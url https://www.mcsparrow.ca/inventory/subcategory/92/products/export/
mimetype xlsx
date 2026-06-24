--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -1652,546 +1652,546 @@
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
         <v>0</v>
       </c>
       <c r="J26" t="n">
         <v>88</v>
       </c>
       <c r="K26" t="n">
         <v>164.99</v>
       </c>
       <c r="L26" t="n">
         <v>76.98999999999999</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>GS WCR Lite 3D</t>
+          <t>Racing Kids</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*125436*</t>
+          <t>*126069*</t>
         </is>
       </c>
       <c r="E27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="H27" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I27" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="J27" t="n">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="K27" t="n">
-        <v>159.99</v>
+        <v>49.99</v>
       </c>
       <c r="L27" t="n">
-        <v>0</v>
+        <v>134.95</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Racing Kids</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>95</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*126069*</t>
+          <t>*126068*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G28" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H28" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I28" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J28" t="n">
         <v>23</v>
       </c>
       <c r="K28" t="n">
         <v>49.99</v>
       </c>
       <c r="L28" t="n">
-        <v>134.95</v>
+        <v>188.93</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Racing Kids</t>
+          <t>Hero Blaze SL</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*126068*</t>
+          <t>*125628*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G29" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="H29" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>14</v>
+        <v>-1</v>
       </c>
       <c r="J29" t="n">
-        <v>23</v>
+        <v>29.33</v>
       </c>
       <c r="K29" t="n">
-        <v>49.99</v>
+        <v>59.99</v>
       </c>
       <c r="L29" t="n">
-        <v>188.93</v>
+        <v>30.66</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Hero Blaze SL</t>
+          <t>WCR TBS GS 3D</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*125628*</t>
+          <t>*132752*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H30" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I30" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="J30" t="n">
-        <v>29.33</v>
+        <v>116</v>
       </c>
       <c r="K30" t="n">
-        <v>59.99</v>
+        <v>214.99</v>
       </c>
       <c r="L30" t="n">
-        <v>30.66</v>
+        <v>593.9400000000001</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>WCR TBS GS 3D</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*132752*</t>
+          <t>*127970*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G31" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H31" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="J31" t="n">
         <v>116</v>
       </c>
       <c r="K31" t="n">
-        <v>214.99</v>
+        <v>209.99</v>
       </c>
       <c r="L31" t="n">
-        <v>593.9400000000001</v>
+        <v>93.98999999999999</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>WCR TBS GS 3D</t>
+          <t>REDSTER RS SL SQS -Carbon</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>130</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*127970*</t>
+          <t>*230578*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I32" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J32" t="n">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="K32" t="n">
-        <v>209.99</v>
+        <v>249.99</v>
       </c>
       <c r="L32" t="n">
-        <v>93.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>REDSTER RS SL SQS -Carbon</t>
+          <t>Redster RS GS SQS</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>110</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*230578*</t>
+          <t>*127353*</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I33" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J33" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="K33" t="n">
-        <v>249.99</v>
+        <v>109.99</v>
       </c>
       <c r="L33" t="n">
-        <v>0</v>
+        <v>109.98</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Redster RS GS SQS</t>
+          <t>Redster RS SQS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*127353*</t>
+          <t>*132301*</t>
         </is>
       </c>
       <c r="E34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F34" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I34" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J34" t="n">
         <v>55</v>
       </c>
       <c r="K34" t="n">
         <v>109.99</v>
       </c>
       <c r="L34" t="n">
-        <v>109.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Redster RS SQS</t>
+          <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*132301*</t>
+          <t>*132756*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H35" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J35" t="n">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="K35" t="n">
-        <v>109.99</v>
+        <v>164.99</v>
       </c>
       <c r="L35" t="n">
-        <v>0</v>
+        <v>769.9</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>SL WC Lite 3D</t>
+          <t>Redster RS SQS</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*132756*</t>
+          <t>*127359*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G36" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I36" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J36" t="n">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="K36" t="n">
-        <v>164.99</v>
+        <v>109.99</v>
       </c>
       <c r="L36" t="n">
-        <v>769.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Redster RS SQS</t>
+          <t>Race Pole Basket</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>Race Pole Basket  Downhill &amp; SG Rocket 32mm</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*127359*</t>
+          <t>*127273*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J37" t="n">
-        <v>55</v>
+        <v>4.35</v>
       </c>
       <c r="K37" t="n">
-        <v>109.99</v>
+        <v>19.99</v>
       </c>
       <c r="L37" t="n">
-        <v>0</v>
+        <v>15.64</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Komperdell</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Race Pole National Team Carbon</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*134785*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
@@ -2199,1103 +2199,1103 @@
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
         <v>-1</v>
       </c>
       <c r="J38" t="n">
         <v>90</v>
       </c>
       <c r="K38" t="n">
         <v>179.99</v>
       </c>
       <c r="L38" t="n">
         <v>89.98999999999999</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Race Pole Basket</t>
+          <t>Worldcup Rebels Carbon</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Race Pole Basket  Downhill &amp; SG Rocket 32mm</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*127273*</t>
+          <t>*133749*</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F39" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J39" t="n">
-        <v>4.35</v>
+        <v>140</v>
       </c>
       <c r="K39" t="n">
-        <v>19.99</v>
+        <v>279.99</v>
       </c>
       <c r="L39" t="n">
-        <v>15.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Worldcup Rebels Carbon</t>
+          <t>Redster RS SQS</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>130</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*133749*</t>
+          <t>*132303*</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F40" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
         <v>0</v>
       </c>
       <c r="I40" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J40" t="n">
-        <v>140</v>
+        <v>55</v>
       </c>
       <c r="K40" t="n">
-        <v>279.99</v>
+        <v>109.99</v>
       </c>
       <c r="L40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Redster RS SQS</t>
+          <t>GATE GUARD PARTS</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>KIT</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*132303*</t>
+          <t>*209050*</t>
         </is>
       </c>
       <c r="E41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G41" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J41" t="n">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="K41" t="n">
-        <v>109.99</v>
+        <v>17.99</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>7.99</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>GATE GUARD PARTS</t>
+          <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>KIT</t>
+          <t>95</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*209050*</t>
+          <t>*127969*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G42" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J42" t="n">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="K42" t="n">
-        <v>17.99</v>
+        <v>159.99</v>
       </c>
       <c r="L42" t="n">
-        <v>7.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*127969*</t>
+          <t>*132758*</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F43" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I43" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J43" t="n">
         <v>88</v>
       </c>
       <c r="K43" t="n">
-        <v>159.99</v>
+        <v>164.99</v>
       </c>
       <c r="L43" t="n">
-        <v>0</v>
+        <v>1077.86</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>120</t>
+          <t xml:space="preserve">95                                                                                                  </t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*132758*</t>
+          <t>*209036*</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="G44" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H44" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="I44" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J44" t="n">
         <v>88</v>
       </c>
       <c r="K44" t="n">
         <v>164.99</v>
       </c>
       <c r="L44" t="n">
-        <v>1077.86</v>
+        <v>76.98999999999999</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">95                                                                                                  </t>
+          <t>115</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*209036*</t>
+          <t>*132757*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
       </c>
       <c r="F45" t="n">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="G45" t="n">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="H45" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="I45" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J45" t="n">
         <v>88</v>
       </c>
       <c r="K45" t="n">
         <v>164.99</v>
       </c>
       <c r="L45" t="n">
-        <v>76.98999999999999</v>
+        <v>1693.78</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>SL WC Lite 3D</t>
+          <t>WCR TBS SL 3D</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*132757*</t>
+          <t>*209053*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="G46" t="n">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="H46" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="I46" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J46" t="n">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="K46" t="n">
-        <v>164.99</v>
+        <v>214.99</v>
       </c>
       <c r="L46" t="n">
-        <v>1693.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>WCR TBS SL 3D</t>
+          <t>WCR TBS GS 3D</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>130</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*209053*</t>
+          <t>*125433*</t>
         </is>
       </c>
       <c r="E47" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F47" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I47" t="n">
         <v>0</v>
       </c>
       <c r="J47" t="n">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K47" t="n">
-        <v>214.99</v>
+        <v>209.99</v>
       </c>
       <c r="L47" t="n">
-        <v>0</v>
+        <v>187.98</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>WCR TBS GS 3D</t>
+          <t>REDSTER RS SL SQS -Carbon</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>110</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*125433*</t>
+          <t>*231779*</t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F48" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
       <c r="J48" t="n">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="K48" t="n">
-        <v>209.99</v>
+        <v>249.99</v>
       </c>
       <c r="L48" t="n">
-        <v>187.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>REDSTER RS SL SQS -Carbon</t>
+          <t>GS WCR Lite 3D</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>110</t>
+          <t xml:space="preserve">100                                                                                                 </t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*231779*</t>
+          <t>*209031*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I49" t="n">
         <v>0</v>
       </c>
       <c r="J49" t="n">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="K49" t="n">
-        <v>249.99</v>
+        <v>164.99</v>
       </c>
       <c r="L49" t="n">
-        <v>0</v>
+        <v>76.98999999999999</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>GS WCR Lite 3D</t>
+          <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">100                                                                                                 </t>
+          <t>110</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*209031*</t>
+          <t>*134483*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
       </c>
       <c r="F50" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
       <c r="J50" t="n">
         <v>88</v>
       </c>
       <c r="K50" t="n">
-        <v>164.99</v>
+        <v>159.99</v>
       </c>
       <c r="L50" t="n">
-        <v>76.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>SL WC Lite 3D</t>
+          <t>REDSTER RS SL SQS -Carbon</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*134483*</t>
+          <t>*230577*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>0</v>
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
       <c r="J51" t="n">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="K51" t="n">
-        <v>159.99</v>
+        <v>249.99</v>
       </c>
       <c r="L51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>REDSTER RS SL SQS -Carbon</t>
+          <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>135</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*230577*</t>
+          <t>*135002*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
         <v>0</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J52" t="n">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="K52" t="n">
-        <v>249.99</v>
+        <v>149.99</v>
       </c>
       <c r="L52" t="n">
-        <v>0</v>
+        <v>61.99</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>SL WC Lite 3D</t>
+          <t>GS WCR Lite 3D</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*135002*</t>
+          <t>*132754*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G53" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H53" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="I53" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J53" t="n">
         <v>88</v>
       </c>
       <c r="K53" t="n">
-        <v>149.99</v>
+        <v>164.99</v>
       </c>
       <c r="L53" t="n">
-        <v>61.99</v>
+        <v>923.88</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>GS WCR Lite 3D</t>
+          <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>110</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*132754*</t>
+          <t>*132761*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G54" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H54" t="n">
         <v>12</v>
       </c>
       <c r="I54" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J54" t="n">
         <v>88</v>
       </c>
       <c r="K54" t="n">
         <v>164.99</v>
       </c>
       <c r="L54" t="n">
         <v>923.88</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>SL WC Lite 3D</t>
+          <t>Junior Race Pole</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*132761*</t>
+          <t>*126064*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G55" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="I55" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="J55" t="n">
-        <v>88</v>
+        <v>25.33</v>
       </c>
       <c r="K55" t="n">
-        <v>164.99</v>
+        <v>49.99</v>
       </c>
       <c r="L55" t="n">
-        <v>923.88</v>
+        <v>73.98</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Junior Race Pole</t>
+          <t>Redster RS GS SQS</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*126064*</t>
+          <t>*132304*</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I56" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J56" t="n">
-        <v>25.33</v>
+        <v>55</v>
       </c>
       <c r="K56" t="n">
-        <v>49.99</v>
+        <v>109.99</v>
       </c>
       <c r="L56" t="n">
-        <v>73.98</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Redster RS GS SQS</t>
+          <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*132304*</t>
+          <t>*127965*</t>
         </is>
       </c>
       <c r="E57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G57" t="n">
         <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I57" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J57" t="n">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="K57" t="n">
-        <v>109.99</v>
+        <v>159.99</v>
       </c>
       <c r="L57" t="n">
-        <v>54.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>SL WC Lite 3D</t>
+          <t>Redster RS GS SQS</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*127965*</t>
+          <t>*132305*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>2</v>
       </c>
       <c r="F58" t="n">
         <v>0</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I58" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J58" t="n">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="K58" t="n">
-        <v>159.99</v>
+        <v>109.99</v>
       </c>
       <c r="L58" t="n">
-        <v>0</v>
+        <v>109.98</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Redster RS GS SQS</t>
+          <t>Redster RS SQS</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>*132305*</t>
+          <t>*127358*</t>
         </is>
       </c>
       <c r="E59" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F59" t="n">
         <v>0</v>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
       <c r="J59" t="n">
         <v>55</v>
       </c>
       <c r="K59" t="n">
         <v>109.99</v>
       </c>
       <c r="L59" t="n">
-        <v>109.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Redster RS SQS</t>
+          <t>REDSTER RS SL SQS -Carbon</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*127358*</t>
+          <t>*230575*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
         <v>0</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I60" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J60" t="n">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="K60" t="n">
-        <v>109.99</v>
+        <v>249.99</v>
       </c>
       <c r="L60" t="n">
-        <v>0</v>
+        <v>499.98</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>REDSTER RS SL SQS -Carbon</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*230575*</t>
+          <t>*231774*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I61" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J61" t="n">
         <v>0</v>
       </c>
       <c r="K61" t="n">
         <v>249.99</v>
       </c>
       <c r="L61" t="n">
-        <v>499.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Komperdell</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Race Pole National Team Carbon</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*134818*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
@@ -3303,275 +3303,275 @@
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
         <v>1</v>
       </c>
       <c r="I62" t="n">
         <v>-1</v>
       </c>
       <c r="J62" t="n">
         <v>90</v>
       </c>
       <c r="K62" t="n">
         <v>179.99</v>
       </c>
       <c r="L62" t="n">
         <v>89.98999999999999</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>REDSTER RS SL SQS -Carbon</t>
+          <t>WCR TBS GS 3D</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*231774*</t>
+          <t>*127971*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
       </c>
       <c r="F63" t="n">
         <v>0</v>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I63" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J63" t="n">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="K63" t="n">
-        <v>249.99</v>
+        <v>209.99</v>
       </c>
       <c r="L63" t="n">
-        <v>0</v>
+        <v>93.98999999999999</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>WCR TBS GS 3D</t>
+          <t>REDSTER RS SL SQS -Carbon</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>130</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*127971*</t>
+          <t>*231777*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
       </c>
       <c r="F64" t="n">
         <v>0</v>
       </c>
       <c r="G64" t="n">
         <v>0</v>
       </c>
       <c r="H64" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I64" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J64" t="n">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="K64" t="n">
-        <v>209.99</v>
+        <v>249.99</v>
       </c>
       <c r="L64" t="n">
-        <v>93.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>REDSTER RS SL SQS -Carbon</t>
+          <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*231777*</t>
+          <t>*127967*</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F65" t="n">
         <v>0</v>
       </c>
       <c r="G65" t="n">
         <v>0</v>
       </c>
       <c r="H65" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I65" t="n">
         <v>0</v>
       </c>
       <c r="J65" t="n">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="K65" t="n">
-        <v>249.99</v>
+        <v>159.99</v>
       </c>
       <c r="L65" t="n">
-        <v>0</v>
+        <v>143.98</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>105</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*127967*</t>
+          <t>*134482*</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F66" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
         <v>2</v>
       </c>
       <c r="I66" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J66" t="n">
         <v>88</v>
       </c>
       <c r="K66" t="n">
         <v>159.99</v>
       </c>
       <c r="L66" t="n">
         <v>143.98</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>SL WC Lite 3D</t>
+          <t>GS WCR Lite 3D</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*134482*</t>
+          <t>*125436*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>1</v>
       </c>
       <c r="F67" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I67" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J67" t="n">
         <v>88</v>
       </c>
       <c r="K67" t="n">
-        <v>159.99</v>
+        <v>164.99</v>
       </c>
       <c r="L67" t="n">
-        <v>143.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Redster RS GS SQS</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*127354*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>