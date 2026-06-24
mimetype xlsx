--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -778,132 +778,132 @@
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="n">
         <v>249.99</v>
       </c>
       <c r="L7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Artic SL MIPS</t>
+          <t>Maxilla Breakaway system</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>Uranium Black</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*208078*</t>
+          <t>*134340*</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8" t="n">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="G8" t="n">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="H8" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I8" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="J8" t="n">
-        <v>175</v>
+        <v>45</v>
       </c>
       <c r="K8" t="n">
-        <v>349.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L8" t="n">
-        <v>0</v>
+        <v>359.92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Maxilla Breakaway system</t>
+          <t>Artic SL MIPS</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Uranium Black</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*134340*</t>
+          <t>*208078*</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9" t="n">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="G9" t="n">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="H9" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="J9" t="n">
-        <v>45</v>
+        <v>175</v>
       </c>
       <c r="K9" t="n">
-        <v>89.98999999999999</v>
+        <v>349.99</v>
       </c>
       <c r="L9" t="n">
-        <v>359.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>REDSTER</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*231863*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
@@ -1463,134 +1463,134 @@
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
       <c r="J22" t="n">
         <v>150</v>
       </c>
       <c r="K22" t="n">
         <v>299.99</v>
       </c>
       <c r="L22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*209426*</t>
+          <t>*230521*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K23" t="n">
-        <v>379.99</v>
+        <v>299.99</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*230521*</t>
+          <t>*209426*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J24" t="n">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K24" t="n">
-        <v>299.99</v>
+        <v>379.99</v>
       </c>
       <c r="L24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>LXL</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*134828*</t>
         </is>
@@ -1601,551 +1601,551 @@
       <c r="F25" t="n">
         <v>2</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
         <v>1</v>
       </c>
       <c r="J25" t="n">
         <v>215</v>
       </c>
       <c r="K25" t="n">
         <v>429.99</v>
       </c>
       <c r="L25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*209429*</t>
+          <t>*230522*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I26" t="n">
         <v>0</v>
       </c>
       <c r="J26" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K26" t="n">
-        <v>379.99</v>
+        <v>299.99</v>
       </c>
       <c r="L26" t="n">
-        <v>204.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*230522*</t>
+          <t>*209429*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I27" t="n">
         <v>0</v>
       </c>
       <c r="J27" t="n">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K27" t="n">
-        <v>299.99</v>
+        <v>379.99</v>
       </c>
       <c r="L27" t="n">
-        <v>0</v>
+        <v>204.99</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Maxilla Breakaway system</t>
+          <t>Trooper 2Vi Mips!</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*124773*</t>
+          <t>*127255*</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>0</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I28" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J28" t="n">
-        <v>45</v>
+        <v>200</v>
       </c>
       <c r="K28" t="n">
-        <v>17.86</v>
+        <v>369.99</v>
       </c>
       <c r="L28" t="n">
-        <v>-54.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Skull Dura Jr </t>
+          <t>Maxilla Breakaway system</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*208133*</t>
+          <t>*124773*</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F29" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G29" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" t="n">
         <v>2</v>
       </c>
       <c r="I29" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J29" t="n">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="K29" t="n">
-        <v>299.99</v>
+        <v>17.86</v>
       </c>
       <c r="L29" t="n">
-        <v>299.98</v>
+        <v>-54.28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t xml:space="preserve">Skull Dura Jr </t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*231874*</t>
+          <t>*208133*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J30" t="n">
         <v>150</v>
       </c>
       <c r="K30" t="n">
         <v>299.99</v>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>299.98</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>REDSTER</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*231880*</t>
+          <t>*231874*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
         <v>0</v>
       </c>
       <c r="J31" t="n">
         <v>150</v>
       </c>
       <c r="K31" t="n">
         <v>299.99</v>
       </c>
       <c r="L31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*133783*</t>
+          <t>*231880*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
         <v>0</v>
       </c>
       <c r="J32" t="n">
-        <v>215</v>
+        <v>150</v>
       </c>
       <c r="K32" t="n">
-        <v>429.99</v>
+        <v>299.99</v>
       </c>
       <c r="L32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*230511*</t>
+          <t>*133783*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>0</v>
       </c>
       <c r="J33" t="n">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="K33" t="n">
-        <v>299.99</v>
+        <v>429.99</v>
       </c>
       <c r="L33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*230541*</t>
+          <t>*230511*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
         <v>0</v>
       </c>
       <c r="I34" t="n">
         <v>0</v>
       </c>
       <c r="J34" t="n">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K34" t="n">
-        <v>799.99</v>
+        <v>299.99</v>
       </c>
       <c r="L34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*230530*</t>
+          <t>*230541*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>0</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
         <v>0</v>
       </c>
       <c r="J35" t="n">
         <v>400</v>
       </c>
       <c r="K35" t="n">
         <v>799.99</v>
       </c>
       <c r="L35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Race Helmet Volata Mips</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*127261*</t>
+          <t>*230530*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I36" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J36" t="n">
-        <v>180</v>
+        <v>400</v>
       </c>
       <c r="K36" t="n">
-        <v>359.99</v>
+        <v>799.99</v>
       </c>
       <c r="L36" t="n">
-        <v>179.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>*231852*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
@@ -2153,597 +2153,597 @@
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
       <c r="J37" t="n">
         <v>0</v>
       </c>
       <c r="K37" t="n">
         <v>249.99</v>
       </c>
       <c r="L37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Skull Dura Comp MIPS </t>
+          <t>Race Helmet Volata Mips</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*208135*</t>
+          <t>*127261*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J38" t="n">
-        <v>325</v>
+        <v>180</v>
       </c>
       <c r="K38" t="n">
-        <v>649.99</v>
+        <v>359.99</v>
       </c>
       <c r="L38" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Volata Chin Guard</t>
+          <t xml:space="preserve">Skull Dura Comp MIPS </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*232126*</t>
+          <t>*208135*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H39" t="n">
         <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J39" t="n">
-        <v>30</v>
+        <v>325</v>
       </c>
       <c r="K39" t="n">
-        <v>59.99</v>
+        <v>649.99</v>
       </c>
       <c r="L39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Volata Chin Guard</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*230508*</t>
+          <t>*232126*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>0</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
         <v>0</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
       </c>
       <c r="J40" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="K40" t="n">
-        <v>249.99</v>
+        <v>59.99</v>
       </c>
       <c r="L40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*230548*</t>
+          <t>*230508*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>0</v>
       </c>
       <c r="J41" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K41" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*230533*</t>
+          <t>*230548*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
         <v>0</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
         <v>0</v>
       </c>
       <c r="J42" t="n">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K42" t="n">
-        <v>799.99</v>
+        <v>299.99</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*133784*</t>
+          <t>*230533*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G43" t="n">
         <v>0</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="K43" t="n">
-        <v>349.99</v>
+        <v>799.99</v>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*231851*</t>
+          <t>*133784*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G44" t="n">
         <v>0</v>
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="n">
         <v>0</v>
       </c>
       <c r="J44" t="n">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="K44" t="n">
-        <v>249.99</v>
+        <v>349.99</v>
       </c>
       <c r="L44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*230518*</t>
+          <t>*231851*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
       </c>
       <c r="F45" t="n">
         <v>0</v>
       </c>
       <c r="G45" t="n">
         <v>0</v>
       </c>
       <c r="H45" t="n">
         <v>0</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K45" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*231831*</t>
+          <t>*230518*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
         <v>0</v>
       </c>
       <c r="I46" t="n">
         <v>0</v>
       </c>
       <c r="J46" t="n">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K46" t="n">
-        <v>799.99</v>
+        <v>299.99</v>
       </c>
       <c r="L46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*134826*</t>
+          <t>*231831*</t>
         </is>
       </c>
       <c r="E47" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I47" t="n">
         <v>0</v>
       </c>
       <c r="J47" t="n">
-        <v>215</v>
+        <v>400</v>
       </c>
       <c r="K47" t="n">
-        <v>429.99</v>
+        <v>799.99</v>
       </c>
       <c r="L47" t="n">
-        <v>214.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Downforce MIPS</t>
+          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*231300*</t>
+          <t>*134826*</t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
       <c r="J48" t="n">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="K48" t="n">
-        <v>449.99</v>
+        <v>429.99</v>
       </c>
       <c r="L48" t="n">
-        <v>0</v>
+        <v>214.99</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Igniter II MIPS</t>
+          <t>Downforce MIPS</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*125723*</t>
+          <t>*231300*</t>
         </is>
       </c>
       <c r="E49" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F49" t="n">
         <v>0</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I49" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J49" t="n">
-        <v>100</v>
+        <v>225</v>
       </c>
       <c r="K49" t="n">
-        <v>239.95</v>
+        <v>449.99</v>
       </c>
       <c r="L49" t="n">
-        <v>139.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>*231839*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
@@ -2797,226 +2797,226 @@
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>0</v>
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
       <c r="J51" t="n">
         <v>400</v>
       </c>
       <c r="K51" t="n">
         <v>799.99</v>
       </c>
       <c r="L51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Igniter II MIPS</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*231856*</t>
+          <t>*125723*</t>
         </is>
       </c>
       <c r="E52" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F52" t="n">
         <v>0</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J52" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="K52" t="n">
-        <v>249.99</v>
+        <v>239.95</v>
       </c>
       <c r="L52" t="n">
-        <v>0</v>
+        <v>139.95</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*231832*</t>
+          <t>*231856*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
         <v>0</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
         <v>0</v>
       </c>
       <c r="I53" t="n">
         <v>0</v>
       </c>
       <c r="J53" t="n">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="K53" t="n">
-        <v>799.99</v>
+        <v>249.99</v>
       </c>
       <c r="L53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*133785*</t>
+          <t>*231832*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="n">
         <v>0</v>
       </c>
       <c r="I54" t="n">
         <v>0</v>
       </c>
       <c r="J54" t="n">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="K54" t="n">
-        <v>349.99</v>
+        <v>799.99</v>
       </c>
       <c r="L54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Race Helmet Redster SL</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*207295*</t>
+          <t>*133785*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
         <v>1</v>
       </c>
       <c r="G55" t="n">
         <v>0</v>
       </c>
       <c r="H55" t="n">
         <v>0</v>
       </c>
       <c r="I55" t="n">
         <v>0</v>
       </c>
       <c r="J55" t="n">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="K55" t="n">
-        <v>249.99</v>
+        <v>349.99</v>
       </c>
       <c r="L55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*230537*</t>
         </is>
@@ -3027,1054 +3027,1054 @@
       <c r="F56" t="n">
         <v>0</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
         <v>0</v>
       </c>
       <c r="I56" t="n">
         <v>0</v>
       </c>
       <c r="J56" t="n">
         <v>400</v>
       </c>
       <c r="K56" t="n">
         <v>799.99</v>
       </c>
       <c r="L56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
+          <t>Race Helmet Redster SL</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*134827*</t>
+          <t>*207295*</t>
         </is>
       </c>
       <c r="E57" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F57" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G57" t="n">
         <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J57" t="n">
-        <v>215</v>
+        <v>140</v>
       </c>
       <c r="K57" t="n">
-        <v>429.99</v>
+        <v>249.99</v>
       </c>
       <c r="L57" t="n">
-        <v>214.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*231871*</t>
+          <t>*134827*</t>
         </is>
       </c>
       <c r="E58" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F58" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J58" t="n">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="K58" t="n">
-        <v>299.99</v>
+        <v>429.99</v>
       </c>
       <c r="L58" t="n">
-        <v>0</v>
+        <v>214.99</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>*231833*</t>
+          <t>*231871*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
         <v>0</v>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="n">
         <v>0</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
       <c r="J59" t="n">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K59" t="n">
-        <v>799.99</v>
+        <v>299.99</v>
       </c>
       <c r="L59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*230492*</t>
+          <t>*231833*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
         <v>0</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
         <v>0</v>
       </c>
       <c r="I60" t="n">
         <v>0</v>
       </c>
       <c r="J60" t="n">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="K60" t="n">
-        <v>249.99</v>
+        <v>799.99</v>
       </c>
       <c r="L60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*230545*</t>
+          <t>*230492*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
         <v>0</v>
       </c>
       <c r="I61" t="n">
         <v>0</v>
       </c>
       <c r="J61" t="n">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="K61" t="n">
-        <v>799.99</v>
+        <v>249.99</v>
       </c>
       <c r="L61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*231867*</t>
+          <t>*230545*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
         <v>0</v>
       </c>
       <c r="J62" t="n">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="K62" t="n">
-        <v>299.99</v>
+        <v>799.99</v>
       </c>
       <c r="L62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>REDSTER</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*231882*</t>
+          <t>*231867*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
       </c>
       <c r="F63" t="n">
         <v>0</v>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="n">
         <v>0</v>
       </c>
       <c r="I63" t="n">
         <v>0</v>
       </c>
       <c r="J63" t="n">
         <v>150</v>
       </c>
       <c r="K63" t="n">
         <v>299.99</v>
       </c>
       <c r="L63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Artic SL MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*208080*</t>
+          <t>*231882*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
       </c>
       <c r="F64" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G64" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H64" t="n">
         <v>0</v>
       </c>
       <c r="I64" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J64" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K64" t="n">
-        <v>349.99</v>
+        <v>299.99</v>
       </c>
       <c r="L64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Artic SL MIPS</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*230501*</t>
+          <t>*208080*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>0</v>
       </c>
       <c r="F65" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G65" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H65" t="n">
         <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J65" t="n">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="K65" t="n">
-        <v>249.99</v>
+        <v>349.99</v>
       </c>
       <c r="L65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Igniter II MIPS</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Orange</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*125724*</t>
+          <t>*230501*</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66" t="n">
         <v>0</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I66" t="n">
         <v>0</v>
       </c>
       <c r="J66" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="K66" t="n">
-        <v>279.99</v>
+        <v>249.99</v>
       </c>
       <c r="L66" t="n">
-        <v>179.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Igniter II MIPS</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Orange</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*231881*</t>
+          <t>*125724*</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67" t="n">
         <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I67" t="n">
         <v>0</v>
       </c>
       <c r="J67" t="n">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="K67" t="n">
-        <v>299.99</v>
+        <v>279.99</v>
       </c>
       <c r="L67" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>REDSTER</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>*231869*</t>
+          <t>*231881*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
       </c>
       <c r="F68" t="n">
         <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
         <v>0</v>
       </c>
       <c r="I68" t="n">
         <v>0</v>
       </c>
       <c r="J68" t="n">
         <v>150</v>
       </c>
       <c r="K68" t="n">
         <v>299.99</v>
       </c>
       <c r="L68" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*231850*</t>
+          <t>*231869*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
         <v>0</v>
       </c>
       <c r="G69" t="n">
         <v>0</v>
       </c>
       <c r="H69" t="n">
         <v>0</v>
       </c>
       <c r="I69" t="n">
         <v>0</v>
       </c>
       <c r="J69" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="K69" t="n">
-        <v>249.99</v>
+        <v>299.99</v>
       </c>
       <c r="L69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*230540*</t>
+          <t>*231850*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
       </c>
       <c r="F70" t="n">
         <v>0</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
       <c r="J70" t="n">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="K70" t="n">
-        <v>799.99</v>
+        <v>249.99</v>
       </c>
       <c r="L70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Icon MIPS</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*208536*</t>
+          <t>*230540*</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G71" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J71" t="n">
-        <v>212.5</v>
+        <v>400</v>
       </c>
       <c r="K71" t="n">
-        <v>424.99</v>
+        <v>799.99</v>
       </c>
       <c r="L71" t="n">
-        <v>212.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Icon MIPS</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*230527*</t>
+          <t>*208536*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G72" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H72" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I72" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J72" t="n">
-        <v>150</v>
+        <v>212.5</v>
       </c>
       <c r="K72" t="n">
-        <v>299.99</v>
+        <v>424.99</v>
       </c>
       <c r="L72" t="n">
-        <v>0</v>
+        <v>212.49</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*230495*</t>
+          <t>*230527*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
         <v>0</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
         <v>0</v>
       </c>
       <c r="I73" t="n">
         <v>0</v>
       </c>
       <c r="J73" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="K73" t="n">
-        <v>249.99</v>
+        <v>299.99</v>
       </c>
       <c r="L73" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*231838*</t>
+          <t>*230495*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>0</v>
       </c>
       <c r="G74" t="n">
         <v>0</v>
       </c>
       <c r="H74" t="n">
         <v>0</v>
       </c>
       <c r="I74" t="n">
         <v>0</v>
       </c>
       <c r="J74" t="n">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="K74" t="n">
-        <v>799.99</v>
+        <v>249.99</v>
       </c>
       <c r="L74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>*231835*</t>
+          <t>*231838*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>0</v>
       </c>
       <c r="F75" t="n">
         <v>0</v>
       </c>
       <c r="G75" t="n">
         <v>0</v>
       </c>
       <c r="H75" t="n">
         <v>0</v>
       </c>
       <c r="I75" t="n">
         <v>0</v>
       </c>
       <c r="J75" t="n">
         <v>400</v>
       </c>
       <c r="K75" t="n">
         <v>799.99</v>
       </c>
       <c r="L75" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Trooper 2Vi</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>*128497*</t>
+          <t>*231835*</t>
         </is>
       </c>
       <c r="E76" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76" t="n">
         <v>0</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I76" t="n">
         <v>0</v>
       </c>
       <c r="J76" t="n">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="K76" t="n">
-        <v>349.99</v>
+        <v>799.99</v>
       </c>
       <c r="L76" t="n">
-        <v>174.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Trooper 2Vi</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>*231873*</t>
+          <t>*128497*</t>
         </is>
       </c>
       <c r="E77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77" t="n">
         <v>0</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I77" t="n">
         <v>0</v>
       </c>
       <c r="J77" t="n">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K77" t="n">
-        <v>299.99</v>
+        <v>349.99</v>
       </c>
       <c r="L77" t="n">
-        <v>0</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Race Helmet Trooper II MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>*127255*</t>
+          <t>*231873*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
         <v>0</v>
       </c>
       <c r="G78" t="n">
         <v>0</v>
       </c>
       <c r="H78" t="n">
         <v>0</v>
       </c>
       <c r="I78" t="n">
         <v>0</v>
       </c>
       <c r="J78" t="n">
-        <v>185</v>
+        <v>150</v>
       </c>
       <c r="K78" t="n">
-        <v>369.99</v>
+        <v>299.99</v>
       </c>
       <c r="L78" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*230534*</t>
         </is>
@@ -4596,51 +4596,51 @@
       </c>
       <c r="H90" t="n">
         <v>0</v>
       </c>
       <c r="I90" t="n">
         <v>0</v>
       </c>
       <c r="J90" t="n">
         <v>400</v>
       </c>
       <c r="K90" t="n">
         <v>799.99</v>
       </c>
       <c r="L90" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Trooper 2Vi Mips</t>
+          <t>Trooper 2Vi Mips!</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>SM</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*209411*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
       </c>
       <c r="F91" t="n">
         <v>1</v>
       </c>
       <c r="G91" t="n">
         <v>1</v>
       </c>
       <c r="H91" t="n">
         <v>0</v>
       </c>
       <c r="I91" t="n">
@@ -5291,51 +5291,51 @@
         <v>0</v>
       </c>
       <c r="J105" t="n">
         <v>150</v>
       </c>
       <c r="K105" t="n">
         <v>299.99</v>
       </c>
       <c r="L105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Igniter II MIPS</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>*125721*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>1</v>
       </c>
       <c r="F106" t="n">
         <v>0</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
         <v>1</v>
       </c>
       <c r="I106" t="n">
         <v>0</v>
       </c>
       <c r="J106" t="n">
         <v>100</v>
       </c>
@@ -5889,118 +5889,118 @@
         <v>0</v>
       </c>
       <c r="J118" t="n">
         <v>150</v>
       </c>
       <c r="K118" t="n">
         <v>299.99</v>
       </c>
       <c r="L118" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t xml:space="preserve">Skull Dura Jr Marco Odermatt Ed. </t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>MLG</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>*208143*</t>
+          <t>*208142*</t>
         </is>
       </c>
       <c r="E119" t="n">
         <v>0</v>
       </c>
       <c r="F119" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G119" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H119" t="n">
         <v>2</v>
       </c>
       <c r="I119" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J119" t="n">
         <v>160</v>
       </c>
       <c r="K119" t="n">
         <v>319.99</v>
       </c>
       <c r="L119" t="n">
         <v>319.98</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t xml:space="preserve">Skull Dura Jr Marco Odermatt Ed. </t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>MLG</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>*208142*</t>
+          <t>*208143*</t>
         </is>
       </c>
       <c r="E120" t="n">
         <v>0</v>
       </c>
       <c r="F120" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G120" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H120" t="n">
         <v>2</v>
       </c>
       <c r="I120" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J120" t="n">
         <v>160</v>
       </c>
       <c r="K120" t="n">
         <v>319.99</v>
       </c>
       <c r="L120" t="n">
         <v>319.98</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>ML</t>
@@ -6293,183 +6293,183 @@
       <c r="F127" t="n">
         <v>0</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
         <v>0</v>
       </c>
       <c r="I127" t="n">
         <v>0</v>
       </c>
       <c r="J127" t="n">
         <v>150</v>
       </c>
       <c r="K127" t="n">
         <v>299.99</v>
       </c>
       <c r="L127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Skull Dura X MIPS</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>*231854*</t>
+          <t>*134344*</t>
         </is>
       </c>
       <c r="E128" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F128" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G128" t="n">
         <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I128" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J128" t="n">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="K128" t="n">
-        <v>249.99</v>
+        <v>349.99</v>
       </c>
       <c r="L128" t="n">
-        <v>0</v>
+        <v>524.97</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>*207294*</t>
+          <t>*231854*</t>
         </is>
       </c>
       <c r="E129" t="n">
         <v>0</v>
       </c>
       <c r="F129" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G129" t="n">
         <v>0</v>
       </c>
       <c r="H129" t="n">
         <v>0</v>
       </c>
       <c r="I129" t="n">
         <v>0</v>
       </c>
       <c r="J129" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K129" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L129" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Skull Dura X MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*134344*</t>
+          <t>*207294*</t>
         </is>
       </c>
       <c r="E130" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F130" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G130" t="n">
         <v>0</v>
       </c>
       <c r="H130" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I130" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J130" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K130" t="n">
-        <v>349.99</v>
+        <v>299.99</v>
       </c>
       <c r="L130" t="n">
-        <v>524.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t xml:space="preserve">Skull Dura Comp MIPS </t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>MLG</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>*208138*</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>0</v>
@@ -6758,51 +6758,51 @@
       </c>
       <c r="H137" t="n">
         <v>0</v>
       </c>
       <c r="I137" t="n">
         <v>0</v>
       </c>
       <c r="J137" t="n">
         <v>150</v>
       </c>
       <c r="K137" t="n">
         <v>299.99</v>
       </c>
       <c r="L137" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Trooper 2Vi Mips</t>
+          <t>Trooper 2Vi Mips!</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>LXL</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>*209413*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
         <v>1</v>
       </c>
       <c r="G138" t="n">
         <v>1</v>
       </c>
       <c r="H138" t="n">
         <v>1</v>
       </c>
       <c r="I138" t="n">
@@ -6942,51 +6942,51 @@
       </c>
       <c r="H141" t="n">
         <v>0</v>
       </c>
       <c r="I141" t="n">
         <v>0</v>
       </c>
       <c r="J141" t="n">
         <v>400</v>
       </c>
       <c r="K141" t="n">
         <v>799.99</v>
       </c>
       <c r="L141" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Trooper 2Vi Mips</t>
+          <t>Trooper 2Vi Mips!</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>ML</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>*209412*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
         <v>3</v>
       </c>
       <c r="G142" t="n">
         <v>3</v>
       </c>
       <c r="H142" t="n">
         <v>0</v>
       </c>
       <c r="I142" t="n">
@@ -7949,183 +7949,183 @@
       <c r="F163" t="n">
         <v>0</v>
       </c>
       <c r="G163" t="n">
         <v>0</v>
       </c>
       <c r="H163" t="n">
         <v>0</v>
       </c>
       <c r="I163" t="n">
         <v>0</v>
       </c>
       <c r="J163" t="n">
         <v>400</v>
       </c>
       <c r="K163" t="n">
         <v>799.99</v>
       </c>
       <c r="L163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Race Helmet Volata Mips</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>*127258*</t>
+          <t>*230502*</t>
         </is>
       </c>
       <c r="E164" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F164" t="n">
         <v>0</v>
       </c>
       <c r="G164" t="n">
         <v>0</v>
       </c>
       <c r="H164" t="n">
         <v>0</v>
       </c>
       <c r="I164" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J164" t="n">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="K164" t="n">
-        <v>359.99</v>
+        <v>249.99</v>
       </c>
       <c r="L164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Icon MIPS</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>*230502*</t>
+          <t>*208538*</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>0</v>
       </c>
       <c r="F165" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G165" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H165" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I165" t="n">
         <v>0</v>
       </c>
       <c r="J165" t="n">
-        <v>0</v>
+        <v>212.5</v>
       </c>
       <c r="K165" t="n">
-        <v>249.99</v>
+        <v>424.99</v>
       </c>
       <c r="L165" t="n">
-        <v>0</v>
+        <v>212.49</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Icon MIPS</t>
+          <t>Race Helmet Volata Mips</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>*208538*</t>
+          <t>*127258*</t>
         </is>
       </c>
       <c r="E166" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I166" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J166" t="n">
-        <v>212.5</v>
+        <v>180</v>
       </c>
       <c r="K166" t="n">
-        <v>424.99</v>
+        <v>359.99</v>
       </c>
       <c r="L166" t="n">
-        <v>212.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Igniter 2Vi</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>ML</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>*125720*</t>
         </is>
       </c>
       <c r="E167" t="n">
         <v>0</v>
@@ -8363,180 +8363,180 @@
       <c r="F172" t="n">
         <v>0</v>
       </c>
       <c r="G172" t="n">
         <v>0</v>
       </c>
       <c r="H172" t="n">
         <v>0</v>
       </c>
       <c r="I172" t="n">
         <v>0</v>
       </c>
       <c r="J172" t="n">
         <v>0</v>
       </c>
       <c r="K172" t="n">
         <v>249.99</v>
       </c>
       <c r="L172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Race Helmet Volata Mips</t>
+          <t>Slalom Chin Guard</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>Matte Black</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>*127257*</t>
+          <t>*208543*</t>
         </is>
       </c>
       <c r="E173" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F173" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G173" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H173" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I173" t="n">
         <v>1</v>
       </c>
       <c r="J173" t="n">
-        <v>180</v>
+        <v>32.5</v>
       </c>
       <c r="K173" t="n">
-        <v>349.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L173" t="n">
-        <v>0</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Slalom Chin Guard</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Matte Black</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>*208543*</t>
+          <t>*231825*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>0</v>
       </c>
       <c r="F174" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G174" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H174" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I174" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J174" t="n">
-        <v>32.5</v>
+        <v>400</v>
       </c>
       <c r="K174" t="n">
-        <v>64.98999999999999</v>
+        <v>799.99</v>
       </c>
       <c r="L174" t="n">
-        <v>32.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>Race Helmet Volata Mips</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>*231825*</t>
+          <t>*127257*</t>
         </is>
       </c>
       <c r="E175" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F175" t="n">
         <v>0</v>
       </c>
       <c r="G175" t="n">
         <v>0</v>
       </c>
       <c r="H175" t="n">
         <v>0</v>
       </c>
       <c r="I175" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J175" t="n">
-        <v>400</v>
+        <v>180</v>
       </c>
       <c r="K175" t="n">
-        <v>799.99</v>
+        <v>349.99</v>
       </c>
       <c r="L175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>REDSTER</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>*231868*</t>
         </is>
@@ -9145,226 +9145,226 @@
       <c r="F189" t="n">
         <v>1</v>
       </c>
       <c r="G189" t="n">
         <v>1</v>
       </c>
       <c r="H189" t="n">
         <v>0</v>
       </c>
       <c r="I189" t="n">
         <v>1</v>
       </c>
       <c r="J189" t="n">
         <v>175</v>
       </c>
       <c r="K189" t="n">
         <v>349.99</v>
       </c>
       <c r="L189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Trooper 2Vi</t>
+          <t>Counter Jr. MIPS</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>*128496*</t>
+          <t>*208542*</t>
         </is>
       </c>
       <c r="E190" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F190" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G190" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H190" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I190" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J190" t="n">
-        <v>175</v>
+        <v>162.5</v>
       </c>
       <c r="K190" t="n">
-        <v>349.99</v>
+        <v>324.99</v>
       </c>
       <c r="L190" t="n">
-        <v>0</v>
+        <v>162.49</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Counter Jr. MIPS</t>
+          <t>Icon MIPS</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>*208542*</t>
+          <t>*208540*</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>0</v>
       </c>
       <c r="F191" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G191" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H191" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I191" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J191" t="n">
-        <v>162.5</v>
+        <v>212.5</v>
       </c>
       <c r="K191" t="n">
-        <v>324.99</v>
+        <v>424.99</v>
       </c>
       <c r="L191" t="n">
-        <v>162.49</v>
+        <v>424.98</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Icon MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>*208540*</t>
+          <t>*230513*</t>
         </is>
       </c>
       <c r="E192" t="n">
         <v>0</v>
       </c>
       <c r="F192" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G192" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H192" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I192" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J192" t="n">
-        <v>212.5</v>
+        <v>150</v>
       </c>
       <c r="K192" t="n">
-        <v>424.99</v>
+        <v>299.99</v>
       </c>
       <c r="L192" t="n">
-        <v>424.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Trooper 2Vi</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>*230513*</t>
+          <t>*128496*</t>
         </is>
       </c>
       <c r="E193" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F193" t="n">
         <v>0</v>
       </c>
       <c r="G193" t="n">
         <v>0</v>
       </c>
       <c r="H193" t="n">
         <v>0</v>
       </c>
       <c r="I193" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J193" t="n">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K193" t="n">
-        <v>299.99</v>
+        <v>349.99</v>
       </c>
       <c r="L193" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>*128500*</t>
         </is>