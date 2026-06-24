--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -543,137 +543,137 @@
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
         <v>-1</v>
       </c>
       <c r="J2" t="n">
         <v>119.5</v>
       </c>
       <c r="K2" t="n">
         <v>239</v>
       </c>
       <c r="L2" t="n">
         <v>119.5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Kerma</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Leg Protection SR</t>
+          <t>Live Shield Vest Amid</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*132713*</t>
+          <t>*126414*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G3" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J3" t="n">
-        <v>83</v>
+        <v>150</v>
       </c>
       <c r="K3" t="n">
-        <v>149.95</v>
+        <v>249.99</v>
       </c>
       <c r="L3" t="n">
-        <v>267.8</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Kerma</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Live Shield Vest Amid</t>
+          <t>Leg Protection SR</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*126414*</t>
+          <t>*132713*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G4" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I4" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>150</v>
+        <v>83</v>
       </c>
       <c r="K4" t="n">
-        <v>249.99</v>
+        <v>149.95</v>
       </c>
       <c r="L4" t="n">
-        <v>99.98999999999999</v>
+        <v>267.8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Kerma</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Leg Protection SR</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*132712*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -732,132 +732,132 @@
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" t="n">
         <v>3</v>
       </c>
       <c r="J6" t="n">
         <v>90</v>
       </c>
       <c r="K6" t="n">
         <v>179.99</v>
       </c>
       <c r="L6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>W. Live Shield Vest Amid</t>
+          <t>Junior Live Shield Vest</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*132316*</t>
+          <t>*132312*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H7" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I7" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J7" t="n">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="K7" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L7" t="n">
-        <v>0</v>
+        <v>1124.91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Junior Live Shield Vest</t>
+          <t>W. Live Shield Vest Amid</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*132312*</t>
+          <t>*132316*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="G8" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J8" t="n">
-        <v>125</v>
+        <v>150</v>
       </c>
       <c r="K8" t="n">
-        <v>249.99</v>
+        <v>299.99</v>
       </c>
       <c r="L8" t="n">
-        <v>1124.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>GATE GUARD CLOSED WC  (1 PAIR)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Yellow</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*132742*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
@@ -911,134 +911,134 @@
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
       <c r="J10" t="n">
         <v>125</v>
       </c>
       <c r="K10" t="n">
         <v>169.99</v>
       </c>
       <c r="L10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>LIVE SHIELD JR</t>
+          <t>Back Protector Vest JR</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*230613*</t>
+          <t>*133786*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="K11" t="n">
-        <v>139.99</v>
+        <v>189.99</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Back Protector Vest JR</t>
+          <t>LIVE SHIELD JR</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*133786*</t>
+          <t>*230613*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J12" t="n">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="K12" t="n">
-        <v>189.99</v>
+        <v>139.99</v>
       </c>
       <c r="L12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>SHIN GUARD CARBON RAILROAD RACE SHORT (1 PAIR)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*132743*</t>
         </is>
@@ -1831,137 +1831,137 @@
       <c r="F30" t="n">
         <v>1</v>
       </c>
       <c r="G30" t="n">
         <v>1</v>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
       <c r="J30" t="n">
         <v>56</v>
       </c>
       <c r="K30" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L30" t="n">
         <v>43.99</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Live Shield AMID Lite W </t>
+          <t>Shin Guard WC Pro</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>S</t>
+          <t xml:space="preserve">11 NEONPINK                                                                                         </t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*209439*</t>
+          <t>*209047*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J31" t="n">
-        <v>100</v>
+        <v>104.5</v>
       </c>
       <c r="K31" t="n">
-        <v>199.99</v>
+        <v>194.99</v>
       </c>
       <c r="L31" t="n">
-        <v>0</v>
+        <v>271.47</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Shin Guard WC Pro</t>
+          <t xml:space="preserve">Live Shield AMID Lite W </t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 NEONPINK                                                                                         </t>
+          <t>S</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*209047*</t>
+          <t>*209439*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G32" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H32" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I32" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J32" t="n">
-        <v>104.5</v>
+        <v>100</v>
       </c>
       <c r="K32" t="n">
-        <v>194.99</v>
+        <v>199.99</v>
       </c>
       <c r="L32" t="n">
-        <v>271.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Slytech</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Padded Jacket</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Armour Subpro Long Jacket S</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*126983*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
@@ -2388,132 +2388,132 @@
       </c>
       <c r="H42" t="n">
         <v>4</v>
       </c>
       <c r="I42" t="n">
         <v>8</v>
       </c>
       <c r="J42" t="n">
         <v>47</v>
       </c>
       <c r="K42" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L42" t="n">
         <v>151.96</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Back Protector Vest 2.0 Junior</t>
+          <t>Back Protector Vest JR</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*209433*</t>
+          <t>*125866*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G43" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H43" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I43" t="n">
-        <v>20</v>
+        <v>-3</v>
       </c>
       <c r="J43" t="n">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="K43" t="n">
-        <v>179.99</v>
+        <v>189.99</v>
       </c>
       <c r="L43" t="n">
-        <v>359.96</v>
+        <v>284.97</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Back Protector Vest JR</t>
+          <t>Back Protector Vest 2.0 Junior</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*125866*</t>
+          <t>*209433*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G44" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H44" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I44" t="n">
-        <v>-3</v>
+        <v>20</v>
       </c>
       <c r="J44" t="n">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="K44" t="n">
-        <v>189.99</v>
+        <v>179.99</v>
       </c>
       <c r="L44" t="n">
-        <v>284.97</v>
+        <v>359.96</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Komperdell</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Elbow Pad</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Race Armour Elbow Tele</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*125047*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>1</v>
@@ -2613,91 +2613,91 @@
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
         <v>0</v>
       </c>
       <c r="I47" t="n">
         <v>0</v>
       </c>
       <c r="J47" t="n">
         <v>125</v>
       </c>
       <c r="K47" t="n">
         <v>169.99</v>
       </c>
       <c r="L47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Kerma</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>FOREARM PROTECTION JR</t>
+          <t>Shin Guard WC Pro</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>JR</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*209669*</t>
+          <t>*132766*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G48" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H48" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I48" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J48" t="n">
-        <v>50</v>
+        <v>104.5</v>
       </c>
       <c r="K48" t="n">
-        <v>89.98999999999999</v>
+        <v>194.99</v>
       </c>
       <c r="L48" t="n">
-        <v>0</v>
+        <v>723.92</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t xml:space="preserve">W's VPD Air Vest </t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>SML</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>*208140*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
@@ -2705,91 +2705,91 @@
       <c r="F49" t="n">
         <v>4</v>
       </c>
       <c r="G49" t="n">
         <v>4</v>
       </c>
       <c r="H49" t="n">
         <v>2</v>
       </c>
       <c r="I49" t="n">
         <v>2</v>
       </c>
       <c r="J49" t="n">
         <v>120</v>
       </c>
       <c r="K49" t="n">
         <v>239.99</v>
       </c>
       <c r="L49" t="n">
         <v>239.98</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Kerma</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Shin Guard WC Pro</t>
+          <t>FOREARM PROTECTION JR</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>JR</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*132766*</t>
+          <t>*209669*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
       </c>
       <c r="F50" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="G50" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="H50" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I50" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J50" t="n">
-        <v>104.5</v>
+        <v>50</v>
       </c>
       <c r="K50" t="n">
-        <v>194.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L50" t="n">
-        <v>723.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Live Shield Vest Amid</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*126411*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>3</v>
@@ -3211,134 +3211,134 @@
       <c r="F60" t="n">
         <v>0</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
         <v>1</v>
       </c>
       <c r="I60" t="n">
         <v>-1</v>
       </c>
       <c r="J60" t="n">
         <v>74</v>
       </c>
       <c r="K60" t="n">
         <v>149.99</v>
       </c>
       <c r="L60" t="n">
         <v>75.98999999999999</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Diston</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>LIVE SHIELD JR</t>
+          <t>WC Cut Resistance Underpants W</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*231922*</t>
+          <t>*232375*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
         <v>0</v>
       </c>
       <c r="I61" t="n">
         <v>0</v>
       </c>
       <c r="J61" t="n">
-        <v>125</v>
+        <v>235</v>
       </c>
       <c r="K61" t="n">
-        <v>169.99</v>
+        <v>579.99</v>
       </c>
       <c r="L61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Diston</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>WC Cut Resistance Underpants W</t>
+          <t>LIVE SHIELD JR</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*232375*</t>
+          <t>*231922*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
         <v>0</v>
       </c>
       <c r="J62" t="n">
-        <v>235</v>
+        <v>125</v>
       </c>
       <c r="K62" t="n">
-        <v>579.99</v>
+        <v>169.99</v>
       </c>
       <c r="L62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Spine VPD 2.0 Vest</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Slim L</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>*123895*</t>
         </is>
@@ -3441,137 +3441,137 @@
       <c r="F65" t="n">
         <v>4</v>
       </c>
       <c r="G65" t="n">
         <v>4</v>
       </c>
       <c r="H65" t="n">
         <v>2</v>
       </c>
       <c r="I65" t="n">
         <v>2</v>
       </c>
       <c r="J65" t="n">
         <v>65</v>
       </c>
       <c r="K65" t="n">
         <v>159.99</v>
       </c>
       <c r="L65" t="n">
         <v>189.98</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>LIVE SHIELD JR</t>
+          <t>M's VPD Air Vest</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*230610*</t>
+          <t>*208093*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I66" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J66" t="n">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="K66" t="n">
-        <v>169.99</v>
+        <v>239.99</v>
       </c>
       <c r="L66" t="n">
-        <v>0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>M's VPD Air Vest</t>
+          <t>LIVE SHIELD JR</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*208093*</t>
+          <t>*230610*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>0</v>
       </c>
       <c r="F67" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I67" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J67" t="n">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="K67" t="n">
-        <v>239.99</v>
+        <v>169.99</v>
       </c>
       <c r="L67" t="n">
-        <v>119.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>POCito VPD Air Vest</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*208116*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
@@ -4499,137 +4499,137 @@
       <c r="F88" t="n">
         <v>0</v>
       </c>
       <c r="G88" t="n">
         <v>0</v>
       </c>
       <c r="H88" t="n">
         <v>1</v>
       </c>
       <c r="I88" t="n">
         <v>2</v>
       </c>
       <c r="J88" t="n">
         <v>55</v>
       </c>
       <c r="K88" t="n">
         <v>109.99</v>
       </c>
       <c r="L88" t="n">
         <v>54.99</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>GATE GUARD CLOSED WC  (1 PAIR)</t>
+          <t>POCito VPD Air Vest</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>POLE</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>*130576*</t>
+          <t>*208115*</t>
         </is>
       </c>
       <c r="E89" t="n">
+        <v>0</v>
+      </c>
+      <c r="F89" t="n">
+        <v>3</v>
+      </c>
+      <c r="G89" t="n">
+        <v>3</v>
+      </c>
+      <c r="H89" t="n">
         <v>1</v>
       </c>
-      <c r="F89" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I89" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J89" t="n">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K89" t="n">
-        <v>99.98999999999999</v>
+        <v>159.99</v>
       </c>
       <c r="L89" t="n">
-        <v>134.97</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>POCito VPD Air Vest</t>
+          <t>GATE GUARD CLOSED WC  (1 PAIR)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>POLE</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>*208115*</t>
+          <t>*130576*</t>
         </is>
       </c>
       <c r="E90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F90" t="n">
+        <v>18</v>
+      </c>
+      <c r="G90" t="n">
+        <v>0</v>
+      </c>
+      <c r="H90" t="n">
         <v>3</v>
       </c>
-      <c r="G90" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I90" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J90" t="n">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="K90" t="n">
-        <v>159.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L90" t="n">
-        <v>94.98999999999999</v>
+        <v>134.97</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Shins Classic Jr.</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Hydrogen White</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*208121*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>