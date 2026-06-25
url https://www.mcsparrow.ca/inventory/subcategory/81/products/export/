--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -2480,129 +2480,129 @@
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="n">
         <v>1</v>
       </c>
       <c r="J44" t="n">
         <v>205</v>
       </c>
       <c r="K44" t="n">
         <v>319.99</v>
       </c>
       <c r="L44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Junior Nordic Ski Pro C1 Skintec</t>
+          <t>Nordic Ski Classic Redster C9 Carbon</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>Medium Flex</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*126029*</t>
+          <t>*131489*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>1</v>
       </c>
       <c r="F45" t="n">
         <v>0</v>
       </c>
       <c r="G45" t="n">
         <v>0</v>
       </c>
       <c r="H45" t="n">
         <v>0</v>
       </c>
       <c r="I45" t="n">
         <v>1</v>
       </c>
       <c r="J45" t="n">
-        <v>139</v>
+        <v>608</v>
       </c>
       <c r="K45" t="n">
-        <v>219.99</v>
+        <v>949.99</v>
       </c>
       <c r="L45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Nordic Ski Classic Redster C9 Carbon</t>
+          <t>Junior Nordic Ski Pro C1 Skintec</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Medium Flex</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*131489*</t>
+          <t>*126029*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>1</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
         <v>0</v>
       </c>
       <c r="I46" t="n">
         <v>1</v>
       </c>
       <c r="J46" t="n">
-        <v>608</v>
+        <v>139</v>
       </c>
       <c r="K46" t="n">
-        <v>949.99</v>
+        <v>219.99</v>
       </c>
       <c r="L46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Nordic Ski Redster C5</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>195</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*232125*</t>
         </is>