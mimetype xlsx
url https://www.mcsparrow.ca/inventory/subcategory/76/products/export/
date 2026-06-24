--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -663,63 +663,63 @@
       <c r="B5" t="inlineStr">
         <is>
           <t>Nordic Accessory SkinTec Skin</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Grip 430</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*126841*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>4</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J5" t="n">
         <v>25</v>
       </c>
       <c r="K5" t="n">
         <v>49.99</v>
       </c>
       <c r="L5" t="n">
-        <v>24.99</v>
+        <v>49.98</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Nordic Accessory SkinTec Skin</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Grip 250</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*126840*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>2</v>