--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -752,425 +752,425 @@
           <t>McSporties</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>McSporties Crew</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*232127*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>15</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J7" t="n">
         <v>35</v>
       </c>
       <c r="K7" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>McSporties Crew</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*232128*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>25</v>
       </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="J8" t="n">
         <v>35</v>
       </c>
       <c r="K8" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>McSporties Crew</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*232129*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>50</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="J9" t="n">
         <v>35</v>
       </c>
       <c r="K9" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>McSporties Crew</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*232130*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>40</v>
       </c>
       <c r="G10" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="J10" t="n">
         <v>35</v>
       </c>
       <c r="K10" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>McSporties Crew</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*232131*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>10</v>
       </c>
       <c r="G11" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J11" t="n">
         <v>35</v>
       </c>
       <c r="K11" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>McSporties Crew W</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*232132*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>10</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J12" t="n">
         <v>35</v>
       </c>
       <c r="K12" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>McSporties Crew W</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*232133*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>15</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>-1</v>
+        <v>14</v>
       </c>
       <c r="J13" t="n">
         <v>35</v>
       </c>
       <c r="K13" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L13" t="n">
         <v>34.99</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>McSporties Crew W</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*232134*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>15</v>
       </c>
       <c r="G14" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H14" t="n">
         <v>2</v>
       </c>
       <c r="I14" t="n">
-        <v>-2</v>
+        <v>13</v>
       </c>
       <c r="J14" t="n">
         <v>35</v>
       </c>
       <c r="K14" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L14" t="n">
         <v>69.98</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>McSporties Crew W</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*232135*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J15" t="n">
         <v>35</v>
       </c>
       <c r="K15" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L15" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">