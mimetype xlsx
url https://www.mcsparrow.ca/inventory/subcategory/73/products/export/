--- v0 (2026-05-04)
+++ v1 (2026-06-24)
@@ -617,63 +617,63 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>test4</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>os</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*207633*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I4" t="n">
-        <v>-39</v>
+        <v>-40</v>
       </c>
       <c r="J4" t="n">
         <v>123</v>
       </c>
       <c r="K4" t="n">
         <v>432</v>
       </c>
       <c r="L4" t="n">
-        <v>12051</v>
+        <v>12360</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Mcsporties 5 Panel Hat</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Black/Silver</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*129946*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -1399,63 +1399,63 @@
       <c r="B21" t="inlineStr">
         <is>
           <t>4Testing4</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>o/s</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*207638*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I21" t="n">
-        <v>-16</v>
+        <v>-17</v>
       </c>
       <c r="J21" t="n">
         <v>25</v>
       </c>
       <c r="K21" t="n">
         <v>55</v>
       </c>
       <c r="L21" t="n">
-        <v>480</v>
+        <v>510</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>McSporties Trucker Cap</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*207182*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>23</v>