--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -824,51 +824,51 @@
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>200</v>
       </c>
       <c r="K8" t="n">
         <v>399.99</v>
       </c>
       <c r="L8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADAR 5K PHOTO MIPS </t>
+          <t xml:space="preserve">Radar 5K Photo MIPS </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL/XXL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*133716*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>1</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
@@ -939,74 +939,74 @@
       <c r="B11" t="inlineStr">
         <is>
           <t>MAJA Visor PAW</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>XS/S</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*133730*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>4</v>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J11" t="n">
         <v>100</v>
       </c>
       <c r="K11" t="n">
         <v>199.99</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADAR 5K PHOTO MIPS </t>
+          <t xml:space="preserve">Radar 5K Photo MIPS </t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>XSS</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*133717*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>2</v>
       </c>
       <c r="F12" t="n">
         <v>1</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
@@ -1974,51 +1974,51 @@
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>0</v>
       </c>
       <c r="J33" t="n">
         <v>0</v>
       </c>
       <c r="K33" t="n">
         <v>569.99</v>
       </c>
       <c r="L33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADAR 5K PHOTO MIPS </t>
+          <t xml:space="preserve">Radar 5K Photo MIPS </t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>ML</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*133718*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>2</v>
       </c>
       <c r="F34" t="n">
         <v>2</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">