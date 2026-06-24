--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -893,63 +893,63 @@
       <c r="B10" t="inlineStr">
         <is>
           <t>West Ridge</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>10.5</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*128847*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>2</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J10" t="n">
         <v>115</v>
       </c>
       <c r="K10" t="n">
         <v>229.99</v>
       </c>
       <c r="L10" t="n">
-        <v>229.98</v>
+        <v>344.97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Es</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Accel</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*123752*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
@@ -1902,57 +1902,57 @@
           <t>Oakley</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*207942*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>1</v>
       </c>
       <c r="G32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J32" t="n">
         <v>137.5</v>
       </c>
       <c r="K32" t="n">
         <v>274.99</v>
       </c>
       <c r="L32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Es</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Accel</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>10.5</t>
@@ -1979,51 +1979,51 @@
         <v>-1</v>
       </c>
       <c r="J33" t="n">
         <v>57.5</v>
       </c>
       <c r="K33" t="n">
         <v>114.99</v>
       </c>
       <c r="L33" t="n">
         <v>57.49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Camber CL</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>10.5</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*124727*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
         <v>0</v>
       </c>
       <c r="I34" t="n">
         <v>0</v>
       </c>
       <c r="J34" t="n">
         <v>107.5</v>
       </c>
@@ -2209,51 +2209,51 @@
         <v>0</v>
       </c>
       <c r="J38" t="n">
         <v>47.5</v>
       </c>
       <c r="K38" t="n">
         <v>94.98999999999999</v>
       </c>
       <c r="L38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Camber CL</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>11</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*124728*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
         <v>0</v>
       </c>
       <c r="I39" t="n">
         <v>0</v>
       </c>
       <c r="J39" t="n">
         <v>107.5</v>
       </c>
@@ -2362,103 +2362,103 @@
           <t>Oakley</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>6.5</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*207939*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
         <v>1</v>
       </c>
       <c r="G42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J42" t="n">
         <v>137.5</v>
       </c>
       <c r="K42" t="n">
         <v>274.99</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>11.0</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*207943*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
         <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J43" t="n">
         <v>137.5</v>
       </c>
       <c r="K43" t="n">
         <v>274.99</v>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Jameson 2 Eco</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>8.5</t>
@@ -2546,57 +2546,57 @@
           <t>Oakley</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>*207937*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
         <v>1</v>
       </c>
       <c r="G46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H46" t="n">
         <v>0</v>
       </c>
       <c r="I46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J46" t="n">
         <v>137.5</v>
       </c>
       <c r="K46" t="n">
         <v>274.99</v>
       </c>
       <c r="L46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>KD Barge LS Vulc</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>4</t>
@@ -2638,57 +2638,57 @@
           <t>Oakley</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*207940*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
         <v>1</v>
       </c>
       <c r="G48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H48" t="n">
         <v>0</v>
       </c>
       <c r="I48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J48" t="n">
         <v>137.5</v>
       </c>
       <c r="K48" t="n">
         <v>274.99</v>
       </c>
       <c r="L48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Jameson Mid ATV X</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>14</t>
@@ -2914,103 +2914,103 @@
           <t>Oakley</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>9.5</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>*207941*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
         <v>1</v>
       </c>
       <c r="G54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J54" t="n">
         <v>137.5</v>
       </c>
       <c r="K54" t="n">
         <v>274.99</v>
       </c>
       <c r="L54" t="n">
         <v>137.49</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*207938*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
         <v>1</v>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H55" t="n">
         <v>0</v>
       </c>
       <c r="I55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J55" t="n">
         <v>137.5</v>
       </c>
       <c r="K55" t="n">
         <v>274.99</v>
       </c>
       <c r="L55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Camber Mid Michelin</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>8</t>