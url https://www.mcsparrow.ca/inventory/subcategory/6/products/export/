--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -957,229 +957,229 @@
       <c r="F11" t="n">
         <v>64</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>8</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>30.12</v>
       </c>
       <c r="K11" t="n">
         <v>62.5</v>
       </c>
       <c r="L11" t="n">
         <v>259.04</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Diamond Discs - used with guides</t>
+          <t>Ski Tuning Plexi Scraper</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>3mm</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*133812*</t>
+          <t>*127897*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J12" t="n">
-        <v>29.24</v>
+        <v>0</v>
       </c>
       <c r="K12" t="n">
-        <v>61.6</v>
+        <v>8.92</v>
       </c>
       <c r="L12" t="n">
-        <v>97.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Sidecut</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Ski Tuning Plexi Scraper</t>
+          <t>Diamond Discs - used with guides</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>3mm</t>
+          <t>400</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*127897*</t>
+          <t>*133812*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I13" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J13" t="n">
-        <v>0</v>
+        <v>29.24</v>
       </c>
       <c r="K13" t="n">
-        <v>8.92</v>
+        <v>61.6</v>
       </c>
       <c r="L13" t="n">
-        <v>0</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Fibre Tex</t>
+          <t>Tuning Vice</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2 Pack</t>
+          <t>Snowboard Stopper</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*132867*</t>
+          <t>*129135*</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F14" t="n">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="G14" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="H14" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I14" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="J14" t="n">
-        <v>5.99</v>
+        <v>0</v>
       </c>
       <c r="K14" t="n">
-        <v>5.99</v>
+        <v>119.99</v>
       </c>
       <c r="L14" t="n">
-        <v>0</v>
+        <v>719.9400000000001</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Sidecut</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Tuning Vice</t>
+          <t>Fibre Tex</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Snowboard Stopper</t>
+          <t>2 Pack</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*129135*</t>
+          <t>*132867*</t>
         </is>
       </c>
       <c r="E15" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" t="n">
         <v>2</v>
       </c>
-      <c r="F15" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J15" t="n">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="K15" t="n">
-        <v>119.99</v>
+        <v>5.99</v>
       </c>
       <c r="L15" t="n">
-        <v>719.9400000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Ski Tuning Tools</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Ski Tuning Roto Handle, Axel and Shield 150mm</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*127906*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>4</v>
@@ -2015,321 +2015,321 @@
       <c r="F34" t="n">
         <v>25</v>
       </c>
       <c r="G34" t="n">
         <v>25</v>
       </c>
       <c r="H34" t="n">
         <v>5</v>
       </c>
       <c r="I34" t="n">
         <v>20</v>
       </c>
       <c r="J34" t="n">
         <v>25</v>
       </c>
       <c r="K34" t="n">
         <v>49.99</v>
       </c>
       <c r="L34" t="n">
         <v>124.95</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Vauhti</t>
+          <t>Holmenkol</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Liquid Glide PURE ONE</t>
+          <t xml:space="preserve">Nordic Skin Spray </t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>LD</t>
+          <t>60 ml</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*132903*</t>
+          <t>*134502*</t>
         </is>
       </c>
       <c r="E35" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F35" t="n">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I35" t="n">
-        <v>-2</v>
+        <v>11</v>
       </c>
       <c r="J35" t="n">
-        <v>20</v>
+        <v>17.25</v>
       </c>
       <c r="K35" t="n">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="L35" t="n">
-        <v>39.98</v>
+        <v>17.74</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Holmenkol</t>
+          <t>Sidecut</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nordic Skin Spray </t>
+          <t>Diamond Discs - used with guides</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>60 ml</t>
+          <t>200</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*134502*</t>
+          <t>*134791*</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>11</v>
+        <v>-1</v>
       </c>
       <c r="J36" t="n">
-        <v>17.25</v>
+        <v>29.24</v>
       </c>
       <c r="K36" t="n">
-        <v>34.99</v>
+        <v>58.04</v>
       </c>
       <c r="L36" t="n">
-        <v>17.74</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>Vauhti</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Diamond Discs - used with guides</t>
+          <t>Liquid Glide PURE ONE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>LD</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*134791*</t>
+          <t>*132903*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I37" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J37" t="n">
-        <v>29.24</v>
+        <v>20</v>
       </c>
       <c r="K37" t="n">
-        <v>58.04</v>
+        <v>39.99</v>
       </c>
       <c r="L37" t="n">
-        <v>28.8</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Toko</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Ski Tuning Kit</t>
+          <t>Ski Tuning Tools</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Hot Wax</t>
+          <t>Toko Side Edge Tool</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*127890*</t>
+          <t>*127909*</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F38" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
         <v>3</v>
       </c>
       <c r="I38" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J38" t="n">
-        <v>44.5</v>
+        <v>17</v>
       </c>
       <c r="K38" t="n">
-        <v>124.99</v>
+        <v>34.95</v>
       </c>
       <c r="L38" t="n">
-        <v>241.47</v>
+        <v>53.85</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Toko</t>
+          <t>Wend</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Ski Tuning Tools</t>
+          <t>Infrared Performance</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Toko Side Edge Tool</t>
+          <t>Universal</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*127909*</t>
+          <t>*209061*</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G39" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H39" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>-2</v>
+        <v>10</v>
       </c>
       <c r="J39" t="n">
-        <v>17</v>
+        <v>9.4</v>
       </c>
       <c r="K39" t="n">
-        <v>34.95</v>
+        <v>19.99</v>
       </c>
       <c r="L39" t="n">
-        <v>53.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Wend</t>
+          <t>One</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Infrared Performance</t>
+          <t>Ski Tuning Kit</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Universal</t>
+          <t>Hot Wax</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*209061*</t>
+          <t>*127890*</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F40" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G40" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H40" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I40" t="n">
-        <v>10</v>
+        <v>-1</v>
       </c>
       <c r="J40" t="n">
-        <v>9.4</v>
+        <v>44.5</v>
       </c>
       <c r="K40" t="n">
-        <v>19.99</v>
+        <v>124.99</v>
       </c>
       <c r="L40" t="n">
-        <v>0</v>
+        <v>241.47</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Side-Edge Polish</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>15ml</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*207178*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>7</v>
@@ -3027,137 +3027,137 @@
       <c r="F56" t="n">
         <v>12</v>
       </c>
       <c r="G56" t="n">
         <v>12</v>
       </c>
       <c r="H56" t="n">
         <v>4</v>
       </c>
       <c r="I56" t="n">
         <v>8</v>
       </c>
       <c r="J56" t="n">
         <v>12</v>
       </c>
       <c r="K56" t="n">
         <v>24.99</v>
       </c>
       <c r="L56" t="n">
         <v>51.96</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>Vauhti</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Base Bevel Guides</t>
+          <t>Liquid Glide Wax ONE</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>0.05 Deg</t>
+          <t>PINK</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*132861*</t>
+          <t>*231381*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="G57" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H57" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I57" t="n">
-        <v>-6</v>
+        <v>25</v>
       </c>
       <c r="J57" t="n">
-        <v>19.99</v>
+        <v>20</v>
       </c>
       <c r="K57" t="n">
-        <v>19.99</v>
+        <v>39.99</v>
       </c>
       <c r="L57" t="n">
-        <v>0</v>
+        <v>99.95</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Vauhti</t>
+          <t>Sidecut</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Liquid Glide Wax ONE</t>
+          <t>Base Bevel Guides</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>PINK</t>
+          <t>0.05 Deg</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*231381*</t>
+          <t>*132861*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="G58" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I58" t="n">
-        <v>25</v>
+        <v>-6</v>
       </c>
       <c r="J58" t="n">
-        <v>20</v>
+        <v>19.99</v>
       </c>
       <c r="K58" t="n">
-        <v>39.99</v>
+        <v>19.99</v>
       </c>
       <c r="L58" t="n">
-        <v>99.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>WS Diamond Stone</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>70 mm Medium</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*133412*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
@@ -3901,137 +3901,137 @@
       <c r="F75" t="n">
         <v>16</v>
       </c>
       <c r="G75" t="n">
         <v>16</v>
       </c>
       <c r="H75" t="n">
         <v>4</v>
       </c>
       <c r="I75" t="n">
         <v>12</v>
       </c>
       <c r="J75" t="n">
         <v>28.3</v>
       </c>
       <c r="K75" t="n">
         <v>44.99</v>
       </c>
       <c r="L75" t="n">
         <v>66.76000000000001</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>KUU</t>
+          <t>Sidecut</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Rub-On Wax</t>
+          <t>Ski Strap</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>MACH Cold (-9c &amp; colder) Green</t>
+          <t>pk</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>*134377*</t>
+          <t>*134809*</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>0</v>
       </c>
       <c r="F76" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I76" t="n">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="J76" t="n">
-        <v>11</v>
+        <v>2.24</v>
       </c>
       <c r="K76" t="n">
-        <v>24.99</v>
+        <v>8.92</v>
       </c>
       <c r="L76" t="n">
-        <v>0</v>
+        <v>53.44</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>KUU</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Ski Strap</t>
+          <t>Rub-On Wax</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>pk</t>
+          <t>MACH Cold (-9c &amp; colder) Green</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>*134809*</t>
+          <t>*134377*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I77" t="n">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="J77" t="n">
-        <v>2.24</v>
+        <v>11</v>
       </c>
       <c r="K77" t="n">
-        <v>8.92</v>
+        <v>24.99</v>
       </c>
       <c r="L77" t="n">
-        <v>53.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Polystick transparent</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>4pcs</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*209134*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
@@ -6293,183 +6293,183 @@
       <c r="F127" t="n">
         <v>8</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
         <v>4</v>
       </c>
       <c r="I127" t="n">
         <v>-4</v>
       </c>
       <c r="J127" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="K127" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Sidecut</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Ski Wax Liquid</t>
+          <t>Diamond Discs</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Easy 60ml</t>
+          <t>Ski Tuning Replacement Diamond Disc 200</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>*133362*</t>
+          <t>*134783*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>0</v>
       </c>
       <c r="F128" t="n">
-        <v>144</v>
+        <v>0</v>
       </c>
       <c r="G128" t="n">
         <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I128" t="n">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="J128" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
       <c r="K128" t="n">
-        <v>22.32</v>
+        <v>31.25</v>
       </c>
       <c r="L128" t="n">
-        <v>133.92</v>
+        <v>-28.74</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>Vauhti</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Diamond Discs</t>
+          <t>Liquid Glide PURE UP</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ski Tuning Replacement Diamond Disc 200</t>
+          <t xml:space="preserve"> 100ml Cold</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>*134783*</t>
+          <t>*127896*</t>
         </is>
       </c>
       <c r="E129" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F129" t="n">
         <v>0</v>
       </c>
       <c r="G129" t="n">
         <v>0</v>
       </c>
       <c r="H129" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I129" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J129" t="n">
-        <v>59.99</v>
+        <v>37</v>
       </c>
       <c r="K129" t="n">
         <v>31.25</v>
       </c>
       <c r="L129" t="n">
-        <v>-28.74</v>
+        <v>-28.75</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Vauhti</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Liquid Glide PURE UP</t>
+          <t>Ski Wax Liquid</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 100ml Cold</t>
+          <t>Easy 60ml</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*127896*</t>
+          <t>*133362*</t>
         </is>
       </c>
       <c r="E130" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F130" t="n">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="G130" t="n">
         <v>0</v>
       </c>
       <c r="H130" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I130" t="n">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="J130" t="n">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="K130" t="n">
-        <v>31.25</v>
+        <v>22.32</v>
       </c>
       <c r="L130" t="n">
-        <v>-28.75</v>
+        <v>133.92</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Green Gummi Stone</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>soft/med</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>*132869*</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>0</v>
@@ -6661,137 +6661,137 @@
       <c r="F135" t="n">
         <v>1190</v>
       </c>
       <c r="G135" t="n">
         <v>850</v>
       </c>
       <c r="H135" t="n">
         <v>38</v>
       </c>
       <c r="I135" t="n">
         <v>812</v>
       </c>
       <c r="J135" t="n">
         <v>0</v>
       </c>
       <c r="K135" t="n">
         <v>9.99</v>
       </c>
       <c r="L135" t="n">
         <v>379.62</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>One</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>WS Diamond Stone</t>
+          <t>Ski Tuning Brush</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>100 mm Fine</t>
+          <t>Small</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*133413*</t>
+          <t>*127885*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
         <v>2</v>
       </c>
       <c r="I136" t="n">
         <v>-2</v>
       </c>
       <c r="J136" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K136" t="n">
-        <v>39.99</v>
+        <v>17.89</v>
       </c>
       <c r="L136" t="n">
-        <v>79.98</v>
+        <v>17.78</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ski Tuning Brush</t>
+          <t>WS Diamond Stone</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Small</t>
+          <t>100 mm Fine</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*127885*</t>
+          <t>*133413*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
         <v>2</v>
       </c>
       <c r="I137" t="n">
         <v>-2</v>
       </c>
       <c r="J137" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K137" t="n">
-        <v>17.89</v>
+        <v>39.99</v>
       </c>
       <c r="L137" t="n">
-        <v>17.78</v>
+        <v>79.98</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Ski Tuning Roto Brush</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Brass</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>*135009*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
@@ -7121,137 +7121,137 @@
       <c r="F145" t="n">
         <v>1</v>
       </c>
       <c r="G145" t="n">
         <v>0</v>
       </c>
       <c r="H145" t="n">
         <v>0</v>
       </c>
       <c r="I145" t="n">
         <v>0</v>
       </c>
       <c r="J145" t="n">
         <v>0</v>
       </c>
       <c r="K145" t="n">
         <v>26.79</v>
       </c>
       <c r="L145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Wend</t>
+          <t>Holmenkol</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>MF Performance Wax</t>
+          <t>Wax Syntec Worldcup HF</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Race Tuning Performace Wax Red (Mid)</t>
+          <t>HF Cold</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>*127057*</t>
+          <t>*127056*</t>
         </is>
       </c>
       <c r="E146" t="n">
         <v>0</v>
       </c>
       <c r="F146" t="n">
         <v>0</v>
       </c>
       <c r="G146" t="n">
         <v>0</v>
       </c>
       <c r="H146" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I146" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J146" t="n">
         <v>0</v>
       </c>
       <c r="K146" t="n">
-        <v>30</v>
+        <v>79.95</v>
       </c>
       <c r="L146" t="n">
-        <v>30</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Holmenkol</t>
+          <t>Wend</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Wax Syntec Worldcup HF</t>
+          <t>MF Performance Wax</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>HF Cold</t>
+          <t>Race Tuning Performace Wax Red (Mid)</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>*127056*</t>
+          <t>*127057*</t>
         </is>
       </c>
       <c r="E147" t="n">
         <v>0</v>
       </c>
       <c r="F147" t="n">
         <v>0</v>
       </c>
       <c r="G147" t="n">
         <v>0</v>
       </c>
       <c r="H147" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I147" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J147" t="n">
         <v>0</v>
       </c>
       <c r="K147" t="n">
-        <v>79.95</v>
+        <v>30</v>
       </c>
       <c r="L147" t="n">
-        <v>159.9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Ski Tuning Tools</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Ski Tuning Scraper Plexi Sharp 3mm</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>*127907*</t>
         </is>
       </c>
       <c r="E148" t="n">
         <v>0</v>
@@ -7351,183 +7351,183 @@
       <c r="F150" t="n">
         <v>84</v>
       </c>
       <c r="G150" t="n">
         <v>0</v>
       </c>
       <c r="H150" t="n">
         <v>7</v>
       </c>
       <c r="I150" t="n">
         <v>-7</v>
       </c>
       <c r="J150" t="n">
         <v>29</v>
       </c>
       <c r="K150" t="n">
         <v>59.99</v>
       </c>
       <c r="L150" t="n">
         <v>216.93</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Swix</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ski Tuning Brush</t>
+          <t>HS6 Blue</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>HorseHair</t>
+          <t>60g</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>*127883*</t>
+          <t>*209126*</t>
         </is>
       </c>
       <c r="E151" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F151" t="n">
-        <v>308</v>
+        <v>4</v>
       </c>
       <c r="G151" t="n">
-        <v>176</v>
+        <v>4</v>
       </c>
       <c r="H151" t="n">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="I151" t="n">
-        <v>155</v>
+        <v>2</v>
       </c>
       <c r="J151" t="n">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="K151" t="n">
-        <v>24.99</v>
+        <v>49.99</v>
       </c>
       <c r="L151" t="n">
-        <v>351.78</v>
+        <v>49.98</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Swix</t>
+          <t>One</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>HS6 Blue</t>
+          <t>Ski Tuning Brush</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>60g</t>
+          <t>HorseHair</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>*209126*</t>
+          <t>*127883*</t>
         </is>
       </c>
       <c r="E152" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F152" t="n">
-        <v>4</v>
+        <v>308</v>
       </c>
       <c r="G152" t="n">
-        <v>4</v>
+        <v>176</v>
       </c>
       <c r="H152" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="I152" t="n">
-        <v>2</v>
+        <v>155</v>
       </c>
       <c r="J152" t="n">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="K152" t="n">
-        <v>49.99</v>
+        <v>24.99</v>
       </c>
       <c r="L152" t="n">
-        <v>49.98</v>
+        <v>351.78</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>File Brush</t>
+          <t>Wax Iron</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>for cleaning files</t>
+          <t>Digital</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>*132868*</t>
+          <t>*207180*</t>
         </is>
       </c>
       <c r="E153" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F153" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G153" t="n">
         <v>0</v>
       </c>
       <c r="H153" t="n">
+        <v>4</v>
+      </c>
+      <c r="I153" t="n">
         <v>3</v>
       </c>
-      <c r="I153" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J153" t="n">
-        <v>19.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="K153" t="n">
-        <v>19.99</v>
+        <v>134.99</v>
       </c>
       <c r="L153" t="n">
-        <v>0</v>
+        <v>140</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Holmenkol</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Betamix RED</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>2x35g</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>*134499*</t>
         </is>
       </c>
       <c r="E154" t="n">
         <v>0</v>
@@ -7540,86 +7540,86 @@
       </c>
       <c r="H154" t="n">
         <v>6</v>
       </c>
       <c r="I154" t="n">
         <v>-6</v>
       </c>
       <c r="J154" t="n">
         <v>10.5</v>
       </c>
       <c r="K154" t="n">
         <v>24.99</v>
       </c>
       <c r="L154" t="n">
         <v>86.94</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Wax Iron</t>
+          <t>File Brush</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Digital</t>
+          <t>for cleaning files</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>*207180*</t>
+          <t>*132868*</t>
         </is>
       </c>
       <c r="E155" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F155" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G155" t="n">
         <v>0</v>
       </c>
       <c r="H155" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I155" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="J155" t="n">
-        <v>99.98999999999999</v>
+        <v>19.99</v>
       </c>
       <c r="K155" t="n">
-        <v>134.99</v>
+        <v>19.99</v>
       </c>
       <c r="L155" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Ski Tuning Roto Brush</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Nylon</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>*129440*</t>
         </is>
       </c>
       <c r="E156" t="n">
         <v>4</v>