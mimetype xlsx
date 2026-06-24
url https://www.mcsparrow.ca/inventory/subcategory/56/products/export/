--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L58"/>
+  <dimension ref="A1:L59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -1261,63 +1261,63 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Syncline</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Matte Black | ChromaPop Photochromic Clear To Gray</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*232140*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>2</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J18" t="n">
         <v>107.5</v>
       </c>
       <c r="K18" t="n">
         <v>254.99</v>
       </c>
       <c r="L18" t="n">
-        <v>0</v>
+        <v>147.49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Matte Summit | ChromaPop Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*207992*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
@@ -1371,1789 +1371,1835 @@
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
         <v>-1</v>
       </c>
       <c r="J20" t="n">
         <v>132.5</v>
       </c>
       <c r="K20" t="n">
         <v>264.99</v>
       </c>
       <c r="L20" t="n">
         <v>132.49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Lowdown 2</t>
+          <t>Devour</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Uranium Black/Clarity Trail/Partly Sunny Silver</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*134689*</t>
+          <t>*mcs232629*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I21" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J21" t="n">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="K21" t="n">
-        <v>239.99</v>
+        <v>349.99</v>
       </c>
       <c r="L21" t="n">
-        <v>124.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Lowdown 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Matte Meteorite Crystal | ChromaPop Low Light Rose</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*232143*</t>
+          <t>*134689*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J22" t="n">
-        <v>132.5</v>
+        <v>115</v>
       </c>
       <c r="K22" t="n">
-        <v>254.99</v>
+        <v>239.99</v>
       </c>
       <c r="L22" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Motive</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Matte Meteorite Crystal | ChromaPop Low Light Rose</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*126756*</t>
+          <t>*232143*</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>107.5</v>
+        <v>132.5</v>
       </c>
       <c r="K23" t="n">
-        <v>224.99</v>
+        <v>254.99</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cadence</t>
+          <t>Motive</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Rose Gold</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*134592*</t>
+          <t>*126756*</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
       <c r="H24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J24" t="n">
-        <v>39.5</v>
+        <v>107.5</v>
       </c>
       <c r="K24" t="n">
-        <v>89.98999999999999</v>
+        <v>224.99</v>
       </c>
       <c r="L24" t="n">
-        <v>50.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Lowdown 2</t>
+          <t>Cadence</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Tortoise</t>
+          <t>Rose Gold</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*126431*</t>
+          <t>*134592*</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>0</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J25" t="n">
-        <v>115</v>
+        <v>39.5</v>
       </c>
       <c r="K25" t="n">
-        <v>204.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L25" t="n">
-        <v>0</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Lowdown 2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Matte Black | ChromaPop Glacier Photochromic Copper Blue Mirror</t>
+          <t>Tortoise</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*232146*</t>
+          <t>*126431*</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
       <c r="I26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J26" t="n">
-        <v>132.5</v>
+        <v>115</v>
       </c>
       <c r="K26" t="n">
-        <v>304.99</v>
+        <v>204.99</v>
       </c>
       <c r="L26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Memento RIG Reflect</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Obsidian Black/Gloss Crystal Hyper Violet</t>
+          <t>Matte Black | ChromaPop Glacier Photochromic Copper Blue Mirror</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*207944*</t>
+          <t>*232146*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G27" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J27" t="n">
-        <v>80</v>
+        <v>132.5</v>
       </c>
       <c r="K27" t="n">
-        <v>159.99</v>
+        <v>304.99</v>
       </c>
       <c r="L27" t="n">
-        <v>79.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Emerge</t>
+          <t>Memento RIG Reflect</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Matte Tortoise || ChromaPop Polarized Brown</t>
+          <t>Obsidian Black/Gloss Crystal Hyper Violet</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*125056*</t>
+          <t>*207944*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>2</v>
       </c>
       <c r="G28" t="n">
         <v>2</v>
       </c>
       <c r="H28" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J28" t="n">
-        <v>117.5</v>
+        <v>80</v>
       </c>
       <c r="K28" t="n">
-        <v>254.99</v>
+        <v>159.99</v>
       </c>
       <c r="L28" t="n">
-        <v>274.98</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>XC</t>
+          <t>Emerge</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Matte Tortoise || ChromaPop Polarized Brown</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*128909*</t>
+          <t>*125056*</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I29" t="n">
         <v>0</v>
       </c>
       <c r="J29" t="n">
-        <v>105</v>
+        <v>117.5</v>
       </c>
       <c r="K29" t="n">
-        <v>209.99</v>
+        <v>254.99</v>
       </c>
       <c r="L29" t="n">
-        <v>104.99</v>
+        <v>274.98</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Lowdown 2</t>
+          <t>XC</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Matte Tortoise || ChromaPop Polarized Brown</t>
+          <t>Brown</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*207989*</t>
+          <t>*128909*</t>
         </is>
       </c>
       <c r="E30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J30" t="n">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="K30" t="n">
-        <v>254.99</v>
+        <v>209.99</v>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Syncline</t>
+          <t>Lowdown 2</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
+          <t>Matte Tortoise || ChromaPop Polarized Brown</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*232138*</t>
+          <t>*207989*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>1</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J31" t="n">
-        <v>107.5</v>
+        <v>115</v>
       </c>
       <c r="K31" t="n">
-        <v>214.99</v>
+        <v>254.99</v>
       </c>
       <c r="L31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Emerge</t>
+          <t>Syncline</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*125054*</t>
+          <t>*232138*</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I32" t="n">
         <v>0</v>
       </c>
       <c r="J32" t="n">
-        <v>117.5</v>
+        <v>107.5</v>
       </c>
       <c r="K32" t="n">
-        <v>244.99</v>
+        <v>214.99</v>
       </c>
       <c r="L32" t="n">
-        <v>127.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Emerge</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Matte Amethyst | ChromaPop Opal Mirror</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*207988*</t>
+          <t>*125054*</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I33" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J33" t="n">
-        <v>132.5</v>
+        <v>117.5</v>
       </c>
       <c r="K33" t="n">
-        <v>264.99</v>
+        <v>244.99</v>
       </c>
       <c r="L33" t="n">
-        <v>264.98</v>
+        <v>127.49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Wildcat</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Matte Black | ChromaPop Photochromic Brown</t>
+          <t>Matte Amethyst | ChromaPop Opal Mirror</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*207993*</t>
+          <t>*207988*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>2</v>
       </c>
       <c r="G34" t="n">
         <v>1</v>
       </c>
       <c r="H34" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I34" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J34" t="n">
         <v>132.5</v>
       </c>
       <c r="K34" t="n">
-        <v>304.99</v>
+        <v>264.99</v>
       </c>
       <c r="L34" t="n">
-        <v>0</v>
+        <v>264.98</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Memento RIG Reflect</t>
+          <t>Wildcat</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Quartz</t>
+          <t>Matte Black | ChromaPop Photochromic Brown</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*207259*</t>
+          <t>*207993*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35" t="n">
-        <v>80</v>
+        <v>132.5</v>
       </c>
       <c r="K35" t="n">
-        <v>159.99</v>
+        <v>304.99</v>
       </c>
       <c r="L35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Truss</t>
+          <t>Memento RIG Reflect</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Matte Fathom | ChromaPop Polarized Black</t>
+          <t>Quartz</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*232150*</t>
+          <t>*207259*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
         <v>0</v>
       </c>
       <c r="J36" t="n">
-        <v>132.5</v>
+        <v>80</v>
       </c>
       <c r="K36" t="n">
-        <v>226.99</v>
+        <v>159.99</v>
       </c>
       <c r="L36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Truss</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Matte Black | ChromaPop Low Light Rose Blue Mirror</t>
+          <t>Matte Fathom | ChromaPop Polarized Black</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*232145*</t>
+          <t>*232150*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
         <v>1</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
       <c r="J37" t="n">
         <v>132.5</v>
       </c>
       <c r="K37" t="n">
-        <v>264.99</v>
+        <v>226.99</v>
       </c>
       <c r="L37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Wildcat</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Matte Black || ChromaPop Black</t>
+          <t>Matte Black | ChromaPop Low Light Rose Blue Mirror</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*128852*</t>
+          <t>*232145*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G38" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I38" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J38" t="n">
         <v>132.5</v>
       </c>
       <c r="K38" t="n">
         <v>264.99</v>
       </c>
       <c r="L38" t="n">
-        <v>397.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Matte Black | ChromaPop Glacier Photochromic Copper Blue Mirror</t>
+          <t>Matte Black || ChromaPop Black</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*232149*</t>
+          <t>*128852*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G39" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H39" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J39" t="n">
         <v>132.5</v>
       </c>
       <c r="K39" t="n">
-        <v>304.99</v>
+        <v>264.99</v>
       </c>
       <c r="L39" t="n">
-        <v>0</v>
+        <v>397.47</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Wildcat</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
+          <t>Matte Black | ChromaPop Glacier Photochromic Copper Blue Mirror</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*232144*</t>
+          <t>*232149*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>1</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
         <v>0</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
       </c>
       <c r="J40" t="n">
         <v>132.5</v>
       </c>
       <c r="K40" t="n">
-        <v>264.99</v>
+        <v>304.99</v>
       </c>
       <c r="L40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Lichen | ChromaPop Violet Mirror</t>
+          <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*207986*</t>
+          <t>*232144*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>1</v>
       </c>
       <c r="G41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J41" t="n">
         <v>132.5</v>
       </c>
       <c r="K41" t="n">
         <v>264.99</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Matte Chalk Rose | ChromaPop Rose Gold Mirror</t>
+          <t>Lichen | ChromaPop Violet Mirror</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*207983*</t>
+          <t>*207986*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
         <v>1</v>
       </c>
       <c r="G42" t="n">
         <v>1</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
         <v>1</v>
       </c>
       <c r="J42" t="n">
         <v>132.5</v>
       </c>
       <c r="K42" t="n">
         <v>264.99</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Wildcat</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Matte Black || ChromaPop Photochromic Clear to Gray</t>
+          <t>Matte Chalk Rose | ChromaPop Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*207995*</t>
+          <t>*207983*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J43" t="n">
         <v>132.5</v>
       </c>
       <c r="K43" t="n">
-        <v>304.99</v>
+        <v>264.99</v>
       </c>
       <c r="L43" t="n">
-        <v>1034.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Memento RIG Reflect</t>
+          <t>Wildcat</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Obsidina</t>
+          <t>Matte Black || ChromaPop Photochromic Clear to Gray</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*207257*</t>
+          <t>*207995*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G44" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I44" t="n">
         <v>0</v>
       </c>
       <c r="J44" t="n">
-        <v>80</v>
+        <v>132.5</v>
       </c>
       <c r="K44" t="n">
-        <v>159.99</v>
+        <v>304.99</v>
       </c>
       <c r="L44" t="n">
-        <v>0</v>
+        <v>1034.94</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>XC</t>
+          <t>Memento RIG Reflect</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Obsidina</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*128908*</t>
+          <t>*207257*</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G45" t="n">
         <v>0</v>
       </c>
       <c r="H45" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I45" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J45" t="n">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="K45" t="n">
-        <v>209.99</v>
+        <v>159.99</v>
       </c>
       <c r="L45" t="n">
-        <v>209.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Wildcat</t>
+          <t>XC</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*128853*</t>
+          <t>*128908*</t>
         </is>
       </c>
       <c r="E46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I46" t="n">
         <v>-1</v>
       </c>
       <c r="J46" t="n">
-        <v>132.5</v>
+        <v>105</v>
       </c>
       <c r="K46" t="n">
-        <v>264.99</v>
+        <v>209.99</v>
       </c>
       <c r="L46" t="n">
-        <v>132.49</v>
+        <v>209.98</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Lowdown 2</t>
+          <t>Wildcat</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Matte Black || ChromaPop Polarized Gray Green</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*134624*</t>
+          <t>*128853*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G47" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J47" t="n">
-        <v>115</v>
+        <v>132.5</v>
       </c>
       <c r="K47" t="n">
-        <v>254.99</v>
+        <v>264.99</v>
       </c>
       <c r="L47" t="n">
-        <v>139.99</v>
+        <v>132.49</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Emerge</t>
+          <t>Lowdown 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Matte Black || ChromaPop Polarized Grey Green</t>
+          <t>Matte Black || ChromaPop Polarized Gray Green</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*125055*</t>
+          <t>*134624*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
         <v>1</v>
       </c>
       <c r="G48" t="n">
         <v>1</v>
       </c>
       <c r="H48" t="n">
         <v>1</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
       <c r="J48" t="n">
-        <v>117.5</v>
+        <v>115</v>
       </c>
       <c r="K48" t="n">
         <v>254.99</v>
       </c>
       <c r="L48" t="n">
-        <v>137.49</v>
+        <v>139.99</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Truss</t>
+          <t>Emerge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
+          <t>Matte Black || ChromaPop Polarized Grey Green</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*232151*</t>
+          <t>*125055*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="n">
         <v>1</v>
       </c>
       <c r="G49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I49" t="n">
         <v>0</v>
       </c>
       <c r="J49" t="n">
-        <v>132.5</v>
+        <v>117.5</v>
       </c>
       <c r="K49" t="n">
-        <v>214.99</v>
+        <v>254.99</v>
       </c>
       <c r="L49" t="n">
-        <v>0</v>
+        <v>137.49</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Truss</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*124600*</t>
+          <t>*232151*</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
         <v>0</v>
       </c>
       <c r="I50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J50" t="n">
         <v>132.5</v>
       </c>
       <c r="K50" t="n">
-        <v>264.99</v>
+        <v>214.99</v>
       </c>
       <c r="L50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Devour</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Rose</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*124947*</t>
+          <t>*124600*</t>
         </is>
       </c>
       <c r="E51" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I51" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J51" t="n">
-        <v>140</v>
+        <v>132.5</v>
       </c>
       <c r="K51" t="n">
-        <v>279.99</v>
+        <v>264.99</v>
       </c>
       <c r="L51" t="n">
-        <v>279.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Devour</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Black Marble || Violet Mirror</t>
+          <t>Rose</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*124602*</t>
+          <t>*124947*</t>
         </is>
       </c>
       <c r="E52" t="n">
+        <v>0</v>
+      </c>
+      <c r="F52" t="n">
+        <v>0</v>
+      </c>
+      <c r="G52" t="n">
+        <v>0</v>
+      </c>
+      <c r="H52" t="n">
         <v>2</v>
       </c>
-      <c r="F52" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I52" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J52" t="n">
-        <v>132.5</v>
+        <v>140</v>
       </c>
       <c r="K52" t="n">
-        <v>264.99</v>
+        <v>279.99</v>
       </c>
       <c r="L52" t="n">
-        <v>132.49</v>
+        <v>279.98</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cadence</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Black Marble || Violet Mirror</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*124725*</t>
+          <t>*124602*</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F53" t="n">
         <v>0</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
         <v>1</v>
       </c>
       <c r="I53" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J53" t="n">
-        <v>39.5</v>
+        <v>132.5</v>
       </c>
       <c r="K53" t="n">
-        <v>89.98999999999999</v>
+        <v>264.99</v>
       </c>
       <c r="L53" t="n">
-        <v>50.49</v>
+        <v>132.49</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Bobcat</t>
+          <t>Cadence</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Matte Black | ChromaPop Photochromic Brown</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*207985*</t>
+          <t>*124725*</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G54" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H54" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I54" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J54" t="n">
-        <v>132.5</v>
+        <v>39.5</v>
       </c>
       <c r="K54" t="n">
-        <v>304.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L54" t="n">
-        <v>344.98</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Wildcat</t>
+          <t>Bobcat</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Matte Black | ChromaPop Red Mirror</t>
+          <t>Matte Black | ChromaPop Photochromic Brown</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*134623*</t>
+          <t>*207985*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G55" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H55" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I55" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J55" t="n">
         <v>132.5</v>
       </c>
       <c r="K55" t="n">
-        <v>264.99</v>
+        <v>304.99</v>
       </c>
       <c r="L55" t="n">
-        <v>397.47</v>
+        <v>344.98</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Syncline</t>
+          <t>Wildcat</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Matte Salt Haze | ChromaPop Rose Gold Mirror</t>
+          <t>Matte Black | ChromaPop Red Mirror</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*232137*</t>
+          <t>*134623*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G56" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H56" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I56" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J56" t="n">
-        <v>107.5</v>
+        <v>132.5</v>
       </c>
       <c r="K56" t="n">
-        <v>214.99</v>
+        <v>264.99</v>
       </c>
       <c r="L56" t="n">
-        <v>0</v>
+        <v>397.47</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Memento RIG Reflect</t>
+          <t>Syncline</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Obsidian</t>
+          <t>Matte Salt Haze | ChromaPop Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*126694*</t>
+          <t>*232137*</t>
         </is>
       </c>
       <c r="E57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G57" t="n">
         <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I57" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J57" t="n">
-        <v>80</v>
+        <v>107.5</v>
       </c>
       <c r="K57" t="n">
-        <v>159.99</v>
+        <v>214.99</v>
       </c>
       <c r="L57" t="n">
-        <v>239.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
+          <t>Memento RIG Reflect</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Obsidian</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>*126694*</t>
+        </is>
+      </c>
+      <c r="E58" t="n">
+        <v>1</v>
+      </c>
+      <c r="F58" t="n">
+        <v>0</v>
+      </c>
+      <c r="G58" t="n">
+        <v>0</v>
+      </c>
+      <c r="H58" t="n">
+        <v>3</v>
+      </c>
+      <c r="I58" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J58" t="n">
+        <v>80</v>
+      </c>
+      <c r="K58" t="n">
+        <v>159.99</v>
+      </c>
+      <c r="L58" t="n">
+        <v>239.97</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Smith</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
           <t>Wildcat</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C59" t="inlineStr">
         <is>
           <t>Matte Salt Haze | ChromaPop Rose Gold Mirror</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>*232147*</t>
         </is>
       </c>
-      <c r="E58" t="n">
-[...14 lines deleted...]
-      <c r="J58" t="n">
+      <c r="E59" t="n">
+        <v>0</v>
+      </c>
+      <c r="F59" t="n">
+        <v>1</v>
+      </c>
+      <c r="G59" t="n">
+        <v>0</v>
+      </c>
+      <c r="H59" t="n">
+        <v>0</v>
+      </c>
+      <c r="I59" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" t="n">
         <v>132.5</v>
       </c>
-      <c r="K58" t="n">
+      <c r="K59" t="n">
         <v>264.99</v>
       </c>
-      <c r="L58" t="n">
+      <c r="L59" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>