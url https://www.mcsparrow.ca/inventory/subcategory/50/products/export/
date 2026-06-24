--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L7"/>
+  <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -770,44 +770,136 @@
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>6776.6</v>
       </c>
       <c r="K7" t="n">
         <v>8269.99</v>
       </c>
       <c r="L7" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Range VLT CX </t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>C2 L</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>*mcs232477*</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" t="n">
+        <v>0</v>
+      </c>
+      <c r="H8" t="n">
+        <v>1</v>
+      </c>
+      <c r="I8" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>6861</v>
+      </c>
+      <c r="K8" t="n">
+        <v>6861</v>
+      </c>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Range VLT CX </t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>C1 L</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>*mcs232478*</t>
+        </is>
+      </c>
+      <c r="E9" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" t="n">
+        <v>0</v>
+      </c>
+      <c r="H9" t="n">
+        <v>1</v>
+      </c>
+      <c r="I9" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>6861</v>
+      </c>
+      <c r="K9" t="n">
+        <v>11899.99</v>
+      </c>
+      <c r="L9" t="n">
+        <v>5038.99</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>