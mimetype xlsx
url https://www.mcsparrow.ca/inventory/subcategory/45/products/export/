--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L24"/>
+  <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -663,293 +663,293 @@
       <c r="B5" t="inlineStr">
         <is>
           <t>Valve Adapter</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Ea.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*128553*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>39</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I5" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J5" t="n">
         <v>0.63</v>
       </c>
       <c r="K5" t="n">
         <v>1.34</v>
       </c>
       <c r="L5" t="n">
-        <v>2.84</v>
+        <v>5.68</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>RockShox</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Bike Pump Shock/Fork</t>
+          <t>Hydro 4L</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>300psi</t>
+          <t>Waist Pack Hydro 4L Black</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*124470*</t>
+          <t>*125694*</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G6" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I6" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J6" t="n">
-        <v>33.99</v>
+        <v>95</v>
       </c>
       <c r="K6" t="n">
-        <v>58.04</v>
+        <v>149.99</v>
       </c>
       <c r="L6" t="n">
-        <v>144.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Evoc</t>
+          <t>RockShox</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Bag Frame</t>
+          <t>Bike Pump Shock/Fork</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>3.5L</t>
+          <t>300psi</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*123931*</t>
+          <t>*124470*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H7" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I7" t="n">
-        <v>-2</v>
+        <v>25</v>
       </c>
       <c r="J7" t="n">
-        <v>38.99</v>
+        <v>33.99</v>
       </c>
       <c r="K7" t="n">
-        <v>114.99</v>
+        <v>58.04</v>
       </c>
       <c r="L7" t="n">
-        <v>228</v>
+        <v>144.3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Lezyne</t>
+          <t>Evoc</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Bag Handlebar</t>
+          <t>Bag Frame</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>new</t>
+          <t>3.5L</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*123933*</t>
+          <t>*123931*</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J8" t="n">
-        <v>22.49</v>
+        <v>38.99</v>
       </c>
       <c r="K8" t="n">
-        <v>44.99</v>
+        <v>114.99</v>
       </c>
       <c r="L8" t="n">
-        <v>67.5</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Evo</t>
+          <t>Lezyne</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Honk, Honk</t>
+          <t>Bag Handlebar</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Bike Accessory Honk, Honk Dolphin</t>
+          <t>new</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*134616*</t>
+          <t>*123933*</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I9" t="n">
         <v>-1</v>
       </c>
       <c r="J9" t="n">
-        <v>7.49</v>
+        <v>22.49</v>
       </c>
       <c r="K9" t="n">
-        <v>14.29</v>
+        <v>44.99</v>
       </c>
       <c r="L9" t="n">
-        <v>6.8</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Evo</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>CO2 Cartridges</t>
+          <t>Honk, Honk</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Bike Air Accessories Threaded 20g CO2 Cartridges</t>
+          <t>Bike Accessory Honk, Honk Dolphin</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*124791*</t>
+          <t>*134616*</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="J10" t="n">
-        <v>1.53</v>
+        <v>7.49</v>
       </c>
       <c r="K10" t="n">
-        <v>3.5</v>
+        <v>14.29</v>
       </c>
       <c r="L10" t="n">
-        <v>25.61</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Evoc</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Bag Frame</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>new</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*123930*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1</v>
@@ -1255,69 +1255,69 @@
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>OnGuard</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Bike Lock</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>10mm x 185cm</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*208070*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G18" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H18" t="n">
+        <v>8</v>
+      </c>
+      <c r="I18" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4</v>
       </c>
       <c r="J18" t="n">
         <v>14.99</v>
       </c>
       <c r="K18" t="n">
         <v>29.99</v>
       </c>
       <c r="L18" t="n">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Evo</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Bike Accessories Streamers</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Bike Accessories Streamers Hopper</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*134615*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
@@ -1509,87 +1509,133 @@
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
         <v>2</v>
       </c>
       <c r="J23" t="n">
         <v>95</v>
       </c>
       <c r="K23" t="n">
         <v>189.99</v>
       </c>
       <c r="L23" t="n">
         <v>94.98999999999999</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
+          <t>Evo</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>CO2 Cartridges</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Threaded 20g CO2 Cartridges</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>*124791*</t>
+        </is>
+      </c>
+      <c r="E24" t="n">
+        <v>18</v>
+      </c>
+      <c r="F24" t="n">
+        <v>0</v>
+      </c>
+      <c r="G24" t="n">
+        <v>0</v>
+      </c>
+      <c r="H24" t="n">
+        <v>13</v>
+      </c>
+      <c r="I24" t="n">
+        <v>5</v>
+      </c>
+      <c r="J24" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="K24" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="L24" t="n">
+        <v>25.87</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
           <t>Evoc</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <t>Bike Bag</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <t>138x39x85</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>*134989*</t>
         </is>
       </c>
-      <c r="E24" t="n">
-[...8 lines deleted...]
-      <c r="H24" t="n">
+      <c r="E25" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" t="n">
+        <v>0</v>
+      </c>
+      <c r="G25" t="n">
+        <v>0</v>
+      </c>
+      <c r="H25" t="n">
         <v>1</v>
       </c>
-      <c r="I24" t="n">
+      <c r="I25" t="n">
         <v>-1</v>
       </c>
-      <c r="J24" t="n">
+      <c r="J25" t="n">
         <v>432.99</v>
       </c>
-      <c r="K24" t="n">
+      <c r="K25" t="n">
         <v>686.99</v>
       </c>
-      <c r="L24" t="n">
+      <c r="L25" t="n">
         <v>254</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>