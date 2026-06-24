--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -982,57 +982,57 @@
           <t>BCA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>TS Rescue Package</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*230655*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>2</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J12" t="n">
         <v>300</v>
       </c>
       <c r="K12" t="n">
         <v>499.99</v>
       </c>
       <c r="L12" t="n">
         <v>199.99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Shovel</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Light Hoe</t>
@@ -1074,57 +1074,57 @@
           <t>BCA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Walkie Talkie Radio</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Link Mini</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*230652*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>28</v>
       </c>
       <c r="G14" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H14" t="n">
         <v>10</v>
       </c>
       <c r="I14" t="n">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="J14" t="n">
         <v>146</v>
       </c>
       <c r="K14" t="n">
         <v>129.99</v>
       </c>
       <c r="L14" t="n">
         <v>-160.1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>BCA</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Shovel Dozer 1T</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>3D</t>
@@ -1376,132 +1376,132 @@
       </c>
       <c r="H20" t="n">
         <v>3</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
       <c r="J20" t="n">
         <v>72</v>
       </c>
       <c r="K20" t="n">
         <v>119.99</v>
       </c>
       <c r="L20" t="n">
         <v>143.97</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Shovel</t>
+          <t>Touring Accessory</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>D Handle SpeedTECH</t>
+          <t>Screwdriver Pozidriv #3</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*134668*</t>
+          <t>*128439*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I21" t="n">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="J21" t="n">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="K21" t="n">
-        <v>85.70999999999999</v>
+        <v>29.99</v>
       </c>
       <c r="L21" t="n">
-        <v>45.71</v>
+        <v>75.95999999999999</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Touring Accessory</t>
+          <t>Shovel</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Screwdriver Pozidriv #3</t>
+          <t>D Handle SpeedTECH</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*128439*</t>
+          <t>*134668*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="J22" t="n">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="K22" t="n">
-        <v>29.99</v>
+        <v>85.70999999999999</v>
       </c>
       <c r="L22" t="n">
-        <v>75.95999999999999</v>
+        <v>45.71</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Kelly Kettle</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Cookwear BPA Free</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Cutlery Spork BPA Free Grey</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*124819*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
@@ -1580,57 +1580,57 @@
           <t>BCA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Avalanche Transceiver</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Tracker 4</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*123889*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>6</v>
       </c>
       <c r="G25" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H25" t="n">
         <v>3</v>
       </c>
       <c r="I25" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
         <v>270</v>
       </c>
       <c r="K25" t="n">
         <v>449.99</v>
       </c>
       <c r="L25" t="n">
         <v>539.97</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Barryvox S2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Black</t>
@@ -1810,57 +1810,57 @@
           <t>BCA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Avalanche Transceiver</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Tracker S</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*123890*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>2</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J30" t="n">
         <v>270</v>
       </c>
       <c r="K30" t="n">
         <v>349.99</v>
       </c>
       <c r="L30" t="n">
         <v>79.98999999999999</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Avalanche Probe Aluminum</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Aluminum</t>