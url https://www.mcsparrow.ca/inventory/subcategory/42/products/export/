--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L28"/>
+  <dimension ref="A1:L35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -1233,547 +1233,869 @@
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
         <v>167.97</v>
       </c>
       <c r="K17" t="n">
         <v>279.99</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Pomoca</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Skins</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>182</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*209535*</t>
+          <t>*127937*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J18" t="n">
-        <v>179.97</v>
+        <v>150</v>
       </c>
       <c r="K18" t="n">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Pomoca</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Skins</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Touring Skin Tracer 108 156</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*209536*</t>
+          <t>*127934*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>179.97</v>
+        <v>150</v>
       </c>
       <c r="K19" t="n">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
       <c r="L19" t="n">
-        <v>120.02</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Pomoca</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Skins</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>192</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*209537*</t>
+          <t>*127933*</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F20" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G20" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I20" t="n">
         <v>2</v>
       </c>
       <c r="J20" t="n">
-        <v>179.97</v>
+        <v>150</v>
       </c>
       <c r="K20" t="n">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
       <c r="L20" t="n">
-        <v>120.02</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Pomoca</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Skins</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>180</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*209538*</t>
+          <t>*127939*</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F21" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G21" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J21" t="n">
-        <v>179.97</v>
+        <v>150</v>
       </c>
       <c r="K21" t="n">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
       <c r="L21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Pomoca</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Skins</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>172</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*209539*</t>
+          <t>*127936*</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J22" t="n">
-        <v>179.97</v>
+        <v>150</v>
       </c>
       <c r="K22" t="n">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
       <c r="L22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Pomoca</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Skins</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>175</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*209540*</t>
+          <t>*127932*</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J23" t="n">
-        <v>191.97</v>
+        <v>150</v>
       </c>
       <c r="K23" t="n">
-        <v>319.99</v>
+        <v>229.99</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Pomoca</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Skins</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>172</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*209541*</t>
+          <t>*127938*</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J24" t="n">
-        <v>191.97</v>
+        <v>150</v>
       </c>
       <c r="K24" t="n">
-        <v>319.99</v>
+        <v>229.99</v>
       </c>
       <c r="L24" t="n">
-        <v>128.02</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*209542*</t>
+          <t>*209535*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G25" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J25" t="n">
-        <v>191.97</v>
+        <v>179.97</v>
       </c>
       <c r="K25" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="L25" t="n">
-        <v>256.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*209543*</t>
+          <t>*209536*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G26" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H26" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J26" t="n">
-        <v>191.97</v>
+        <v>179.97</v>
       </c>
       <c r="K26" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="L26" t="n">
-        <v>256.04</v>
+        <v>120.02</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*209544*</t>
+          <t>*209537*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G27" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I27" t="n">
         <v>2</v>
       </c>
       <c r="J27" t="n">
-        <v>191.97</v>
+        <v>179.97</v>
       </c>
       <c r="K27" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="L27" t="n">
-        <v>256.04</v>
+        <v>120.02</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
+          <t>Free Pro - r2c 123mm - CF</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>*209538*</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>0</v>
+      </c>
+      <c r="F28" t="n">
+        <v>3</v>
+      </c>
+      <c r="G28" t="n">
+        <v>3</v>
+      </c>
+      <c r="H28" t="n">
+        <v>0</v>
+      </c>
+      <c r="I28" t="n">
+        <v>3</v>
+      </c>
+      <c r="J28" t="n">
+        <v>179.97</v>
+      </c>
+      <c r="K28" t="n">
+        <v>299.99</v>
+      </c>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Pomoca</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Free Pro - r2c 123mm - CF</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>*209539*</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" t="n">
+        <v>1</v>
+      </c>
+      <c r="G29" t="n">
+        <v>1</v>
+      </c>
+      <c r="H29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>179.97</v>
+      </c>
+      <c r="K29" t="n">
+        <v>299.99</v>
+      </c>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Pomoca</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Free Pro - r2c 140mm - CF</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>XS</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>*209540*</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>0</v>
+      </c>
+      <c r="F30" t="n">
+        <v>0</v>
+      </c>
+      <c r="G30" t="n">
+        <v>0</v>
+      </c>
+      <c r="H30" t="n">
+        <v>0</v>
+      </c>
+      <c r="I30" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" t="n">
+        <v>191.97</v>
+      </c>
+      <c r="K30" t="n">
+        <v>319.99</v>
+      </c>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Pomoca</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Free Pro - r2c 140mm - CF</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>*209541*</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F31" t="n">
+        <v>1</v>
+      </c>
+      <c r="G31" t="n">
+        <v>1</v>
+      </c>
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" t="n">
+        <v>191.97</v>
+      </c>
+      <c r="K31" t="n">
+        <v>319.99</v>
+      </c>
+      <c r="L31" t="n">
+        <v>128.02</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>Pomoca</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Free Pro - r2c 140mm - CF</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>*209542*</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>0</v>
+      </c>
+      <c r="F32" t="n">
+        <v>4</v>
+      </c>
+      <c r="G32" t="n">
+        <v>4</v>
+      </c>
+      <c r="H32" t="n">
+        <v>2</v>
+      </c>
+      <c r="I32" t="n">
+        <v>2</v>
+      </c>
+      <c r="J32" t="n">
+        <v>191.97</v>
+      </c>
+      <c r="K32" t="n">
+        <v>319.99</v>
+      </c>
+      <c r="L32" t="n">
+        <v>256.04</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>Pomoca</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Free Pro - r2c 140mm - CF</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>*209543*</t>
+        </is>
+      </c>
+      <c r="E33" t="n">
+        <v>0</v>
+      </c>
+      <c r="F33" t="n">
+        <v>4</v>
+      </c>
+      <c r="G33" t="n">
+        <v>4</v>
+      </c>
+      <c r="H33" t="n">
+        <v>2</v>
+      </c>
+      <c r="I33" t="n">
+        <v>2</v>
+      </c>
+      <c r="J33" t="n">
+        <v>191.97</v>
+      </c>
+      <c r="K33" t="n">
+        <v>319.99</v>
+      </c>
+      <c r="L33" t="n">
+        <v>256.04</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Pomoca</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Free Pro - r2c 140mm - CF</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>*209544*</t>
+        </is>
+      </c>
+      <c r="E34" t="n">
+        <v>0</v>
+      </c>
+      <c r="F34" t="n">
+        <v>4</v>
+      </c>
+      <c r="G34" t="n">
+        <v>4</v>
+      </c>
+      <c r="H34" t="n">
+        <v>2</v>
+      </c>
+      <c r="I34" t="n">
+        <v>2</v>
+      </c>
+      <c r="J34" t="n">
+        <v>191.97</v>
+      </c>
+      <c r="K34" t="n">
+        <v>319.99</v>
+      </c>
+      <c r="L34" t="n">
+        <v>256.04</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>Pomoca</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
           <t>Touring Skin Climb 2.0</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C35" t="inlineStr">
         <is>
           <t>145mm</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>*mcs232431*</t>
         </is>
       </c>
-      <c r="E28" t="n">
-[...14 lines deleted...]
-      <c r="J28" t="n">
+      <c r="E35" t="n">
+        <v>0</v>
+      </c>
+      <c r="F35" t="n">
+        <v>0</v>
+      </c>
+      <c r="G35" t="n">
+        <v>0</v>
+      </c>
+      <c r="H35" t="n">
+        <v>0</v>
+      </c>
+      <c r="I35" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" t="n">
         <v>167.97</v>
       </c>
-      <c r="K28" t="n">
+      <c r="K35" t="n">
         <v>279.99</v>
       </c>
-      <c r="L28" t="n">
+      <c r="L35" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>