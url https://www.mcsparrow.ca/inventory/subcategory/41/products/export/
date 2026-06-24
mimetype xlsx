--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -752,57 +752,57 @@
           <t>Atomic</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>BACKLAND FR SQS</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*134289*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>54</v>
       </c>
       <c r="G7" t="n">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="H7" t="n">
         <v>18</v>
       </c>
       <c r="I7" t="n">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="J7" t="n">
         <v>90</v>
       </c>
       <c r="K7" t="n">
         <v>179.99</v>
       </c>
       <c r="L7" t="n">
         <v>1619.82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Faction</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Pole Agent</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Black</t>