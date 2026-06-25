--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -502,2156 +502,2156 @@
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Cost</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Profit</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>W. Vest  Guides Down</t>
+          <t>M. Vest Ares</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>*128780*</t>
+          <t>*126594*</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I2" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J2" t="n">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="K2" t="n">
-        <v>229.99</v>
+        <v>179.99</v>
       </c>
       <c r="L2" t="n">
-        <v>0</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>FLEECE VEST W</t>
+          <t>Echo Featherless Vest</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*133440*</t>
+          <t>*128568*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>1</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
       </c>
       <c r="J3" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="K3" t="n">
-        <v>239.99</v>
+        <v>199.99</v>
       </c>
       <c r="L3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>W. Vest  Guides Down</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*232255*</t>
+          <t>*128777*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J4" t="n">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="K4" t="n">
-        <v>139.99</v>
+        <v>229.99</v>
       </c>
       <c r="L4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*231103*</t>
+          <t>*232085*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I5" t="n">
         <v>0</v>
       </c>
       <c r="J5" t="n">
-        <v>65</v>
+        <v>94.95</v>
       </c>
       <c r="K5" t="n">
-        <v>129.95</v>
+        <v>189.99</v>
       </c>
       <c r="L5" t="n">
-        <v>64.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>W. Vest  Guides Down</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*232076*</t>
+          <t>*128780*</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="n">
-        <v>94.95</v>
+        <v>115</v>
       </c>
       <c r="K6" t="n">
-        <v>189.99</v>
+        <v>229.99</v>
       </c>
       <c r="L6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Vest Insuloft</t>
+          <t>Fleece Vest</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>W. Vest Insuloft Green L</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*128571*</t>
+          <t>*125129*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J7" t="n">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="K7" t="n">
-        <v>199.99</v>
+        <v>239.99</v>
       </c>
       <c r="L7" t="n">
-        <v>99.98999999999999</v>
+        <v>239.98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Wm's Novus LT Vest</t>
+          <t>FLEECE VEST W</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*128575*</t>
+          <t>*133440*</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8" t="n">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="K8" t="n">
-        <v>209.99</v>
+        <v>239.99</v>
       </c>
       <c r="L8" t="n">
-        <v>209.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>FLEECE VEST W</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*133437*</t>
+          <t>*232081*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J9" t="n">
-        <v>0</v>
+        <v>94.95</v>
       </c>
       <c r="K9" t="n">
-        <v>239.99</v>
+        <v>189.99</v>
       </c>
       <c r="L9" t="n">
-        <v>479.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Wm's Novus LT Vest</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*232079*</t>
+          <t>*128573*</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
       <c r="J10" t="n">
-        <v>94.95</v>
+        <v>105</v>
       </c>
       <c r="K10" t="n">
-        <v>189.99</v>
+        <v>209.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Echo Featherless Vest</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*128569*</t>
+          <t>*131868*</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>100</v>
       </c>
       <c r="K11" t="n">
         <v>199.99</v>
       </c>
       <c r="L11" t="n">
-        <v>99.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*232082*</t>
+          <t>*232255*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J12" t="n">
-        <v>94.95</v>
+        <v>65</v>
       </c>
       <c r="K12" t="n">
-        <v>189.99</v>
+        <v>139.99</v>
       </c>
       <c r="L12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>W. Vest  Guides Down</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*128778*</t>
+          <t>*231103*</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
       <c r="J13" t="n">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="K13" t="n">
-        <v>229.99</v>
+        <v>129.95</v>
       </c>
       <c r="L13" t="n">
-        <v>114.99</v>
+        <v>64.95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Fleece Vest</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*125130*</t>
+          <t>*232076*</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J14" t="n">
-        <v>120</v>
+        <v>94.95</v>
       </c>
       <c r="K14" t="n">
-        <v>239.99</v>
+        <v>189.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Yowler</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*231104*</t>
+          <t>*231118*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="n">
         <v>1</v>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" t="n">
         <v>65</v>
       </c>
       <c r="K15" t="n">
         <v>129.95</v>
       </c>
       <c r="L15" t="n">
-        <v>64.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>Fleece Vest</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*231119*</t>
+          <t>*125131*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>65</v>
+        <v>120</v>
       </c>
       <c r="K16" t="n">
-        <v>129.95</v>
+        <v>239.99</v>
       </c>
       <c r="L16" t="n">
-        <v>64.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*231120*</t>
+          <t>*232083*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G17" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J17" t="n">
-        <v>65</v>
+        <v>94.95</v>
       </c>
       <c r="K17" t="n">
-        <v>129.95</v>
+        <v>189.99</v>
       </c>
       <c r="L17" t="n">
-        <v>129.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>Vest Insuloft</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>W. Vest Insuloft Green L</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*232256*</t>
+          <t>*128571*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J18" t="n">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="K18" t="n">
-        <v>139.99</v>
+        <v>199.99</v>
       </c>
       <c r="L18" t="n">
-        <v>0</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Vest Insuloft</t>
+          <t>Wm's Novus LT Vest</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>W. Vest Insuloft Green M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*128572*</t>
+          <t>*128575*</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F19" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="K19" t="n">
-        <v>199.99</v>
+        <v>209.99</v>
       </c>
       <c r="L19" t="n">
-        <v>99.98999999999999</v>
+        <v>209.98</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Echo Featherless Vest</t>
+          <t>FLEECE VEST W</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*131867*</t>
+          <t>*133437*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J20" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="K20" t="n">
-        <v>199.99</v>
+        <v>239.99</v>
       </c>
       <c r="L20" t="n">
-        <v>0</v>
+        <v>479.98</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wm's Novus LT Vest</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*128574*</t>
+          <t>*232084*</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
       <c r="J21" t="n">
-        <v>105</v>
+        <v>94.95</v>
       </c>
       <c r="K21" t="n">
-        <v>209.99</v>
+        <v>189.99</v>
       </c>
       <c r="L21" t="n">
-        <v>209.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>M. Vest Ares</t>
+          <t>FLEECE VEST W</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*126594*</t>
+          <t>*133438*</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F22" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J22" t="n">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="K22" t="n">
-        <v>179.99</v>
+        <v>239.99</v>
       </c>
       <c r="L22" t="n">
-        <v>89.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>W. Vest  Guides Down</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*128777*</t>
+          <t>*232079*</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>115</v>
+        <v>94.95</v>
       </c>
       <c r="K23" t="n">
-        <v>229.99</v>
+        <v>189.99</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*232085*</t>
+          <t>*232254*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
       <c r="J24" t="n">
-        <v>94.95</v>
+        <v>65</v>
       </c>
       <c r="K24" t="n">
-        <v>189.99</v>
+        <v>139.99</v>
       </c>
       <c r="L24" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Fleece Vest</t>
+          <t>W. Vest  Guides Down</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*125129*</t>
+          <t>*128779*</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" t="n">
         <v>0</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="K25" t="n">
-        <v>239.99</v>
+        <v>229.99</v>
       </c>
       <c r="L25" t="n">
-        <v>239.98</v>
+        <v>114.99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Hylla Vest</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*232081*</t>
+          <t>*125697*</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26" t="n">
         <v>0</v>
       </c>
       <c r="J26" t="n">
-        <v>94.95</v>
+        <v>95</v>
       </c>
       <c r="K26" t="n">
         <v>189.99</v>
       </c>
       <c r="L26" t="n">
-        <v>0</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wm's Novus LT Vest</t>
+          <t>W. Vest  Guides Down</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*128573*</t>
+          <t>*128776*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>1</v>
       </c>
       <c r="F27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I27" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J27" t="n">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="K27" t="n">
-        <v>209.99</v>
+        <v>229.99</v>
       </c>
       <c r="L27" t="n">
-        <v>104.99</v>
+        <v>344.97</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Echo Featherless Vest</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*131868*</t>
+          <t>*231117*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>1</v>
       </c>
       <c r="G28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J28" t="n">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="K28" t="n">
-        <v>199.99</v>
+        <v>129.95</v>
       </c>
       <c r="L28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>Echo Featherless Vest</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*231118*</t>
+          <t>*128569*</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" t="n">
         <v>1</v>
       </c>
       <c r="G29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J29" t="n">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="K29" t="n">
-        <v>129.95</v>
+        <v>199.99</v>
       </c>
       <c r="L29" t="n">
-        <v>0</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Fleece Vest</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*125131*</t>
+          <t>*232080*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>0</v>
       </c>
       <c r="H30" t="n">
         <v>0</v>
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
       <c r="J30" t="n">
-        <v>120</v>
+        <v>94.95</v>
       </c>
       <c r="K30" t="n">
-        <v>239.99</v>
+        <v>189.99</v>
       </c>
       <c r="L30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*232083*</t>
+          <t>*231121*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J31" t="n">
-        <v>94.95</v>
+        <v>65</v>
       </c>
       <c r="K31" t="n">
-        <v>189.99</v>
+        <v>129.95</v>
       </c>
       <c r="L31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*232084*</t>
+          <t>*232078*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
         <v>0</v>
       </c>
       <c r="J32" t="n">
         <v>94.95</v>
       </c>
       <c r="K32" t="n">
         <v>189.99</v>
       </c>
       <c r="L32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>FLEECE VEST W</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*133438*</t>
+          <t>*208570*</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F33" t="n">
         <v>2</v>
       </c>
       <c r="G33" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>2</v>
       </c>
       <c r="J33" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="K33" t="n">
-        <v>239.99</v>
+        <v>129.95</v>
       </c>
       <c r="L33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*232254*</t>
+          <t>*232082*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I34" t="n">
         <v>0</v>
       </c>
       <c r="J34" t="n">
-        <v>65</v>
+        <v>94.95</v>
       </c>
       <c r="K34" t="n">
-        <v>139.99</v>
+        <v>189.99</v>
       </c>
       <c r="L34" t="n">
-        <v>74.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>W. Vest  Guides Down</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Purple</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*128779*</t>
+          <t>*128778*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>1</v>
       </c>
       <c r="F35" t="n">
         <v>0</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
         <v>0</v>
       </c>
       <c r="J35" t="n">
         <v>115</v>
       </c>
       <c r="K35" t="n">
         <v>229.99</v>
       </c>
       <c r="L35" t="n">
         <v>114.99</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Hylla Vest</t>
+          <t>HYLLA REV VEST</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*125697*</t>
+          <t>*232077*</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I36" t="n">
         <v>0</v>
       </c>
       <c r="J36" t="n">
-        <v>95</v>
+        <v>94.95</v>
       </c>
       <c r="K36" t="n">
         <v>189.99</v>
       </c>
       <c r="L36" t="n">
-        <v>94.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>W. Vest  Guides Down</t>
+          <t>Russello</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*128776*</t>
+          <t>*127701*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>1</v>
       </c>
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J37" t="n">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="K37" t="n">
-        <v>229.99</v>
+        <v>189.99</v>
       </c>
       <c r="L37" t="n">
-        <v>344.97</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>Russello</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*231117*</t>
+          <t>*127702*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J38" t="n">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="K38" t="n">
-        <v>129.95</v>
+        <v>189.99</v>
       </c>
       <c r="L38" t="n">
-        <v>0</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Fleece Vest</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*232080*</t>
+          <t>*125130*</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
         <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J39" t="n">
-        <v>94.95</v>
+        <v>120</v>
       </c>
       <c r="K39" t="n">
-        <v>189.99</v>
+        <v>239.99</v>
       </c>
       <c r="L39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Yowler</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*231121*</t>
+          <t>*231104*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>1</v>
       </c>
       <c r="G40" t="n">
         <v>1</v>
       </c>
       <c r="H40" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I40" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J40" t="n">
         <v>65</v>
       </c>
       <c r="K40" t="n">
         <v>129.95</v>
       </c>
       <c r="L40" t="n">
-        <v>0</v>
+        <v>64.95</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*232078*</t>
+          <t>*231119*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41" t="n">
         <v>0</v>
       </c>
       <c r="J41" t="n">
-        <v>94.95</v>
+        <v>65</v>
       </c>
       <c r="K41" t="n">
-        <v>189.99</v>
+        <v>129.95</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>64.95</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>Hylla Vest</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*208570*</t>
+          <t>*125696*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G42" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I42" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J42" t="n">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="K42" t="n">
-        <v>129.95</v>
+        <v>189.99</v>
       </c>
       <c r="L42" t="n">
-        <v>0</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>HYLLA REV VEST</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*232077*</t>
+          <t>*231105*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>94.95</v>
+        <v>65</v>
       </c>
       <c r="K43" t="n">
-        <v>189.99</v>
+        <v>129.95</v>
       </c>
       <c r="L43" t="n">
-        <v>0</v>
+        <v>64.95</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Russello</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*127701*</t>
+          <t>*231120*</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G44" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H44" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I44" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J44" t="n">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="K44" t="n">
-        <v>189.99</v>
+        <v>129.95</v>
       </c>
       <c r="L44" t="n">
-        <v>94.98999999999999</v>
+        <v>129.9</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Russello</t>
+          <t>Yowler</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*127702*</t>
+          <t>*232256*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
       </c>
       <c r="F45" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G45" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H45" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I45" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J45" t="n">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="K45" t="n">
-        <v>189.99</v>
+        <v>139.99</v>
       </c>
       <c r="L45" t="n">
-        <v>94.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Hylla Vest</t>
+          <t>Vest Insuloft</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>W. Vest Insuloft Green M</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*125696*</t>
+          <t>*128572*</t>
         </is>
       </c>
       <c r="E46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
         <v>1</v>
       </c>
       <c r="I46" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J46" t="n">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K46" t="n">
-        <v>189.99</v>
+        <v>199.99</v>
       </c>
       <c r="L46" t="n">
-        <v>94.98999999999999</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Yowler</t>
+          <t>Echo Featherless Vest</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*231105*</t>
+          <t>*131867*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
         <v>1</v>
       </c>
       <c r="G47" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I47" t="n">
         <v>0</v>
       </c>
       <c r="J47" t="n">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="K47" t="n">
-        <v>129.95</v>
+        <v>199.99</v>
       </c>
       <c r="L47" t="n">
-        <v>64.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>FLEECE VEST W</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*133436*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>1</v>
@@ -2710,82 +2710,82 @@
       </c>
       <c r="H49" t="n">
         <v>0</v>
       </c>
       <c r="I49" t="n">
         <v>2</v>
       </c>
       <c r="J49" t="n">
         <v>0</v>
       </c>
       <c r="K49" t="n">
         <v>239.99</v>
       </c>
       <c r="L49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Echo Featherless Vest</t>
+          <t>Wm's Novus LT Vest</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*128568*</t>
+          <t>*128574*</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F50" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J50" t="n">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="K50" t="n">
-        <v>199.99</v>
+        <v>209.99</v>
       </c>
       <c r="L50" t="n">
-        <v>0</v>
+        <v>209.98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>