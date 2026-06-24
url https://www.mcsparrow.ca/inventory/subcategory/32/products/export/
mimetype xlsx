--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L92"/>
+  <dimension ref="A1:L108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -727,3997 +727,4733 @@
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
         <v>-1</v>
       </c>
       <c r="J6" t="n">
         <v>45</v>
       </c>
       <c r="K6" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L6" t="n">
         <v>44.99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>W. Bike Short Essential MTB</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*134666*</t>
+          <t>*mcs232536*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J7" t="n">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="K7" t="n">
-        <v>119.99</v>
+        <v>149.99</v>
       </c>
       <c r="L7" t="n">
-        <v>119.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>W. Bike Short Essential MTB</t>
+          <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*128601*</t>
+          <t>*mcs232506*</t>
         </is>
       </c>
       <c r="E8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" t="n">
         <v>2</v>
       </c>
-      <c r="F8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J8" t="n">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="K8" t="n">
-        <v>119.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L8" t="n">
-        <v>59.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Short Manni Stretch</t>
+          <t>W. Bike Short Essential MTB</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*127849*</t>
+          <t>*134666*</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J9" t="n">
-        <v>57.5</v>
+        <v>60</v>
       </c>
       <c r="K9" t="n">
-        <v>114.99</v>
+        <v>119.99</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>119.98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Bike Short Vellir Long</t>
+          <t>W. Bike Short Essential MTB</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*134596*</t>
+          <t>*128601*</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J10" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K10" t="n">
-        <v>109.99</v>
+        <v>119.99</v>
       </c>
       <c r="L10" t="n">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Short Hyperfreak 19"</t>
+          <t>Short Manni Stretch</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*207683*</t>
+          <t>*127849*</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G11" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J11" t="n">
-        <v>35</v>
+        <v>57.5</v>
       </c>
       <c r="K11" t="n">
-        <v>69.98999999999999</v>
+        <v>114.99</v>
       </c>
       <c r="L11" t="n">
-        <v>104.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short Womens </t>
+          <t>Bike Short Vellir Long</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*207827*</t>
+          <t>*134596*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J12" t="n">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="K12" t="n">
-        <v>139.99</v>
+        <v>109.99</v>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Short Hyperfreak 19"</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*134978*</t>
+          <t>*207683*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I13" t="n">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="J13" t="n">
-        <v>77.5</v>
+        <v>35</v>
       </c>
       <c r="K13" t="n">
-        <v>154.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L13" t="n">
-        <v>154.98</v>
+        <v>104.97</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*135064*</t>
+          <t>*207827*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J14" t="n">
-        <v>77.5</v>
+        <v>70</v>
       </c>
       <c r="K14" t="n">
-        <v>154.99</v>
+        <v>139.99</v>
       </c>
       <c r="L14" t="n">
-        <v>77.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*135061*</t>
+          <t>*134978*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>2</v>
       </c>
       <c r="I15" t="n">
         <v>-2</v>
       </c>
       <c r="J15" t="n">
         <v>77.5</v>
       </c>
       <c r="K15" t="n">
         <v>154.99</v>
       </c>
       <c r="L15" t="n">
         <v>154.98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wm's AirExchange SolarShield Skort</t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>36</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*207742*</t>
+          <t>*135064*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J16" t="n">
-        <v>50</v>
+        <v>77.5</v>
       </c>
       <c r="K16" t="n">
-        <v>99.98999999999999</v>
+        <v>154.99</v>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>77.48999999999999</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*128765*</t>
+          <t>*135061*</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I17" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J17" t="n">
-        <v>25</v>
+        <v>77.5</v>
       </c>
       <c r="K17" t="n">
-        <v>49.99</v>
+        <v>154.99</v>
       </c>
       <c r="L17" t="n">
-        <v>0</v>
+        <v>154.98</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short Womens </t>
+          <t>Wm's AirExchange SolarShield Skort</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*207831*</t>
+          <t>*207742*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>1</v>
       </c>
       <c r="G18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
       <c r="J18" t="n">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="K18" t="n">
-        <v>139.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L18" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>36</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*124491*</t>
+          <t>*mcs232514*</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>1</v>
       </c>
       <c r="J19" t="n">
-        <v>77.5</v>
+        <v>31.5</v>
       </c>
       <c r="K19" t="n">
-        <v>154.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short Womens </t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*207828*</t>
+          <t>*207630*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="K20" t="n">
         <v>139.99</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Twill Short</t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*128549*</t>
+          <t>*128765*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
         <v>1</v>
       </c>
       <c r="J21" t="n">
-        <v>24.2</v>
+        <v>25</v>
       </c>
       <c r="K21" t="n">
         <v>49.99</v>
       </c>
       <c r="L21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*207811*</t>
+          <t>*mcs232508*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
         <v>1</v>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J22" t="n">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="K22" t="n">
-        <v>139.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L22" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>W. Bike Short Essential MTB</t>
+          <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*134620*</t>
+          <t>*mcs232513*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J23" t="n">
-        <v>60</v>
+        <v>31.5</v>
       </c>
       <c r="K23" t="n">
-        <v>119.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L23" t="n">
-        <v>59.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*207812*</t>
+          <t>*124491*</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
         <v>1</v>
       </c>
       <c r="J24" t="n">
-        <v>70</v>
+        <v>77.5</v>
       </c>
       <c r="K24" t="n">
-        <v>139.99</v>
+        <v>154.99</v>
       </c>
       <c r="L24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>M. Short Infinite All-Mountain</t>
+          <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*134605*</t>
+          <t>*207831*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="K25" t="n">
-        <v>159.99</v>
+        <v>139.99</v>
       </c>
       <c r="L25" t="n">
-        <v>79.98999999999999</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Skort</t>
+          <t>Twill Short</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*127958*</t>
+          <t>*128549*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>1</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
       <c r="I26" t="n">
         <v>1</v>
       </c>
       <c r="J26" t="n">
-        <v>37.5</v>
+        <v>24.2</v>
       </c>
       <c r="K26" t="n">
-        <v>74.98999999999999</v>
+        <v>49.99</v>
       </c>
       <c r="L26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*124492*</t>
+          <t>*207828*</t>
         </is>
       </c>
       <c r="E27" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I27" t="n">
         <v>1</v>
       </c>
       <c r="J27" t="n">
-        <v>77.5</v>
+        <v>70</v>
       </c>
       <c r="K27" t="n">
-        <v>154.99</v>
+        <v>139.99</v>
       </c>
       <c r="L27" t="n">
-        <v>77.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>38</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*207814*</t>
+          <t>*mcs232601*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>1</v>
       </c>
       <c r="G28" t="n">
         <v>1</v>
       </c>
       <c r="H28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="K28" t="n">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="L28" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Twill Short</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*207548*</t>
+          <t>*mcs232591*</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J29" t="n">
-        <v>24.2</v>
+        <v>75</v>
       </c>
       <c r="K29" t="n">
-        <v>49.99</v>
+        <v>149.99</v>
       </c>
       <c r="L29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>36</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*134591*</t>
+          <t>*207811*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J30" t="n">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="K30" t="n">
-        <v>49.99</v>
+        <v>139.99</v>
       </c>
       <c r="L30" t="n">
-        <v>24.99</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*124495*</t>
+          <t>*mcs232600*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="J31" t="n">
-        <v>77.5</v>
+        <v>75</v>
       </c>
       <c r="K31" t="n">
-        <v>154.99</v>
+        <v>149.99</v>
       </c>
       <c r="L31" t="n">
-        <v>232.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>W. Bike Short Essential MTB</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*124496*</t>
+          <t>*134620*</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J32" t="n">
-        <v>77.5</v>
+        <v>60</v>
       </c>
       <c r="K32" t="n">
-        <v>154.99</v>
+        <v>119.99</v>
       </c>
       <c r="L32" t="n">
-        <v>77.48999999999999</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>38</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*207810*</t>
+          <t>*207812*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
         <v>1</v>
       </c>
       <c r="G33" t="n">
         <v>1</v>
       </c>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J33" t="n">
         <v>70</v>
       </c>
       <c r="K33" t="n">
         <v>139.99</v>
       </c>
       <c r="L33" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t>Skort</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*134645*</t>
+          <t>*127958*</t>
         </is>
       </c>
       <c r="E34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I34" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J34" t="n">
-        <v>25</v>
+        <v>37.5</v>
       </c>
       <c r="K34" t="n">
-        <v>49.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L34" t="n">
-        <v>24.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*128766*</t>
+          <t>*mcs232504*</t>
         </is>
       </c>
       <c r="E35" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I35" t="n">
         <v>1</v>
       </c>
       <c r="J35" t="n">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="K35" t="n">
-        <v>49.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L35" t="n">
-        <v>24.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Wm's AirExchange SolarShield Skort</t>
+          <t>M. Short Infinite All-Mountain</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*207741*</t>
+          <t>*134605*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J36" t="n">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="K36" t="n">
-        <v>99.98999999999999</v>
+        <v>159.99</v>
       </c>
       <c r="L36" t="n">
-        <v>0</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Short Volley 2.0</t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*207680*</t>
+          <t>*124492*</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>1</v>
       </c>
       <c r="I37" t="n">
         <v>1</v>
       </c>
       <c r="J37" t="n">
-        <v>22.5</v>
+        <v>77.5</v>
       </c>
       <c r="K37" t="n">
-        <v>49.99</v>
+        <v>154.99</v>
       </c>
       <c r="L37" t="n">
-        <v>27.49</v>
+        <v>77.48999999999999</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Bike Short Vellir Long</t>
+          <t>Twill Short</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*135054*</t>
+          <t>*207548*</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I38" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J38" t="n">
-        <v>55</v>
+        <v>24.2</v>
       </c>
       <c r="K38" t="n">
-        <v>109.99</v>
+        <v>49.99</v>
       </c>
       <c r="L38" t="n">
-        <v>54.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Wm's Juniper Springs Short 3"</t>
+          <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*207740*</t>
+          <t>*207814*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
         <v>1</v>
       </c>
       <c r="G39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H39" t="n">
         <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J39" t="n">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="K39" t="n">
-        <v>69.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>SEEKER AIRLINE SHORT</t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*207909*</t>
+          <t>*134591*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
         <v>1</v>
       </c>
       <c r="I40" t="n">
         <v>-1</v>
       </c>
       <c r="J40" t="n">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="K40" t="n">
-        <v>139.99</v>
+        <v>49.99</v>
       </c>
       <c r="L40" t="n">
-        <v>69.98999999999999</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short Womens </t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*207829*</t>
+          <t>*124495*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I41" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J41" t="n">
-        <v>70</v>
+        <v>77.5</v>
       </c>
       <c r="K41" t="n">
-        <v>139.99</v>
+        <v>154.99</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>232.47</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*207808*</t>
+          <t>*mcs232512*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
         <v>2</v>
       </c>
       <c r="G42" t="n">
         <v>2</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
         <v>2</v>
       </c>
       <c r="J42" t="n">
-        <v>70</v>
+        <v>31.5</v>
       </c>
       <c r="K42" t="n">
-        <v>139.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short Womens </t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*207826*</t>
+          <t>*124496*</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G43" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>70</v>
+        <v>77.5</v>
       </c>
       <c r="K43" t="n">
-        <v>139.99</v>
+        <v>154.99</v>
       </c>
       <c r="L43" t="n">
-        <v>0</v>
+        <v>77.48999999999999</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Traveler</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*128492*</t>
+          <t>*mcs232587*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G44" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H44" t="n">
+        <v>0</v>
+      </c>
+      <c r="I44" t="n">
         <v>2</v>
       </c>
-      <c r="I44" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J44" t="n">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="K44" t="n">
-        <v>89.98999999999999</v>
+        <v>149.99</v>
       </c>
       <c r="L44" t="n">
-        <v>89.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*128763*</t>
+          <t>*207810*</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G45" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H45" t="n">
         <v>1</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="n">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="K45" t="n">
-        <v>49.99</v>
+        <v>139.99</v>
       </c>
       <c r="L45" t="n">
-        <v>24.99</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>M. Short Infinite All-Mountain</t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*126562*</t>
+          <t>*128766*</t>
         </is>
       </c>
       <c r="E46" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46" t="n">
         <v>1</v>
       </c>
       <c r="J46" t="n">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="K46" t="n">
-        <v>159.99</v>
+        <v>49.99</v>
       </c>
       <c r="L46" t="n">
-        <v>0</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Skort</t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*127960*</t>
+          <t>*134645*</t>
         </is>
       </c>
       <c r="E47" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I47" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J47" t="n">
-        <v>37.5</v>
+        <v>25</v>
       </c>
       <c r="K47" t="n">
-        <v>74.98999999999999</v>
+        <v>49.99</v>
       </c>
       <c r="L47" t="n">
-        <v>0</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short Womens </t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*207830*</t>
+          <t>*207631*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G48" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H48" t="n">
         <v>0</v>
       </c>
       <c r="I48" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J48" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="K48" t="n">
         <v>139.99</v>
       </c>
       <c r="L48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Mammut</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Hyperfreak Short</t>
+          <t>Wm's AirExchange SolarShield Skort</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*134990*</t>
+          <t>*207741*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I49" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J49" t="n">
-        <v>42.5</v>
+        <v>50</v>
       </c>
       <c r="K49" t="n">
-        <v>84.98999999999999</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L49" t="n">
-        <v>42.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t>Short Volley 2.0</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*128767*</t>
+          <t>*207680*</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G50" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H50" t="n">
         <v>1</v>
       </c>
       <c r="I50" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J50" t="n">
-        <v>25</v>
+        <v>22.5</v>
       </c>
       <c r="K50" t="n">
         <v>49.99</v>
       </c>
       <c r="L50" t="n">
-        <v>24.99</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Bike Short Vellir Long</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*124493*</t>
+          <t>*135054*</t>
         </is>
       </c>
       <c r="E51" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>1</v>
       </c>
       <c r="I51" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J51" t="n">
-        <v>77.5</v>
+        <v>55</v>
       </c>
       <c r="K51" t="n">
-        <v>154.99</v>
+        <v>109.99</v>
       </c>
       <c r="L51" t="n">
-        <v>77.48999999999999</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>SEEKER AIRLINE SHORT</t>
+          <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*207910*</t>
+          <t>*mcs232507*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G52" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H52" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I52" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J52" t="n">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="K52" t="n">
-        <v>139.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L52" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Mammut</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Runbold Cuff</t>
+          <t>Wm's Juniper Springs Short 3"</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*127697*</t>
+          <t>*207740*</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
         <v>0</v>
       </c>
       <c r="I53" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J53" t="n">
-        <v>49.5</v>
+        <v>35</v>
       </c>
       <c r="K53" t="n">
-        <v>99.98999999999999</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>SEEKER AIRLINE SHORT</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*207908*</t>
+          <t>*207909*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G54" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J54" t="n">
         <v>70</v>
       </c>
       <c r="K54" t="n">
         <v>139.99</v>
       </c>
       <c r="L54" t="n">
         <v>69.98999999999999</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>M. Short Infinite All-Mountain</t>
+          <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*126563*</t>
+          <t>*207808*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H55" t="n">
+        <v>0</v>
+      </c>
+      <c r="I55" t="n">
         <v>2</v>
       </c>
-      <c r="I55" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J55" t="n">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="K55" t="n">
-        <v>159.99</v>
+        <v>139.99</v>
       </c>
       <c r="L55" t="n">
-        <v>159.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*128762*</t>
+          <t>*207829*</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H56" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J56" t="n">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="K56" t="n">
-        <v>49.99</v>
+        <v>139.99</v>
       </c>
       <c r="L56" t="n">
-        <v>24.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Wm's AirExchange SolarShield Skort</t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*207743*</t>
+          <t>*128763*</t>
         </is>
       </c>
       <c r="E57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G57" t="n">
         <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I57" t="n">
         <v>0</v>
       </c>
       <c r="J57" t="n">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="K57" t="n">
-        <v>99.98999999999999</v>
+        <v>49.99</v>
       </c>
       <c r="L57" t="n">
-        <v>0</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve"> L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*124497*</t>
+          <t>*207826*</t>
         </is>
       </c>
       <c r="E58" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G58" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H58" t="n">
         <v>0</v>
       </c>
       <c r="I58" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J58" t="n">
-        <v>77.5</v>
+        <v>70</v>
       </c>
       <c r="K58" t="n">
-        <v>154.99</v>
+        <v>139.99</v>
       </c>
       <c r="L58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Traveler</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>*124498*</t>
+          <t>*128492*</t>
         </is>
       </c>
       <c r="E59" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F59" t="n">
         <v>0</v>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I59" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J59" t="n">
-        <v>77.5</v>
+        <v>45</v>
       </c>
       <c r="K59" t="n">
-        <v>154.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L59" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>W. Swim Short Laney2</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*128761*</t>
+          <t>*mcs232537*</t>
         </is>
       </c>
       <c r="E60" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J60" t="n">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="K60" t="n">
-        <v>49.99</v>
+        <v>149.99</v>
       </c>
       <c r="L60" t="n">
-        <v>24.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>Skort</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*207813*</t>
+          <t>*127960*</t>
         </is>
       </c>
       <c r="E61" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H61" t="n">
         <v>0</v>
       </c>
       <c r="I61" t="n">
         <v>1</v>
       </c>
       <c r="J61" t="n">
-        <v>70</v>
+        <v>37.5</v>
       </c>
       <c r="K61" t="n">
-        <v>139.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Bike Short Vellir Long</t>
+          <t>M. Short Infinite All-Mountain</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*124500*</t>
+          <t>*126562*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>1</v>
       </c>
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
         <v>1</v>
       </c>
       <c r="J62" t="n">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="K62" t="n">
-        <v>109.99</v>
+        <v>159.99</v>
       </c>
       <c r="L62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>M. Short Infinite All-Mountain</t>
+          <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*134570*</t>
+          <t>*207830*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
       </c>
       <c r="F63" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G63" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H63" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I63" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J63" t="n">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="K63" t="n">
-        <v>159.99</v>
+        <v>139.99</v>
       </c>
       <c r="L63" t="n">
-        <v>79.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Mammut</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Twill Short</t>
+          <t>Hyperfreak Short</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*128550*</t>
+          <t>*134990*</t>
         </is>
       </c>
       <c r="E64" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64" t="n">
         <v>0</v>
       </c>
       <c r="G64" t="n">
         <v>0</v>
       </c>
       <c r="H64" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I64" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J64" t="n">
-        <v>24.2</v>
+        <v>42.5</v>
       </c>
       <c r="K64" t="n">
-        <v>49.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L64" t="n">
-        <v>0</v>
+        <v>42.49</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Bike Short DH Velocity</t>
+          <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>38</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*134652*</t>
+          <t>*mcs232515*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>0</v>
       </c>
       <c r="F65" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G65" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H65" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="J65" t="n">
-        <v>80</v>
+        <v>31.5</v>
       </c>
       <c r="K65" t="n">
-        <v>160.71</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L65" t="n">
-        <v>242.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Short Hyperfreak 19"</t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*207682*</t>
+          <t>*128767*</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F66" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G66" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I66" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J66" t="n">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="K66" t="n">
-        <v>69.98999999999999</v>
+        <v>49.99</v>
       </c>
       <c r="L66" t="n">
-        <v>69.98</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*135062*</t>
+          <t>*124493*</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67" t="n">
         <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
         <v>1</v>
       </c>
       <c r="I67" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J67" t="n">
         <v>77.5</v>
       </c>
       <c r="K67" t="n">
         <v>154.99</v>
       </c>
       <c r="L67" t="n">
         <v>77.48999999999999</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>CAMBA STRETCH SHORTS</t>
+          <t>SEEKER AIRLINE SHORT</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>4XL</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>*207718*</t>
+          <t>*207910*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
       </c>
       <c r="F68" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G68" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H68" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I68" t="n">
         <v>0</v>
       </c>
       <c r="J68" t="n">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="K68" t="n">
-        <v>99.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L68" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Short Manni Stretch</t>
+          <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*134962*</t>
+          <t>*mcs232505*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G69" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H69" t="n">
         <v>1</v>
       </c>
       <c r="I69" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J69" t="n">
-        <v>57.5</v>
+        <v>35</v>
       </c>
       <c r="K69" t="n">
-        <v>114.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L69" t="n">
-        <v>57.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Mammut</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Runbold Cuff</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>New</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*135060*</t>
+          <t>*127697*</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F70" t="n">
         <v>0</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I70" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J70" t="n">
-        <v>77.5</v>
+        <v>49.5</v>
       </c>
       <c r="K70" t="n">
-        <v>154.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L70" t="n">
-        <v>77.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Skort</t>
+          <t>SEEKER AIRLINE SHORT</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*127961*</t>
+          <t>*207908*</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G71" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H71" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J71" t="n">
-        <v>37.5</v>
+        <v>70</v>
       </c>
       <c r="K71" t="n">
-        <v>74.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L71" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Twill Short</t>
+          <t>M. Short Infinite All-Mountain</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*128548*</t>
+          <t>*126563*</t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F72" t="n">
         <v>0</v>
       </c>
       <c r="G72" t="n">
         <v>0</v>
       </c>
       <c r="H72" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I72" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="J72" t="n">
-        <v>24.2</v>
+        <v>80</v>
       </c>
       <c r="K72" t="n">
-        <v>49.99</v>
+        <v>159.99</v>
       </c>
       <c r="L72" t="n">
-        <v>0</v>
+        <v>159.98</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*207809*</t>
+          <t>*128762*</t>
         </is>
       </c>
       <c r="E73" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G73" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I73" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J73" t="n">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="K73" t="n">
-        <v>139.99</v>
+        <v>49.99</v>
       </c>
       <c r="L73" t="n">
-        <v>209.97</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>CAMBA STRETCH SHORTS</t>
+          <t>Wm's AirExchange SolarShield Skort</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*207719*</t>
+          <t>*207743*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>1</v>
       </c>
       <c r="G74" t="n">
         <v>0</v>
       </c>
       <c r="H74" t="n">
         <v>0</v>
       </c>
       <c r="I74" t="n">
         <v>0</v>
       </c>
       <c r="J74" t="n">
         <v>50</v>
       </c>
       <c r="K74" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>32</t>
+          <t xml:space="preserve"> L</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>*207815*</t>
+          <t>*124497*</t>
         </is>
       </c>
       <c r="E75" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G75" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H75" t="n">
         <v>0</v>
       </c>
       <c r="I75" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J75" t="n">
-        <v>70</v>
+        <v>77.5</v>
       </c>
       <c r="K75" t="n">
-        <v>139.99</v>
+        <v>154.99</v>
       </c>
       <c r="L75" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Seton Short</t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>*207630*</t>
+          <t>*124498*</t>
         </is>
       </c>
       <c r="E76" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76" t="n">
         <v>0</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
         <v>0</v>
       </c>
       <c r="I76" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J76" t="n">
-        <v>70</v>
+        <v>77.5</v>
       </c>
       <c r="K76" t="n">
-        <v>139.99</v>
+        <v>154.99</v>
       </c>
       <c r="L76" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Skort</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>34</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>*127957*</t>
+          <t>*mcs232585*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H77" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I77" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J77" t="n">
-        <v>37.5</v>
+        <v>75</v>
       </c>
       <c r="K77" t="n">
-        <v>74.98999999999999</v>
+        <v>149.99</v>
       </c>
       <c r="L77" t="n">
-        <v>37.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Short Manni Stretch</t>
+          <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>*134961*</t>
+          <t>*128761*</t>
         </is>
       </c>
       <c r="E78" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F78" t="n">
         <v>0</v>
       </c>
       <c r="G78" t="n">
         <v>0</v>
       </c>
       <c r="H78" t="n">
         <v>1</v>
       </c>
       <c r="I78" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J78" t="n">
-        <v>57.5</v>
+        <v>25</v>
       </c>
       <c r="K78" t="n">
-        <v>114.99</v>
+        <v>49.99</v>
       </c>
       <c r="L78" t="n">
-        <v>57.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Twill Short</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>*134584*</t>
+          <t>*207629*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
       </c>
       <c r="F79" t="n">
         <v>0</v>
       </c>
       <c r="G79" t="n">
         <v>0</v>
       </c>
       <c r="H79" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I79" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J79" t="n">
-        <v>24.2</v>
+        <v>75</v>
       </c>
       <c r="K79" t="n">
-        <v>49.99</v>
+        <v>139.99</v>
       </c>
       <c r="L79" t="n">
-        <v>25.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Bike Short Vellir Long</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>*124494*</t>
+          <t>*124500*</t>
         </is>
       </c>
       <c r="E80" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F80" t="n">
         <v>0</v>
       </c>
       <c r="G80" t="n">
         <v>0</v>
       </c>
       <c r="H80" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I80" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J80" t="n">
-        <v>77.5</v>
+        <v>55</v>
       </c>
       <c r="K80" t="n">
-        <v>154.99</v>
+        <v>109.99</v>
       </c>
       <c r="L80" t="n">
-        <v>77.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>*134979*</t>
+          <t>*207813*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>0</v>
       </c>
       <c r="F81" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G81" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H81" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I81" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J81" t="n">
-        <v>77.5</v>
+        <v>70</v>
       </c>
       <c r="K81" t="n">
-        <v>154.99</v>
+        <v>139.99</v>
       </c>
       <c r="L81" t="n">
-        <v>154.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Mammut</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Massone Short</t>
+          <t>Twill Short</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*126653*</t>
+          <t>*128550*</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>1</v>
       </c>
       <c r="F82" t="n">
         <v>0</v>
       </c>
       <c r="G82" t="n">
         <v>0</v>
       </c>
       <c r="H82" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I82" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J82" t="n">
-        <v>42.5</v>
+        <v>24.2</v>
       </c>
       <c r="K82" t="n">
-        <v>84.98999999999999</v>
+        <v>49.99</v>
       </c>
       <c r="L82" t="n">
-        <v>42.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Skort</t>
+          <t>M. Short Infinite All-Mountain</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>*127959*</t>
+          <t>*134570*</t>
         </is>
       </c>
       <c r="E83" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83" t="n">
         <v>0</v>
       </c>
       <c r="G83" t="n">
         <v>0</v>
       </c>
       <c r="H83" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I83" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J83" t="n">
-        <v>37.5</v>
+        <v>80</v>
       </c>
       <c r="K83" t="n">
-        <v>74.98999999999999</v>
+        <v>159.99</v>
       </c>
       <c r="L83" t="n">
-        <v>0</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>LEEWARM SHORTS</t>
+          <t>Bike Short DH Velocity</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>*207696*</t>
+          <t>*134652*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
       </c>
       <c r="F84" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G84" t="n">
         <v>0</v>
       </c>
       <c r="H84" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I84" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J84" t="n">
-        <v>52.5</v>
+        <v>80</v>
       </c>
       <c r="K84" t="n">
-        <v>104.99</v>
+        <v>160.71</v>
       </c>
       <c r="L84" t="n">
-        <v>0</v>
+        <v>242.13</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Short Volley 2.0</t>
+          <t>Short Hyperfreak 19"</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>*207681*</t>
+          <t>*207682*</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>0</v>
       </c>
       <c r="F85" t="n">
+        <v>4</v>
+      </c>
+      <c r="G85" t="n">
+        <v>4</v>
+      </c>
+      <c r="H85" t="n">
         <v>2</v>
       </c>
-      <c r="G85" t="n">
+      <c r="I85" t="n">
         <v>2</v>
       </c>
-      <c r="H85" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J85" t="n">
-        <v>22.5</v>
+        <v>35</v>
       </c>
       <c r="K85" t="n">
-        <v>49.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L85" t="n">
-        <v>27.49</v>
+        <v>69.98</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Short Hyperfreak 19"</t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>*207684*</t>
+          <t>*135062*</t>
         </is>
       </c>
       <c r="E86" t="n">
         <v>0</v>
       </c>
       <c r="F86" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G86" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H86" t="n">
         <v>1</v>
       </c>
       <c r="I86" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J86" t="n">
-        <v>35</v>
+        <v>77.5</v>
       </c>
       <c r="K86" t="n">
-        <v>69.98999999999999</v>
+        <v>154.99</v>
       </c>
       <c r="L86" t="n">
-        <v>34.99</v>
+        <v>77.48999999999999</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>CAMBA STRETCH SHORTS</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>*135063*</t>
+          <t>*207718*</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>0</v>
       </c>
       <c r="F87" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G87" t="n">
         <v>0</v>
       </c>
       <c r="H87" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I87" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J87" t="n">
-        <v>77.5</v>
+        <v>50</v>
       </c>
       <c r="K87" t="n">
-        <v>154.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L87" t="n">
-        <v>77.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Short Manni Stretch</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>*134980*</t>
+          <t>*134962*</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>0</v>
       </c>
       <c r="F88" t="n">
         <v>0</v>
       </c>
       <c r="G88" t="n">
         <v>0</v>
       </c>
       <c r="H88" t="n">
         <v>1</v>
       </c>
       <c r="I88" t="n">
         <v>-1</v>
       </c>
       <c r="J88" t="n">
-        <v>77.5</v>
+        <v>57.5</v>
       </c>
       <c r="K88" t="n">
-        <v>154.99</v>
+        <v>114.99</v>
       </c>
       <c r="L88" t="n">
-        <v>77.48999999999999</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Wm's Juniper Springs Short 3"</t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>*207739*</t>
+          <t>*135060*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G89" t="n">
         <v>0</v>
       </c>
       <c r="H89" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I89" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J89" t="n">
-        <v>35</v>
+        <v>77.5</v>
       </c>
       <c r="K89" t="n">
-        <v>69.98999999999999</v>
+        <v>154.99</v>
       </c>
       <c r="L89" t="n">
-        <v>0</v>
+        <v>77.48999999999999</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Wm's Juniper Springs Short 3"</t>
+          <t>Skort</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>*207738*</t>
+          <t>*127961*</t>
         </is>
       </c>
       <c r="E90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F90" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G90" t="n">
         <v>0</v>
       </c>
       <c r="H90" t="n">
         <v>0</v>
       </c>
       <c r="I90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J90" t="n">
-        <v>35</v>
+        <v>37.5</v>
       </c>
       <c r="K90" t="n">
-        <v>69.98999999999999</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L90" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Seton Short</t>
+          <t>Twill Short</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>*207631*</t>
+          <t>*128548*</t>
         </is>
       </c>
       <c r="E91" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F91" t="n">
         <v>0</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
         <v>0</v>
       </c>
       <c r="I91" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J91" t="n">
-        <v>70</v>
+        <v>24.2</v>
       </c>
       <c r="K91" t="n">
-        <v>139.99</v>
+        <v>49.99</v>
       </c>
       <c r="L91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
+          <t>Picture</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>CAMBA STRETCH SHORTS</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>*207719*</t>
+        </is>
+      </c>
+      <c r="E92" t="n">
+        <v>0</v>
+      </c>
+      <c r="F92" t="n">
+        <v>1</v>
+      </c>
+      <c r="G92" t="n">
+        <v>0</v>
+      </c>
+      <c r="H92" t="n">
+        <v>0</v>
+      </c>
+      <c r="I92" t="n">
+        <v>0</v>
+      </c>
+      <c r="J92" t="n">
+        <v>50</v>
+      </c>
+      <c r="K92" t="n">
+        <v>99.98999999999999</v>
+      </c>
+      <c r="L92" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
           <t>Chromag</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C92" t="inlineStr">
+      <c r="B93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Seton Short </t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>*207809*</t>
+        </is>
+      </c>
+      <c r="E93" t="n">
+        <v>0</v>
+      </c>
+      <c r="F93" t="n">
+        <v>9</v>
+      </c>
+      <c r="G93" t="n">
+        <v>9</v>
+      </c>
+      <c r="H93" t="n">
+        <v>3</v>
+      </c>
+      <c r="I93" t="n">
+        <v>6</v>
+      </c>
+      <c r="J93" t="n">
+        <v>70</v>
+      </c>
+      <c r="K93" t="n">
+        <v>139.99</v>
+      </c>
+      <c r="L93" t="n">
+        <v>209.97</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Chromag</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Seton Short </t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>*207815*</t>
+        </is>
+      </c>
+      <c r="E94" t="n">
+        <v>0</v>
+      </c>
+      <c r="F94" t="n">
+        <v>2</v>
+      </c>
+      <c r="G94" t="n">
+        <v>2</v>
+      </c>
+      <c r="H94" t="n">
+        <v>0</v>
+      </c>
+      <c r="I94" t="n">
+        <v>2</v>
+      </c>
+      <c r="J94" t="n">
+        <v>70</v>
+      </c>
+      <c r="K94" t="n">
+        <v>139.99</v>
+      </c>
+      <c r="L94" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Marmot</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Skort</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>*127957*</t>
+        </is>
+      </c>
+      <c r="E95" t="n">
+        <v>0</v>
+      </c>
+      <c r="F95" t="n">
+        <v>0</v>
+      </c>
+      <c r="G95" t="n">
+        <v>0</v>
+      </c>
+      <c r="H95" t="n">
+        <v>1</v>
+      </c>
+      <c r="I95" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J95" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="K95" t="n">
+        <v>74.98999999999999</v>
+      </c>
+      <c r="L95" t="n">
+        <v>37.49</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Picture</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Short Manni Stretch</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>*134961*</t>
+        </is>
+      </c>
+      <c r="E96" t="n">
+        <v>0</v>
+      </c>
+      <c r="F96" t="n">
+        <v>0</v>
+      </c>
+      <c r="G96" t="n">
+        <v>0</v>
+      </c>
+      <c r="H96" t="n">
+        <v>1</v>
+      </c>
+      <c r="I96" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J96" t="n">
+        <v>57.5</v>
+      </c>
+      <c r="K96" t="n">
+        <v>114.99</v>
+      </c>
+      <c r="L96" t="n">
+        <v>57.49</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Twill Short</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>*134584*</t>
+        </is>
+      </c>
+      <c r="E97" t="n">
+        <v>0</v>
+      </c>
+      <c r="F97" t="n">
+        <v>0</v>
+      </c>
+      <c r="G97" t="n">
+        <v>0</v>
+      </c>
+      <c r="H97" t="n">
+        <v>1</v>
+      </c>
+      <c r="I97" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J97" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="K97" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="L97" t="n">
+        <v>25.79</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Chromag</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Bike Short Feint</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>*124494*</t>
+        </is>
+      </c>
+      <c r="E98" t="n">
+        <v>0</v>
+      </c>
+      <c r="F98" t="n">
+        <v>0</v>
+      </c>
+      <c r="G98" t="n">
+        <v>0</v>
+      </c>
+      <c r="H98" t="n">
+        <v>1</v>
+      </c>
+      <c r="I98" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J98" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="K98" t="n">
+        <v>154.99</v>
+      </c>
+      <c r="L98" t="n">
+        <v>77.48999999999999</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Chromag</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Bike Short Feint</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>*134979*</t>
+        </is>
+      </c>
+      <c r="E99" t="n">
+        <v>0</v>
+      </c>
+      <c r="F99" t="n">
+        <v>0</v>
+      </c>
+      <c r="G99" t="n">
+        <v>0</v>
+      </c>
+      <c r="H99" t="n">
+        <v>2</v>
+      </c>
+      <c r="I99" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J99" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="K99" t="n">
+        <v>154.99</v>
+      </c>
+      <c r="L99" t="n">
+        <v>154.98</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Marmot</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Skort</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>*127959*</t>
+        </is>
+      </c>
+      <c r="E100" t="n">
+        <v>1</v>
+      </c>
+      <c r="F100" t="n">
+        <v>0</v>
+      </c>
+      <c r="G100" t="n">
+        <v>0</v>
+      </c>
+      <c r="H100" t="n">
+        <v>0</v>
+      </c>
+      <c r="I100" t="n">
+        <v>1</v>
+      </c>
+      <c r="J100" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="K100" t="n">
+        <v>74.98999999999999</v>
+      </c>
+      <c r="L100" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Mammut</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Massone Short</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>*126653*</t>
+        </is>
+      </c>
+      <c r="E101" t="n">
+        <v>1</v>
+      </c>
+      <c r="F101" t="n">
+        <v>0</v>
+      </c>
+      <c r="G101" t="n">
+        <v>0</v>
+      </c>
+      <c r="H101" t="n">
+        <v>1</v>
+      </c>
+      <c r="I101" t="n">
+        <v>0</v>
+      </c>
+      <c r="J101" t="n">
+        <v>42.5</v>
+      </c>
+      <c r="K101" t="n">
+        <v>84.98999999999999</v>
+      </c>
+      <c r="L101" t="n">
+        <v>42.49</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Short Volley 2.0</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>*207681*</t>
+        </is>
+      </c>
+      <c r="E102" t="n">
+        <v>0</v>
+      </c>
+      <c r="F102" t="n">
+        <v>2</v>
+      </c>
+      <c r="G102" t="n">
+        <v>2</v>
+      </c>
+      <c r="H102" t="n">
+        <v>1</v>
+      </c>
+      <c r="I102" t="n">
+        <v>1</v>
+      </c>
+      <c r="J102" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="K102" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="L102" t="n">
+        <v>27.49</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Picture</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>LEEWARM SHORTS</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>*207696*</t>
+        </is>
+      </c>
+      <c r="E103" t="n">
+        <v>0</v>
+      </c>
+      <c r="F103" t="n">
+        <v>1</v>
+      </c>
+      <c r="G103" t="n">
+        <v>0</v>
+      </c>
+      <c r="H103" t="n">
+        <v>0</v>
+      </c>
+      <c r="I103" t="n">
+        <v>0</v>
+      </c>
+      <c r="J103" t="n">
+        <v>52.5</v>
+      </c>
+      <c r="K103" t="n">
+        <v>104.99</v>
+      </c>
+      <c r="L103" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Short Hyperfreak 19"</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>*207684*</t>
+        </is>
+      </c>
+      <c r="E104" t="n">
+        <v>0</v>
+      </c>
+      <c r="F104" t="n">
+        <v>2</v>
+      </c>
+      <c r="G104" t="n">
+        <v>2</v>
+      </c>
+      <c r="H104" t="n">
+        <v>1</v>
+      </c>
+      <c r="I104" t="n">
+        <v>1</v>
+      </c>
+      <c r="J104" t="n">
+        <v>35</v>
+      </c>
+      <c r="K104" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L104" t="n">
+        <v>34.99</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Chromag</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Bike Short Feint</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>*135063*</t>
+        </is>
+      </c>
+      <c r="E105" t="n">
+        <v>0</v>
+      </c>
+      <c r="F105" t="n">
+        <v>0</v>
+      </c>
+      <c r="G105" t="n">
+        <v>0</v>
+      </c>
+      <c r="H105" t="n">
+        <v>1</v>
+      </c>
+      <c r="I105" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J105" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="K105" t="n">
+        <v>154.99</v>
+      </c>
+      <c r="L105" t="n">
+        <v>77.48999999999999</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Chromag</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Bike Short Feint</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>*134980*</t>
+        </is>
+      </c>
+      <c r="E106" t="n">
+        <v>0</v>
+      </c>
+      <c r="F106" t="n">
+        <v>0</v>
+      </c>
+      <c r="G106" t="n">
+        <v>0</v>
+      </c>
+      <c r="H106" t="n">
+        <v>1</v>
+      </c>
+      <c r="I106" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J106" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="K106" t="n">
+        <v>154.99</v>
+      </c>
+      <c r="L106" t="n">
+        <v>77.48999999999999</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Marmot</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Wm's Juniper Springs Short 3"</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>*207739*</t>
+        </is>
+      </c>
+      <c r="E107" t="n">
+        <v>0</v>
+      </c>
+      <c r="F107" t="n">
+        <v>1</v>
+      </c>
+      <c r="G107" t="n">
+        <v>0</v>
+      </c>
+      <c r="H107" t="n">
+        <v>0</v>
+      </c>
+      <c r="I107" t="n">
+        <v>0</v>
+      </c>
+      <c r="J107" t="n">
+        <v>35</v>
+      </c>
+      <c r="K107" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L107" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Marmot</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Wm's Juniper Springs Short 3"</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
-[...25 lines deleted...]
-      <c r="L92" t="n">
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>*207738*</t>
+        </is>
+      </c>
+      <c r="E108" t="n">
+        <v>0</v>
+      </c>
+      <c r="F108" t="n">
+        <v>1</v>
+      </c>
+      <c r="G108" t="n">
+        <v>0</v>
+      </c>
+      <c r="H108" t="n">
+        <v>0</v>
+      </c>
+      <c r="I108" t="n">
+        <v>0</v>
+      </c>
+      <c r="J108" t="n">
+        <v>35</v>
+      </c>
+      <c r="K108" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L108" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>