--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -1212,195 +1212,195 @@
           <t>Head</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*231532*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J17" t="n">
         <v>335</v>
       </c>
       <c r="K17" t="n">
         <v>669.99</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*231533*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>1</v>
       </c>
       <c r="G18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J18" t="n">
         <v>335</v>
       </c>
       <c r="K18" t="n">
         <v>669.99</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*231534*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J19" t="n">
         <v>335</v>
       </c>
       <c r="K19" t="n">
         <v>669.99</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*231535*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>1</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20" t="n">
         <v>335</v>
       </c>
       <c r="K20" t="n">
         <v>669.99</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>KORE Pants Women</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>L</t>
@@ -1442,57 +1442,57 @@
           <t>Head</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>KORE Pants Women</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*231552*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J22" t="n">
         <v>325</v>
       </c>
       <c r="K22" t="n">
         <v>649.99</v>
       </c>
       <c r="L22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>KORE Pants Women</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>M</t>