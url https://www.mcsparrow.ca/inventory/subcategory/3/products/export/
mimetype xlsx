--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L355"/>
+  <dimension ref="A1:L357"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -497,183 +497,183 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>On Hand</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Cost</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Profit</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>FOUR AMID LITE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>*231267*</t>
+          <t>*208186*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
       <c r="I2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J2" t="n">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="K2" t="n">
-        <v>149.99</v>
+        <v>179.99</v>
       </c>
       <c r="L2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>FOUR AMID LITE</t>
+          <t>Adapter Mips</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*208186*</t>
+          <t>*133799*</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F3" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J3" t="n">
-        <v>90</v>
+        <v>125</v>
       </c>
       <c r="K3" t="n">
-        <v>179.99</v>
+        <v>249.99</v>
       </c>
       <c r="L3" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Adapter Mips</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*133799*</t>
+          <t>*231267*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="n">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="K4" t="n">
-        <v>249.99</v>
+        <v>149.99</v>
       </c>
       <c r="L4" t="n">
-        <v>124.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vantage 2 Mips</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*208467*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -681,183 +681,183 @@
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>2</v>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
         <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>162.5</v>
       </c>
       <c r="K5" t="n">
         <v>324.99</v>
       </c>
       <c r="L5" t="n">
         <v>162.49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*209746*</t>
+          <t>*208098*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J6" t="n">
-        <v>77.5</v>
+        <v>130</v>
       </c>
       <c r="K6" t="n">
-        <v>154.99</v>
+        <v>269.99</v>
       </c>
       <c r="L6" t="n">
-        <v>154.98</v>
+        <v>139.99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Method Pro MIPS</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*208502*</t>
+          <t>*209746*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>4</v>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
         <v>2</v>
       </c>
       <c r="J7" t="n">
-        <v>100</v>
+        <v>77.5</v>
       </c>
       <c r="K7" t="n">
-        <v>199.99</v>
+        <v>154.99</v>
       </c>
       <c r="L7" t="n">
-        <v>199.98</v>
+        <v>154.98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Obex MIPS</t>
+          <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*208098*</t>
+          <t>*208502*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J8" t="n">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="K8" t="n">
-        <v>269.99</v>
+        <v>199.99</v>
       </c>
       <c r="L8" t="n">
-        <v>139.99</v>
+        <v>199.98</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*208503*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
@@ -957,137 +957,137 @@
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>150</v>
       </c>
       <c r="K11" t="n">
         <v>299.99</v>
       </c>
       <c r="L11" t="n">
         <v>149.99</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>FOUR AMID LITE</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*209748*</t>
+          <t>*207366*</t>
         </is>
       </c>
       <c r="E12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G12" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I12" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J12" t="n">
-        <v>77.5</v>
+        <v>90</v>
       </c>
       <c r="K12" t="n">
-        <v>154.99</v>
+        <v>179.99</v>
       </c>
       <c r="L12" t="n">
-        <v>77.48999999999999</v>
+        <v>539.9400000000001</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>FOUR AMID LITE</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*207366*</t>
+          <t>*209748*</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G13" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H13" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J13" t="n">
-        <v>90</v>
+        <v>77.5</v>
       </c>
       <c r="K13" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="L13" t="n">
-        <v>539.9400000000001</v>
+        <v>77.48999999999999</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">CINEMA W </t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*133725*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
@@ -1146,178 +1146,178 @@
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>92.5</v>
       </c>
       <c r="K15" t="n">
         <v>184.99</v>
       </c>
       <c r="L15" t="n">
         <v>92.48999999999999</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Mirage MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*132448*</t>
+          <t>*208524*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="K16" t="n">
-        <v>179.99</v>
+        <v>129.99</v>
       </c>
       <c r="L16" t="n">
-        <v>89.98999999999999</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Adapter Mips</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*208524*</t>
+          <t>*133798*</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="K17" t="n">
-        <v>129.99</v>
+        <v>249.99</v>
       </c>
       <c r="L17" t="n">
-        <v>64.98999999999999</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Adapter Mips</t>
+          <t>Mirage MIPS</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*133798*</t>
+          <t>*132448*</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>1</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J18" t="n">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="K18" t="n">
-        <v>249.99</v>
+        <v>179.99</v>
       </c>
       <c r="L18" t="n">
-        <v>124.99</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Four AMID</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*125183*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>1</v>
@@ -1376,178 +1376,178 @@
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
       <c r="J20" t="n">
         <v>105</v>
       </c>
       <c r="K20" t="n">
         <v>209.99</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>Vantage 2 Mips</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*208484*</t>
+          <t>*208468*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" t="n">
         <v>1</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
         <v>1</v>
       </c>
       <c r="J21" t="n">
-        <v>92.5</v>
+        <v>162.5</v>
       </c>
       <c r="K21" t="n">
-        <v>184.99</v>
+        <v>324.99</v>
       </c>
       <c r="L21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Vantage 2 Mips</t>
+          <t>Mirage MIPS</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*208468*</t>
+          <t>*132447*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I22" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J22" t="n">
-        <v>162.5</v>
+        <v>90</v>
       </c>
       <c r="K22" t="n">
-        <v>324.99</v>
+        <v>179.99</v>
       </c>
       <c r="L22" t="n">
-        <v>0</v>
+        <v>179.98</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Mirage MIPS</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*132447*</t>
+          <t>*208484*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J23" t="n">
-        <v>90</v>
+        <v>92.5</v>
       </c>
       <c r="K23" t="n">
-        <v>179.99</v>
+        <v>184.99</v>
       </c>
       <c r="L23" t="n">
-        <v>179.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Spy</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*125241*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
@@ -1601,137 +1601,137 @@
       <c r="F25" t="n">
         <v>2</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
         <v>1</v>
       </c>
       <c r="J25" t="n">
         <v>105</v>
       </c>
       <c r="K25" t="n">
         <v>209.99</v>
       </c>
       <c r="L25" t="n">
         <v>104.99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>Nexus MIPS</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*125240*</t>
+          <t>*208471*</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G26" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H26" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I26" t="n">
         <v>1</v>
       </c>
       <c r="J26" t="n">
-        <v>75</v>
+        <v>187.5</v>
       </c>
       <c r="K26" t="n">
-        <v>149.99</v>
+        <v>374.99</v>
       </c>
       <c r="L26" t="n">
-        <v>149.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Nexus MIPS</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*208471*</t>
+          <t>*125240*</t>
         </is>
       </c>
       <c r="E27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G27" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H27" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I27" t="n">
         <v>1</v>
       </c>
       <c r="J27" t="n">
-        <v>187.5</v>
+        <v>75</v>
       </c>
       <c r="K27" t="n">
-        <v>374.99</v>
+        <v>149.99</v>
       </c>
       <c r="L27" t="n">
-        <v>0</v>
+        <v>149.98</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Fornix MIPS</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>XSS</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*134348*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>5</v>
@@ -2549,63 +2549,63 @@
       <c r="B46" t="inlineStr">
         <is>
           <t>Adapter Mips</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>SM</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>*209414*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
         <v>1</v>
       </c>
       <c r="G46" t="n">
         <v>1</v>
       </c>
       <c r="H46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J46" t="n">
         <v>125</v>
       </c>
       <c r="K46" t="n">
         <v>249.99</v>
       </c>
       <c r="L46" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Descend Mips Round Contour Fit</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*208490*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
@@ -2797,134 +2797,134 @@
       <c r="F51" t="n">
         <v>4</v>
       </c>
       <c r="G51" t="n">
         <v>4</v>
       </c>
       <c r="H51" t="n">
         <v>0</v>
       </c>
       <c r="I51" t="n">
         <v>4</v>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
       <c r="K51" t="n">
         <v>154.99</v>
       </c>
       <c r="L51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*133826*</t>
+          <t>*132440*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J52" t="n">
-        <v>75</v>
+        <v>279.99</v>
       </c>
       <c r="K52" t="n">
-        <v>149.99</v>
+        <v>279.99</v>
       </c>
       <c r="L52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*132440*</t>
+          <t>*133826*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I53" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J53" t="n">
-        <v>279.99</v>
+        <v>75</v>
       </c>
       <c r="K53" t="n">
-        <v>279.99</v>
+        <v>149.99</v>
       </c>
       <c r="L53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Spy</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>LIL GALACTIC MIPS</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>*231264*</t>
         </is>
@@ -3190,57 +3190,57 @@
           <t>Head</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t xml:space="preserve">COMPACT PRO W </t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*133726*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>2</v>
       </c>
       <c r="F60" t="n">
         <v>4</v>
       </c>
       <c r="G60" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H60" t="n">
         <v>2</v>
       </c>
       <c r="I60" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J60" t="n">
         <v>90</v>
       </c>
       <c r="K60" t="n">
         <v>179.99</v>
       </c>
       <c r="L60" t="n">
         <v>179.98</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Four AMID</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>L</t>
@@ -3303,180 +3303,180 @@
       <c r="F62" t="n">
         <v>2</v>
       </c>
       <c r="G62" t="n">
         <v>2</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
         <v>2</v>
       </c>
       <c r="J62" t="n">
         <v>65</v>
       </c>
       <c r="K62" t="n">
         <v>129.99</v>
       </c>
       <c r="L62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>Four AMID</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*125242*</t>
+          <t>*125178*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>1</v>
       </c>
       <c r="F63" t="n">
         <v>0</v>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="n">
         <v>0</v>
       </c>
       <c r="I63" t="n">
         <v>1</v>
       </c>
       <c r="J63" t="n">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="K63" t="n">
-        <v>149.99</v>
+        <v>199.99</v>
       </c>
       <c r="L63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Four AMID</t>
+          <t>Revent GT AMID</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*125178*</t>
+          <t>*133132*</t>
         </is>
       </c>
       <c r="E64" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G64" t="n">
         <v>0</v>
       </c>
       <c r="H64" t="n">
         <v>0</v>
       </c>
       <c r="I64" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J64" t="n">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="K64" t="n">
-        <v>199.99</v>
+        <v>329.99</v>
       </c>
       <c r="L64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Revent GT AMID</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*133132*</t>
+          <t>*125242*</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F65" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G65" t="n">
         <v>0</v>
       </c>
       <c r="H65" t="n">
         <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J65" t="n">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="K65" t="n">
-        <v>329.99</v>
+        <v>149.99</v>
       </c>
       <c r="L65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>XL/XXL</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>*208103*</t>
         </is>
@@ -3671,137 +3671,137 @@
       <c r="F70" t="n">
         <v>0</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>1</v>
       </c>
       <c r="I70" t="n">
         <v>-1</v>
       </c>
       <c r="J70" t="n">
         <v>120</v>
       </c>
       <c r="K70" t="n">
         <v>239.99</v>
       </c>
       <c r="L70" t="n">
         <v>119.99</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*209744*</t>
+          <t>*132899*</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G71" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H71" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I71" t="n">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="J71" t="n">
-        <v>77.5</v>
+        <v>279.99</v>
       </c>
       <c r="K71" t="n">
-        <v>154.99</v>
+        <v>254.99</v>
       </c>
       <c r="L71" t="n">
-        <v>309.96</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*132899*</t>
+          <t>*209744*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G72" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H72" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I72" t="n">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="J72" t="n">
-        <v>279.99</v>
+        <v>77.5</v>
       </c>
       <c r="K72" t="n">
-        <v>254.99</v>
+        <v>154.99</v>
       </c>
       <c r="L72" t="n">
-        <v>-50</v>
+        <v>309.96</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>XL/XXL</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>*208099*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
@@ -3993,137 +3993,137 @@
       <c r="F77" t="n">
         <v>4</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
         <v>2</v>
       </c>
       <c r="I77" t="n">
         <v>-2</v>
       </c>
       <c r="J77" t="n">
         <v>120</v>
       </c>
       <c r="K77" t="n">
         <v>239.99</v>
       </c>
       <c r="L77" t="n">
         <v>239.98</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>NEUTRON</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>*231270*</t>
+          <t>*129690*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="G78" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="H78" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I78" t="n">
         <v>1</v>
       </c>
       <c r="J78" t="n">
-        <v>115</v>
+        <v>279.99</v>
       </c>
       <c r="K78" t="n">
-        <v>229.99</v>
+        <v>254.99</v>
       </c>
       <c r="L78" t="n">
-        <v>0</v>
+        <v>-350</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>NEUTRON</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>*129690*</t>
+          <t>*231270*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
       </c>
       <c r="F79" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="G79" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H79" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="I79" t="n">
         <v>1</v>
       </c>
       <c r="J79" t="n">
-        <v>279.99</v>
+        <v>115</v>
       </c>
       <c r="K79" t="n">
-        <v>254.99</v>
+        <v>229.99</v>
       </c>
       <c r="L79" t="n">
-        <v>-350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*209741*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>
@@ -4596,362 +4596,362 @@
       </c>
       <c r="H90" t="n">
         <v>1</v>
       </c>
       <c r="I90" t="n">
         <v>-1</v>
       </c>
       <c r="J90" t="n">
         <v>279.99</v>
       </c>
       <c r="K90" t="n">
         <v>254.99</v>
       </c>
       <c r="L90" t="n">
         <v>-25</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>*128775*</t>
+          <t>*132894*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
       </c>
       <c r="F91" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I91" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J91" t="n">
-        <v>160</v>
+        <v>65</v>
       </c>
       <c r="K91" t="n">
-        <v>319.99</v>
+        <v>129.99</v>
       </c>
       <c r="L91" t="n">
-        <v>159.99</v>
+        <v>129.98</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>*132894*</t>
+          <t>*128775*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
       </c>
       <c r="F92" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G92" t="n">
         <v>0</v>
       </c>
       <c r="H92" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I92" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J92" t="n">
-        <v>65</v>
+        <v>160</v>
       </c>
       <c r="K92" t="n">
-        <v>129.99</v>
+        <v>319.99</v>
       </c>
       <c r="L92" t="n">
-        <v>129.98</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Looper Mips</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>*133791*</t>
+          <t>*124814*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>0</v>
       </c>
       <c r="F93" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G93" t="n">
         <v>0</v>
       </c>
       <c r="H93" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I93" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J93" t="n">
-        <v>105</v>
+        <v>279.99</v>
       </c>
       <c r="K93" t="n">
-        <v>209.99</v>
+        <v>279.99</v>
       </c>
       <c r="L93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Junior Helmet</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>*124814*</t>
+          <t>*134749*</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>0</v>
       </c>
       <c r="F94" t="n">
         <v>0</v>
       </c>
       <c r="G94" t="n">
         <v>0</v>
       </c>
       <c r="H94" t="n">
         <v>1</v>
       </c>
       <c r="I94" t="n">
         <v>-1</v>
       </c>
       <c r="J94" t="n">
-        <v>279.99</v>
+        <v>50</v>
       </c>
       <c r="K94" t="n">
-        <v>279.99</v>
+        <v>59.99</v>
       </c>
       <c r="L94" t="n">
-        <v>0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Junior Helmet</t>
+          <t>Looper Mips</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>*134749*</t>
+          <t>*133791*</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>0</v>
       </c>
       <c r="F95" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G95" t="n">
         <v>0</v>
       </c>
       <c r="H95" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I95" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J95" t="n">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="K95" t="n">
-        <v>59.99</v>
+        <v>209.99</v>
       </c>
       <c r="L95" t="n">
-        <v>9.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Method Pro MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>*208509*</t>
+          <t>*208515*</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>0</v>
       </c>
       <c r="F96" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G96" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H96" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I96" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J96" t="n">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="K96" t="n">
-        <v>199.99</v>
+        <v>129.99</v>
       </c>
       <c r="L96" t="n">
-        <v>99.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>*208515*</t>
+          <t>*208509*</t>
         </is>
       </c>
       <c r="E97" t="n">
         <v>0</v>
       </c>
       <c r="F97" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G97" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H97" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I97" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J97" t="n">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="K97" t="n">
-        <v>129.99</v>
+        <v>199.99</v>
       </c>
       <c r="L97" t="n">
-        <v>0</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Switcher Mips</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>LXL</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>*133789*</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>0</v>
@@ -5235,137 +5235,137 @@
       <c r="F104" t="n">
         <v>2</v>
       </c>
       <c r="G104" t="n">
         <v>0</v>
       </c>
       <c r="H104" t="n">
         <v>1</v>
       </c>
       <c r="I104" t="n">
         <v>-1</v>
       </c>
       <c r="J104" t="n">
         <v>57.5</v>
       </c>
       <c r="K104" t="n">
         <v>114.99</v>
       </c>
       <c r="L104" t="n">
         <v>57.49</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>MAJA</t>
+          <t>Scout MIPS</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>*207381*</t>
+          <t>*130106*</t>
         </is>
       </c>
       <c r="E105" t="n">
         <v>1</v>
       </c>
       <c r="F105" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I105" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J105" t="n">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="K105" t="n">
-        <v>99.98999999999999</v>
+        <v>144.99</v>
       </c>
       <c r="L105" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Scout MIPS</t>
+          <t>MAJA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>*130106*</t>
+          <t>*207381*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>1</v>
       </c>
       <c r="F106" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I106" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J106" t="n">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="K106" t="n">
-        <v>144.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L106" t="n">
-        <v>74.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Four AMID</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>*125179*</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>0</v>
@@ -5465,137 +5465,137 @@
       <c r="F109" t="n">
         <v>2</v>
       </c>
       <c r="G109" t="n">
         <v>2</v>
       </c>
       <c r="H109" t="n">
         <v>1</v>
       </c>
       <c r="I109" t="n">
         <v>1</v>
       </c>
       <c r="J109" t="n">
         <v>100</v>
       </c>
       <c r="K109" t="n">
         <v>199.99</v>
       </c>
       <c r="L109" t="n">
         <v>99.98999999999999</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>*133281*</t>
+          <t>*129643*</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>0</v>
       </c>
       <c r="F110" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G110" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H110" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="I110" t="n">
-        <v>12</v>
+        <v>-2</v>
       </c>
       <c r="J110" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="K110" t="n">
-        <v>179.99</v>
+        <v>239.99</v>
       </c>
       <c r="L110" t="n">
-        <v>2159.88</v>
+        <v>239.98</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>*129643*</t>
+          <t>*133281*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G111" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H111" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="I111" t="n">
-        <v>-2</v>
+        <v>12</v>
       </c>
       <c r="J111" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="K111" t="n">
-        <v>239.99</v>
+        <v>179.99</v>
       </c>
       <c r="L111" t="n">
-        <v>239.98</v>
+        <v>2159.88</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>*209751*</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>0</v>
@@ -6017,137 +6017,137 @@
       <c r="F121" t="n">
         <v>4</v>
       </c>
       <c r="G121" t="n">
         <v>4</v>
       </c>
       <c r="H121" t="n">
         <v>0</v>
       </c>
       <c r="I121" t="n">
         <v>4</v>
       </c>
       <c r="J121" t="n">
         <v>67.5</v>
       </c>
       <c r="K121" t="n">
         <v>134.99</v>
       </c>
       <c r="L121" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Nexus MIPS Round Contour Fit</t>
+          <t>FOUR AMID LITE</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>*208474*</t>
+          <t>*208188*</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>0</v>
       </c>
       <c r="F122" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G122" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H122" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I122" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J122" t="n">
-        <v>187.5</v>
+        <v>90</v>
       </c>
       <c r="K122" t="n">
-        <v>374.99</v>
+        <v>179.99</v>
       </c>
       <c r="L122" t="n">
-        <v>374.98</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>FOUR AMID LITE</t>
+          <t>Nexus MIPS Round Contour Fit</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>*208188*</t>
+          <t>*208474*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>0</v>
       </c>
       <c r="F123" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G123" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H123" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I123" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J123" t="n">
-        <v>90</v>
+        <v>187.5</v>
       </c>
       <c r="K123" t="n">
-        <v>179.99</v>
+        <v>374.99</v>
       </c>
       <c r="L123" t="n">
-        <v>89.98999999999999</v>
+        <v>374.98</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>*208326*</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>0</v>
@@ -6155,183 +6155,183 @@
       <c r="F124" t="n">
         <v>0</v>
       </c>
       <c r="G124" t="n">
         <v>0</v>
       </c>
       <c r="H124" t="n">
         <v>0</v>
       </c>
       <c r="I124" t="n">
         <v>0</v>
       </c>
       <c r="J124" t="n">
         <v>120</v>
       </c>
       <c r="K124" t="n">
         <v>229.99</v>
       </c>
       <c r="L124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Mission MIPS Round Contour Fit</t>
+          <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>*132398*</t>
+          <t>*208096*</t>
         </is>
       </c>
       <c r="E125" t="n">
         <v>0</v>
       </c>
       <c r="F125" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G125" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H125" t="n">
         <v>0</v>
       </c>
       <c r="I125" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J125" t="n">
-        <v>92.5</v>
+        <v>130</v>
       </c>
       <c r="K125" t="n">
-        <v>184.99</v>
+        <v>269.99</v>
       </c>
       <c r="L125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Obex MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>*208096*</t>
+          <t>*208512*</t>
         </is>
       </c>
       <c r="E126" t="n">
         <v>0</v>
       </c>
       <c r="F126" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G126" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H126" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I126" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J126" t="n">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="K126" t="n">
-        <v>269.99</v>
+        <v>129.99</v>
       </c>
       <c r="L126" t="n">
-        <v>0</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Mission MIPS Round Contour Fit</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*208512*</t>
+          <t>*132398*</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>0</v>
       </c>
       <c r="F127" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I127" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J127" t="n">
-        <v>65</v>
+        <v>92.5</v>
       </c>
       <c r="K127" t="n">
-        <v>129.99</v>
+        <v>184.99</v>
       </c>
       <c r="L127" t="n">
-        <v>64.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Fornix MIPS POW JJ</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>*208088*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>0</v>
@@ -6528,132 +6528,132 @@
       </c>
       <c r="H132" t="n">
         <v>2</v>
       </c>
       <c r="I132" t="n">
         <v>-2</v>
       </c>
       <c r="J132" t="n">
         <v>160</v>
       </c>
       <c r="K132" t="n">
         <v>319.99</v>
       </c>
       <c r="L132" t="n">
         <v>319.98</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Scout MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>*130105*</t>
+          <t>*132889*</t>
         </is>
       </c>
       <c r="E133" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F133" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G133" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H133" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I133" t="n">
         <v>0</v>
       </c>
       <c r="J133" t="n">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="K133" t="n">
-        <v>144.99</v>
+        <v>129.99</v>
       </c>
       <c r="L133" t="n">
-        <v>149.98</v>
+        <v>519.92</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Scout MIPS</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>*132889*</t>
+          <t>*130105*</t>
         </is>
       </c>
       <c r="E134" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F134" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G134" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H134" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I134" t="n">
         <v>0</v>
       </c>
       <c r="J134" t="n">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K134" t="n">
-        <v>129.99</v>
+        <v>144.99</v>
       </c>
       <c r="L134" t="n">
-        <v>519.92</v>
+        <v>149.98</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Fornix MIPS POW JJ</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>XSS</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>*134342*</t>
         </is>
       </c>
       <c r="E135" t="n">
         <v>4</v>
@@ -6804,132 +6804,132 @@
       </c>
       <c r="H138" t="n">
         <v>2</v>
       </c>
       <c r="I138" t="n">
         <v>-1</v>
       </c>
       <c r="J138" t="n">
         <v>120</v>
       </c>
       <c r="K138" t="n">
         <v>239.99</v>
       </c>
       <c r="L138" t="n">
         <v>239.98</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Revent Lite+</t>
+          <t>JR Revent</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*207355*</t>
+          <t>*207361*</t>
         </is>
       </c>
       <c r="E139" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F139" t="n">
         <v>1</v>
       </c>
       <c r="G139" t="n">
         <v>0</v>
       </c>
       <c r="H139" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I139" t="n">
         <v>0</v>
       </c>
       <c r="J139" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="K139" t="n">
         <v>149.99</v>
       </c>
       <c r="L139" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>JR Revent</t>
+          <t>Revent Lite+</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>*207361*</t>
+          <t>*207355*</t>
         </is>
       </c>
       <c r="E140" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F140" t="n">
         <v>1</v>
       </c>
       <c r="G140" t="n">
         <v>0</v>
       </c>
       <c r="H140" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I140" t="n">
         <v>0</v>
       </c>
       <c r="J140" t="n">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="K140" t="n">
         <v>149.99</v>
       </c>
       <c r="L140" t="n">
-        <v>74.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Revent Lite+</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>*207354*</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>1</v>
@@ -7034,132 +7034,132 @@
       </c>
       <c r="H143" t="n">
         <v>0</v>
       </c>
       <c r="I143" t="n">
         <v>1</v>
       </c>
       <c r="J143" t="n">
         <v>100</v>
       </c>
       <c r="K143" t="n">
         <v>199.99</v>
       </c>
       <c r="L143" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Vantage MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>*129461*</t>
+          <t>*208519*</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>0</v>
       </c>
       <c r="F144" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G144" t="n">
         <v>0</v>
       </c>
       <c r="H144" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I144" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J144" t="n">
-        <v>160</v>
+        <v>65</v>
       </c>
       <c r="K144" t="n">
-        <v>324.99</v>
+        <v>129.99</v>
       </c>
       <c r="L144" t="n">
-        <v>329.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Vantage MIPS</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>*208519*</t>
+          <t>*129461*</t>
         </is>
       </c>
       <c r="E145" t="n">
         <v>0</v>
       </c>
       <c r="F145" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G145" t="n">
         <v>0</v>
       </c>
       <c r="H145" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I145" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J145" t="n">
-        <v>65</v>
+        <v>160</v>
       </c>
       <c r="K145" t="n">
-        <v>129.99</v>
+        <v>324.99</v>
       </c>
       <c r="L145" t="n">
-        <v>0</v>
+        <v>329.98</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Switcher Mips</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>*128336*</t>
         </is>
       </c>
       <c r="E146" t="n">
         <v>0</v>
@@ -7305,137 +7305,137 @@
       <c r="F149" t="n">
         <v>6</v>
       </c>
       <c r="G149" t="n">
         <v>6</v>
       </c>
       <c r="H149" t="n">
         <v>3</v>
       </c>
       <c r="I149" t="n">
         <v>3</v>
       </c>
       <c r="J149" t="n">
         <v>92.5</v>
       </c>
       <c r="K149" t="n">
         <v>184.99</v>
       </c>
       <c r="L149" t="n">
         <v>277.47</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>NEUTRON</t>
+          <t>Mission MIPS</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>*231271*</t>
+          <t>*130103*</t>
         </is>
       </c>
       <c r="E150" t="n">
         <v>0</v>
       </c>
       <c r="F150" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G150" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H150" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I150" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J150" t="n">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="K150" t="n">
-        <v>229.99</v>
+        <v>184.99</v>
       </c>
       <c r="L150" t="n">
-        <v>114.99</v>
+        <v>189.98</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Mission MIPS</t>
+          <t>NEUTRON</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>*130103*</t>
+          <t>*231271*</t>
         </is>
       </c>
       <c r="E151" t="n">
         <v>0</v>
       </c>
       <c r="F151" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G151" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H151" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I151" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J151" t="n">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="K151" t="n">
-        <v>184.99</v>
+        <v>229.99</v>
       </c>
       <c r="L151" t="n">
-        <v>189.98</v>
+        <v>114.99</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>COMPACT EVO MIPS</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>XS/S</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>*207380*</t>
         </is>
       </c>
       <c r="E152" t="n">
         <v>1</v>
@@ -7949,321 +7949,321 @@
       <c r="F163" t="n">
         <v>15</v>
       </c>
       <c r="G163" t="n">
         <v>15</v>
       </c>
       <c r="H163" t="n">
         <v>5</v>
       </c>
       <c r="I163" t="n">
         <v>10</v>
       </c>
       <c r="J163" t="n">
         <v>130</v>
       </c>
       <c r="K163" t="n">
         <v>269.99</v>
       </c>
       <c r="L163" t="n">
         <v>699.95</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>MAJA</t>
+          <t>Switcher Mips</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>XXS</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>*133733*</t>
+          <t>*133788*</t>
         </is>
       </c>
       <c r="E164" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F164" t="n">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="G164" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H164" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I164" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J164" t="n">
-        <v>50</v>
+        <v>170</v>
       </c>
       <c r="K164" t="n">
-        <v>99.98999999999999</v>
+        <v>339.99</v>
       </c>
       <c r="L164" t="n">
-        <v>0</v>
+        <v>1359.92</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Switcher Mips</t>
+          <t>MAJA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>XXS</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>*133788*</t>
+          <t>*133733*</t>
         </is>
       </c>
       <c r="E165" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F165" t="n">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="G165" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H165" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I165" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J165" t="n">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="K165" t="n">
-        <v>339.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L165" t="n">
-        <v>1359.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Code MIPS</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>*208496*</t>
+          <t>*132442*</t>
         </is>
       </c>
       <c r="E166" t="n">
         <v>0</v>
       </c>
       <c r="F166" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H166" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I166" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J166" t="n">
         <v>279.99</v>
       </c>
       <c r="K166" t="n">
-        <v>254.99</v>
+        <v>279.99</v>
       </c>
       <c r="L166" t="n">
-        <v>-0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Code MIPS</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>*132442*</t>
+          <t>*208496*</t>
         </is>
       </c>
       <c r="E167" t="n">
         <v>0</v>
       </c>
       <c r="F167" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G167" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H167" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I167" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J167" t="n">
         <v>279.99</v>
       </c>
       <c r="K167" t="n">
-        <v>279.99</v>
+        <v>254.99</v>
       </c>
       <c r="L167" t="n">
-        <v>0</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Igniter 2Vi Mips</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>*209423*</t>
+          <t>*208532*</t>
         </is>
       </c>
       <c r="E168" t="n">
         <v>0</v>
       </c>
       <c r="F168" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G168" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H168" t="n">
         <v>1</v>
       </c>
       <c r="I168" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J168" t="n">
-        <v>155</v>
+        <v>279.99</v>
       </c>
       <c r="K168" t="n">
-        <v>309.99</v>
+        <v>254.99</v>
       </c>
       <c r="L168" t="n">
-        <v>154.99</v>
+        <v>-25</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Igniter 2Vi Mips</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>*208532*</t>
+          <t>*209423*</t>
         </is>
       </c>
       <c r="E169" t="n">
         <v>0</v>
       </c>
       <c r="F169" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G169" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H169" t="n">
         <v>1</v>
       </c>
       <c r="I169" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J169" t="n">
-        <v>279.99</v>
+        <v>155</v>
       </c>
       <c r="K169" t="n">
-        <v>254.99</v>
+        <v>309.99</v>
       </c>
       <c r="L169" t="n">
-        <v>-25</v>
+        <v>154.99</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>*208504*</t>
         </is>
       </c>
       <c r="E170" t="n">
         <v>0</v>
@@ -8368,224 +8368,224 @@
       </c>
       <c r="H172" t="n">
         <v>0</v>
       </c>
       <c r="I172" t="n">
         <v>2</v>
       </c>
       <c r="J172" t="n">
         <v>92.5</v>
       </c>
       <c r="K172" t="n">
         <v>184.99</v>
       </c>
       <c r="L172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Nexus MIPS Round Contour Fit</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>*208475*</t>
+          <t>*208494*</t>
         </is>
       </c>
       <c r="E173" t="n">
         <v>0</v>
       </c>
       <c r="F173" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G173" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H173" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I173" t="n">
         <v>2</v>
       </c>
       <c r="J173" t="n">
-        <v>187.5</v>
+        <v>279.99</v>
       </c>
       <c r="K173" t="n">
-        <v>374.99</v>
+        <v>254.99</v>
       </c>
       <c r="L173" t="n">
-        <v>374.98</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Nexus MIPS Round Contour Fit</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>*208494*</t>
+          <t>*208475*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>0</v>
       </c>
       <c r="F174" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G174" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H174" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I174" t="n">
         <v>2</v>
       </c>
       <c r="J174" t="n">
-        <v>279.99</v>
+        <v>187.5</v>
       </c>
       <c r="K174" t="n">
-        <v>254.99</v>
+        <v>374.99</v>
       </c>
       <c r="L174" t="n">
-        <v>-0</v>
+        <v>374.98</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Vantage 2 Mips</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>*208466*</t>
+          <t>*208498*</t>
         </is>
       </c>
       <c r="E175" t="n">
         <v>0</v>
       </c>
       <c r="F175" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G175" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H175" t="n">
         <v>1</v>
       </c>
       <c r="I175" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J175" t="n">
-        <v>162.5</v>
+        <v>279.99</v>
       </c>
       <c r="K175" t="n">
-        <v>324.99</v>
+        <v>254.99</v>
       </c>
       <c r="L175" t="n">
-        <v>162.49</v>
+        <v>-25</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Vantage 2 Mips</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>*208498*</t>
+          <t>*208466*</t>
         </is>
       </c>
       <c r="E176" t="n">
         <v>0</v>
       </c>
       <c r="F176" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G176" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H176" t="n">
         <v>1</v>
       </c>
       <c r="I176" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J176" t="n">
-        <v>279.99</v>
+        <v>162.5</v>
       </c>
       <c r="K176" t="n">
-        <v>254.99</v>
+        <v>324.99</v>
       </c>
       <c r="L176" t="n">
-        <v>-25</v>
+        <v>162.49</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Junior Combo Glide MIPS</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>*125914*</t>
         </is>
       </c>
       <c r="E177" t="n">
         <v>2</v>
@@ -8593,137 +8593,137 @@
       <c r="F177" t="n">
         <v>0</v>
       </c>
       <c r="G177" t="n">
         <v>0</v>
       </c>
       <c r="H177" t="n">
         <v>1</v>
       </c>
       <c r="I177" t="n">
         <v>1</v>
       </c>
       <c r="J177" t="n">
         <v>149.99</v>
       </c>
       <c r="K177" t="n">
         <v>149.99</v>
       </c>
       <c r="L177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>Four AMID</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>*231268*</t>
+          <t>*125182*</t>
         </is>
       </c>
       <c r="E178" t="n">
         <v>0</v>
       </c>
       <c r="F178" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G178" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H178" t="n">
         <v>1</v>
       </c>
       <c r="I178" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J178" t="n">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="K178" t="n">
-        <v>149.99</v>
+        <v>199.99</v>
       </c>
       <c r="L178" t="n">
-        <v>74.98999999999999</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Four AMID</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>*125182*</t>
+          <t>*231268*</t>
         </is>
       </c>
       <c r="E179" t="n">
         <v>0</v>
       </c>
       <c r="F179" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G179" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H179" t="n">
         <v>1</v>
       </c>
       <c r="I179" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J179" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="K179" t="n">
-        <v>199.99</v>
+        <v>149.99</v>
       </c>
       <c r="L179" t="n">
-        <v>99.98999999999999</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Mission MIPS Round Contour Fit</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>*132397*</t>
         </is>
       </c>
       <c r="E180" t="n">
         <v>0</v>
@@ -8915,183 +8915,183 @@
       <c r="F184" t="n">
         <v>0</v>
       </c>
       <c r="G184" t="n">
         <v>0</v>
       </c>
       <c r="H184" t="n">
         <v>1</v>
       </c>
       <c r="I184" t="n">
         <v>-1</v>
       </c>
       <c r="J184" t="n">
         <v>0</v>
       </c>
       <c r="K184" t="n">
         <v>154.99</v>
       </c>
       <c r="L184" t="n">
         <v>154.99</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>Fornix MIPS POW JJ</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>*208480*</t>
+          <t>*134343*</t>
         </is>
       </c>
       <c r="E185" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F185" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G185" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H185" t="n">
         <v>0</v>
       </c>
       <c r="I185" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J185" t="n">
-        <v>92.5</v>
+        <v>140</v>
       </c>
       <c r="K185" t="n">
-        <v>184.99</v>
+        <v>279.99</v>
       </c>
       <c r="L185" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Fornix MIPS POW JJ</t>
+          <t>Revent Amid</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>*134343*</t>
+          <t>*207350*</t>
         </is>
       </c>
       <c r="E186" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F186" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G186" t="n">
         <v>0</v>
       </c>
       <c r="H186" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I186" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J186" t="n">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="K186" t="n">
-        <v>279.99</v>
+        <v>249.99</v>
       </c>
       <c r="L186" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Revent Amid</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>*207350*</t>
+          <t>*208480*</t>
         </is>
       </c>
       <c r="E187" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F187" t="n">
         <v>1</v>
       </c>
       <c r="G187" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H187" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I187" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J187" t="n">
-        <v>125</v>
+        <v>92.5</v>
       </c>
       <c r="K187" t="n">
-        <v>249.99</v>
+        <v>184.99</v>
       </c>
       <c r="L187" t="n">
-        <v>124.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Junior Scout</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Orange</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>*126112*</t>
         </is>
       </c>
       <c r="E188" t="n">
         <v>1</v>
@@ -9099,137 +9099,137 @@
       <c r="F188" t="n">
         <v>0</v>
       </c>
       <c r="G188" t="n">
         <v>0</v>
       </c>
       <c r="H188" t="n">
         <v>1</v>
       </c>
       <c r="I188" t="n">
         <v>0</v>
       </c>
       <c r="J188" t="n">
         <v>139.99</v>
       </c>
       <c r="K188" t="n">
         <v>139.99</v>
       </c>
       <c r="L188" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>NEUTRON</t>
+          <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>*231272*</t>
+          <t>*209738*</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G189" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H189" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I189" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J189" t="n">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="K189" t="n">
-        <v>229.99</v>
+        <v>154.99</v>
       </c>
       <c r="L189" t="n">
-        <v>0</v>
+        <v>929.9400000000001</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>MOD1 MIPS</t>
+          <t>NEUTRON</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>*209738*</t>
+          <t>*231272*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
       </c>
       <c r="F190" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G190" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H190" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I190" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J190" t="n">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="K190" t="n">
-        <v>154.99</v>
+        <v>229.99</v>
       </c>
       <c r="L190" t="n">
-        <v>929.9400000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>*133283*</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>0</v>
@@ -9697,229 +9697,229 @@
       <c r="F201" t="n">
         <v>0</v>
       </c>
       <c r="G201" t="n">
         <v>0</v>
       </c>
       <c r="H201" t="n">
         <v>1</v>
       </c>
       <c r="I201" t="n">
         <v>-1</v>
       </c>
       <c r="J201" t="n">
         <v>90</v>
       </c>
       <c r="K201" t="n">
         <v>179.99</v>
       </c>
       <c r="L201" t="n">
         <v>89.98999999999999</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Four AMID</t>
+          <t>Compact Evo W</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>*125180*</t>
+          <t>*128587*</t>
         </is>
       </c>
       <c r="E202" t="n">
         <v>0</v>
       </c>
       <c r="F202" t="n">
         <v>0</v>
       </c>
       <c r="G202" t="n">
         <v>0</v>
       </c>
       <c r="H202" t="n">
         <v>0</v>
       </c>
       <c r="I202" t="n">
         <v>0</v>
       </c>
       <c r="J202" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="K202" t="n">
-        <v>199.99</v>
+        <v>139.99</v>
       </c>
       <c r="L202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Four AMID</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>*132900*</t>
+          <t>*125180*</t>
         </is>
       </c>
       <c r="E203" t="n">
         <v>0</v>
       </c>
       <c r="F203" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G203" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H203" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I203" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J203" t="n">
-        <v>279.99</v>
+        <v>100</v>
       </c>
       <c r="K203" t="n">
-        <v>254.99</v>
+        <v>199.99</v>
       </c>
       <c r="L203" t="n">
-        <v>-50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Revent GT AMID</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>*131715*</t>
+          <t>*132900*</t>
         </is>
       </c>
       <c r="E204" t="n">
         <v>0</v>
       </c>
       <c r="F204" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G204" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H204" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I204" t="n">
         <v>-1</v>
       </c>
       <c r="J204" t="n">
-        <v>150</v>
+        <v>279.99</v>
       </c>
       <c r="K204" t="n">
-        <v>299.99</v>
+        <v>254.99</v>
       </c>
       <c r="L204" t="n">
-        <v>149.99</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>RADAR 5K PHOTO MIPS</t>
+          <t>Revent GT AMID</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>*133715*</t>
+          <t>*131715*</t>
         </is>
       </c>
       <c r="E205" t="n">
         <v>0</v>
       </c>
       <c r="F205" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G205" t="n">
         <v>0</v>
       </c>
       <c r="H205" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I205" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J205" t="n">
-        <v>340</v>
+        <v>150</v>
       </c>
       <c r="K205" t="n">
-        <v>679.99</v>
+        <v>299.99</v>
       </c>
       <c r="L205" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Code MIPS</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>*132444*</t>
         </is>
       </c>
       <c r="E206" t="n">
         <v>0</v>
@@ -9973,597 +9973,597 @@
       <c r="F207" t="n">
         <v>1</v>
       </c>
       <c r="G207" t="n">
         <v>0</v>
       </c>
       <c r="H207" t="n">
         <v>1</v>
       </c>
       <c r="I207" t="n">
         <v>0</v>
       </c>
       <c r="J207" t="n">
         <v>150</v>
       </c>
       <c r="K207" t="n">
         <v>299.99</v>
       </c>
       <c r="L207" t="n">
         <v>149.99</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>RADAR 5K PHOTO MIPS</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>*129560*</t>
+          <t>*133715*</t>
         </is>
       </c>
       <c r="E208" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F208" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G208" t="n">
         <v>0</v>
       </c>
       <c r="H208" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I208" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J208" t="n">
-        <v>120</v>
+        <v>340</v>
       </c>
       <c r="K208" t="n">
-        <v>239.99</v>
+        <v>679.99</v>
       </c>
       <c r="L208" t="n">
-        <v>239.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>*208533*</t>
+          <t>*129560*</t>
         </is>
       </c>
       <c r="E209" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F209" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G209" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H209" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I209" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J209" t="n">
-        <v>92.5</v>
+        <v>120</v>
       </c>
       <c r="K209" t="n">
-        <v>184.99</v>
+        <v>239.99</v>
       </c>
       <c r="L209" t="n">
-        <v>0</v>
+        <v>239.98</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>*208513*</t>
+          <t>*208533*</t>
         </is>
       </c>
       <c r="E210" t="n">
         <v>0</v>
       </c>
       <c r="F210" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G210" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H210" t="n">
         <v>0</v>
       </c>
       <c r="I210" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J210" t="n">
-        <v>65</v>
+        <v>92.5</v>
       </c>
       <c r="K210" t="n">
-        <v>129.99</v>
+        <v>184.99</v>
       </c>
       <c r="L210" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Mirage MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>*132446*</t>
+          <t>*208513*</t>
         </is>
       </c>
       <c r="E211" t="n">
         <v>0</v>
       </c>
       <c r="F211" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G211" t="n">
         <v>0</v>
       </c>
       <c r="H211" t="n">
         <v>0</v>
       </c>
       <c r="I211" t="n">
         <v>0</v>
       </c>
       <c r="J211" t="n">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="K211" t="n">
-        <v>179.99</v>
+        <v>129.99</v>
       </c>
       <c r="L211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Mirage MIPS</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>*208528*</t>
+          <t>*132446*</t>
         </is>
       </c>
       <c r="E212" t="n">
         <v>0</v>
       </c>
       <c r="F212" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G212" t="n">
         <v>0</v>
       </c>
       <c r="H212" t="n">
         <v>0</v>
       </c>
       <c r="I212" t="n">
         <v>0</v>
       </c>
       <c r="J212" t="n">
-        <v>279.99</v>
+        <v>90</v>
       </c>
       <c r="K212" t="n">
-        <v>254.99</v>
+        <v>179.99</v>
       </c>
       <c r="L212" t="n">
-        <v>-0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Junior Helmet</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>*131634*</t>
+          <t>*208528*</t>
         </is>
       </c>
       <c r="E213" t="n">
         <v>0</v>
       </c>
       <c r="F213" t="n">
         <v>0</v>
       </c>
       <c r="G213" t="n">
         <v>0</v>
       </c>
       <c r="H213" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I213" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J213" t="n">
-        <v>50</v>
+        <v>279.99</v>
       </c>
       <c r="K213" t="n">
-        <v>109.99</v>
+        <v>254.99</v>
       </c>
       <c r="L213" t="n">
-        <v>59.99</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>Junior Helmet</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>*129502*</t>
+          <t>*131634*</t>
         </is>
       </c>
       <c r="E214" t="n">
         <v>0</v>
       </c>
       <c r="F214" t="n">
         <v>0</v>
       </c>
       <c r="G214" t="n">
         <v>0</v>
       </c>
       <c r="H214" t="n">
         <v>1</v>
       </c>
       <c r="I214" t="n">
         <v>-1</v>
       </c>
       <c r="J214" t="n">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="K214" t="n">
-        <v>239.99</v>
+        <v>109.99</v>
       </c>
       <c r="L214" t="n">
-        <v>119.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>POCito Auric Cut MIPS</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>*208106*</t>
+          <t>*129502*</t>
         </is>
       </c>
       <c r="E215" t="n">
         <v>0</v>
       </c>
       <c r="F215" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G215" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H215" t="n">
         <v>1</v>
       </c>
       <c r="I215" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J215" t="n">
-        <v>112.5</v>
+        <v>120</v>
       </c>
       <c r="K215" t="n">
-        <v>259.99</v>
+        <v>239.99</v>
       </c>
       <c r="L215" t="n">
-        <v>147.49</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Vantage MIPS</t>
+          <t>POCito Auric Cut MIPS</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>*129462*</t>
+          <t>*208106*</t>
         </is>
       </c>
       <c r="E216" t="n">
         <v>0</v>
       </c>
       <c r="F216" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G216" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H216" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I216" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J216" t="n">
-        <v>160</v>
+        <v>112.5</v>
       </c>
       <c r="K216" t="n">
-        <v>324.99</v>
+        <v>259.99</v>
       </c>
       <c r="L216" t="n">
-        <v>329.98</v>
+        <v>147.49</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>Vantage MIPS</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>*133280*</t>
+          <t>*129462*</t>
         </is>
       </c>
       <c r="E217" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F217" t="n">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="G217" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H217" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I217" t="n">
-        <v>5</v>
+        <v>-2</v>
       </c>
       <c r="J217" t="n">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="K217" t="n">
-        <v>179.99</v>
+        <v>324.99</v>
       </c>
       <c r="L217" t="n">
-        <v>1439.92</v>
+        <v>329.98</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Obex MIPS</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>XL/XXL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>*126957*</t>
+          <t>*133280*</t>
         </is>
       </c>
       <c r="E218" t="n">
         <v>1</v>
       </c>
       <c r="F218" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G218" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H218" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I218" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J218" t="n">
-        <v>130</v>
+        <v>0</v>
       </c>
       <c r="K218" t="n">
-        <v>249.99</v>
+        <v>179.99</v>
       </c>
       <c r="L218" t="n">
-        <v>119.99</v>
+        <v>1439.92</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Vantage MIPS</t>
+          <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL/XXL</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>*129460*</t>
+          <t>*126957*</t>
         </is>
       </c>
       <c r="E219" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F219" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G219" t="n">
         <v>0</v>
       </c>
       <c r="H219" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I219" t="n">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="J219" t="n">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="K219" t="n">
-        <v>324.99</v>
+        <v>249.99</v>
       </c>
       <c r="L219" t="n">
-        <v>659.96</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>*133291*</t>
         </is>
       </c>
       <c r="E220" t="n">
         <v>0</v>
@@ -10571,91 +10571,91 @@
       <c r="F220" t="n">
         <v>12</v>
       </c>
       <c r="G220" t="n">
         <v>4</v>
       </c>
       <c r="H220" t="n">
         <v>6</v>
       </c>
       <c r="I220" t="n">
         <v>-2</v>
       </c>
       <c r="J220" t="n">
         <v>0</v>
       </c>
       <c r="K220" t="n">
         <v>154.99</v>
       </c>
       <c r="L220" t="n">
         <v>929.9400000000001</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>Vantage MIPS</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>*231269*</t>
+          <t>*129460*</t>
         </is>
       </c>
       <c r="E221" t="n">
         <v>0</v>
       </c>
       <c r="F221" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G221" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H221" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I221" t="n">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="J221" t="n">
-        <v>75</v>
+        <v>160</v>
       </c>
       <c r="K221" t="n">
-        <v>149.99</v>
+        <v>324.99</v>
       </c>
       <c r="L221" t="n">
-        <v>0</v>
+        <v>659.96</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Mirage MIPS</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>*130100*</t>
         </is>
       </c>
       <c r="E222" t="n">
         <v>0</v>
@@ -10663,137 +10663,137 @@
       <c r="F222" t="n">
         <v>4</v>
       </c>
       <c r="G222" t="n">
         <v>0</v>
       </c>
       <c r="H222" t="n">
         <v>2</v>
       </c>
       <c r="I222" t="n">
         <v>-2</v>
       </c>
       <c r="J222" t="n">
         <v>90</v>
       </c>
       <c r="K222" t="n">
         <v>184.99</v>
       </c>
       <c r="L222" t="n">
         <v>189.98</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Faero Exp Mips</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>*207377*</t>
+          <t>*231269*</t>
         </is>
       </c>
       <c r="E223" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F223" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G223" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H223" t="n">
         <v>0</v>
       </c>
       <c r="I223" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J223" t="n">
-        <v>200</v>
+        <v>75</v>
       </c>
       <c r="K223" t="n">
-        <v>399.99</v>
+        <v>149.99</v>
       </c>
       <c r="L223" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>Faero Exp Mips</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>*208477*</t>
+          <t>*207377*</t>
         </is>
       </c>
       <c r="E224" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F224" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G224" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H224" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I224" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J224" t="n">
-        <v>92.5</v>
+        <v>200</v>
       </c>
       <c r="K224" t="n">
-        <v>184.99</v>
+        <v>399.99</v>
       </c>
       <c r="L224" t="n">
-        <v>462.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Four AMID</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>*132459*</t>
         </is>
       </c>
       <c r="E225" t="n">
         <v>0</v>
@@ -10801,137 +10801,137 @@
       <c r="F225" t="n">
         <v>1</v>
       </c>
       <c r="G225" t="n">
         <v>0</v>
       </c>
       <c r="H225" t="n">
         <v>1</v>
       </c>
       <c r="I225" t="n">
         <v>-1</v>
       </c>
       <c r="J225" t="n">
         <v>100</v>
       </c>
       <c r="K225" t="n">
         <v>199.99</v>
       </c>
       <c r="L225" t="n">
         <v>99.98999999999999</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>COMPACT EVO MIPS</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>XL/XXL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>*133727*</t>
+          <t>*208477*</t>
         </is>
       </c>
       <c r="E226" t="n">
         <v>0</v>
       </c>
       <c r="F226" t="n">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="G226" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="H226" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I226" t="n">
-        <v>-1</v>
+        <v>15</v>
       </c>
       <c r="J226" t="n">
-        <v>105</v>
+        <v>92.5</v>
       </c>
       <c r="K226" t="n">
-        <v>209.99</v>
+        <v>184.99</v>
       </c>
       <c r="L226" t="n">
-        <v>104.99</v>
+        <v>462.45</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Method Pro MIPS</t>
+          <t>COMPACT EVO MIPS</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL/XXL</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>*208500*</t>
+          <t>*133727*</t>
         </is>
       </c>
       <c r="E227" t="n">
         <v>0</v>
       </c>
       <c r="F227" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G227" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H227" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I227" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J227" t="n">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="K227" t="n">
-        <v>199.99</v>
+        <v>209.99</v>
       </c>
       <c r="L227" t="n">
-        <v>199.98</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Strayer 2Vi MIPS</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>L/XL</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>*207947*</t>
         </is>
       </c>
       <c r="E228" t="n">
         <v>0</v>
@@ -10939,229 +10939,229 @@
       <c r="F228" t="n">
         <v>2</v>
       </c>
       <c r="G228" t="n">
         <v>2</v>
       </c>
       <c r="H228" t="n">
         <v>0</v>
       </c>
       <c r="I228" t="n">
         <v>2</v>
       </c>
       <c r="J228" t="n">
         <v>299</v>
       </c>
       <c r="K228" t="n">
         <v>399.99</v>
       </c>
       <c r="L228" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>*207365*</t>
+          <t>*208500*</t>
         </is>
       </c>
       <c r="E229" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F229" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G229" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H229" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I229" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J229" t="n">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="K229" t="n">
-        <v>229.99</v>
+        <v>199.99</v>
       </c>
       <c r="L229" t="n">
-        <v>439.96</v>
+        <v>199.98</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>*133284*</t>
+          <t>*207365*</t>
         </is>
       </c>
       <c r="E230" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F230" t="n">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G230" t="n">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="H230" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I230" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J230" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="K230" t="n">
-        <v>179.99</v>
+        <v>229.99</v>
       </c>
       <c r="L230" t="n">
-        <v>2159.88</v>
+        <v>439.96</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>MAJA</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>*133734*</t>
+          <t>*133284*</t>
         </is>
       </c>
       <c r="E231" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F231" t="n">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="G231" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H231" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I231" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J231" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K231" t="n">
-        <v>99.98999999999999</v>
+        <v>179.99</v>
       </c>
       <c r="L231" t="n">
-        <v>0</v>
+        <v>2159.88</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>MAJA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>*208483*</t>
+          <t>*133734*</t>
         </is>
       </c>
       <c r="E232" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F232" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G232" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H232" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I232" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J232" t="n">
-        <v>92.5</v>
+        <v>50</v>
       </c>
       <c r="K232" t="n">
-        <v>184.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L232" t="n">
-        <v>92.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Code MIPS</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>*208497*</t>
         </is>
       </c>
       <c r="E233" t="n">
         <v>0</v>
@@ -11215,229 +11215,229 @@
       <c r="F234" t="n">
         <v>2</v>
       </c>
       <c r="G234" t="n">
         <v>2</v>
       </c>
       <c r="H234" t="n">
         <v>2</v>
       </c>
       <c r="I234" t="n">
         <v>0</v>
       </c>
       <c r="J234" t="n">
         <v>0</v>
       </c>
       <c r="K234" t="n">
         <v>154.99</v>
       </c>
       <c r="L234" t="n">
         <v>309.98</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Obex MIPS</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>*208101*</t>
+          <t>*208483*</t>
         </is>
       </c>
       <c r="E235" t="n">
         <v>0</v>
       </c>
       <c r="F235" t="n">
         <v>1</v>
       </c>
       <c r="G235" t="n">
         <v>1</v>
       </c>
       <c r="H235" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I235" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J235" t="n">
-        <v>130</v>
+        <v>92.5</v>
       </c>
       <c r="K235" t="n">
-        <v>269.99</v>
+        <v>184.99</v>
       </c>
       <c r="L235" t="n">
-        <v>0</v>
+        <v>92.48999999999999</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>MOD1 MIPS</t>
+          <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>*209740*</t>
+          <t>*208101*</t>
         </is>
       </c>
       <c r="E236" t="n">
         <v>0</v>
       </c>
       <c r="F236" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G236" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H236" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I236" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J236" t="n">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="K236" t="n">
-        <v>154.99</v>
+        <v>269.99</v>
       </c>
       <c r="L236" t="n">
-        <v>619.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Junior Combo Glide MIPS</t>
+          <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>*125916*</t>
+          <t>*209740*</t>
         </is>
       </c>
       <c r="E237" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F237" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G237" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H237" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I237" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J237" t="n">
-        <v>149.99</v>
+        <v>0</v>
       </c>
       <c r="K237" t="n">
-        <v>149.99</v>
+        <v>154.99</v>
       </c>
       <c r="L237" t="n">
-        <v>0</v>
+        <v>619.96</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Scout MIPS</t>
+          <t>Junior Combo Glide MIPS</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>*129432*</t>
+          <t>*125916*</t>
         </is>
       </c>
       <c r="E238" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F238" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G238" t="n">
         <v>0</v>
       </c>
       <c r="H238" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I238" t="n">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="J238" t="n">
-        <v>70</v>
+        <v>149.99</v>
       </c>
       <c r="K238" t="n">
-        <v>144.99</v>
+        <v>149.99</v>
       </c>
       <c r="L238" t="n">
-        <v>224.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Code MIPS</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>*208530*</t>
         </is>
       </c>
       <c r="E239" t="n">
         <v>0</v>
@@ -11445,91 +11445,91 @@
       <c r="F239" t="n">
         <v>4</v>
       </c>
       <c r="G239" t="n">
         <v>4</v>
       </c>
       <c r="H239" t="n">
         <v>2</v>
       </c>
       <c r="I239" t="n">
         <v>2</v>
       </c>
       <c r="J239" t="n">
         <v>279.99</v>
       </c>
       <c r="K239" t="n">
         <v>254.99</v>
       </c>
       <c r="L239" t="n">
         <v>-50</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Fornix MIPS</t>
+          <t>Scout MIPS</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>*134347*</t>
+          <t>*129432*</t>
         </is>
       </c>
       <c r="E240" t="n">
+        <v>0</v>
+      </c>
+      <c r="F240" t="n">
+        <v>9</v>
+      </c>
+      <c r="G240" t="n">
+        <v>0</v>
+      </c>
+      <c r="H240" t="n">
         <v>3</v>
       </c>
-      <c r="F240" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I240" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="J240" t="n">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="K240" t="n">
-        <v>259.99</v>
+        <v>144.99</v>
       </c>
       <c r="L240" t="n">
-        <v>0</v>
+        <v>224.97</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Adapter Mips</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>LXL</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>*133797*</t>
         </is>
       </c>
       <c r="E241" t="n">
         <v>0</v>
@@ -11537,413 +11537,413 @@
       <c r="F241" t="n">
         <v>1</v>
       </c>
       <c r="G241" t="n">
         <v>0</v>
       </c>
       <c r="H241" t="n">
         <v>0</v>
       </c>
       <c r="I241" t="n">
         <v>0</v>
       </c>
       <c r="J241" t="n">
         <v>125</v>
       </c>
       <c r="K241" t="n">
         <v>249.99</v>
       </c>
       <c r="L241" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>MOD1 MIPS</t>
+          <t>Fornix MIPS</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>*133292*</t>
+          <t>*134347*</t>
         </is>
       </c>
       <c r="E242" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F242" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G242" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H242" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I242" t="n">
         <v>3</v>
       </c>
       <c r="J242" t="n">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="K242" t="n">
-        <v>154.99</v>
+        <v>259.99</v>
       </c>
       <c r="L242" t="n">
-        <v>929.9400000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>*133282*</t>
+          <t>*133292*</t>
         </is>
       </c>
       <c r="E243" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F243" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G243" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H243" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I243" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J243" t="n">
         <v>0</v>
       </c>
       <c r="K243" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="L243" t="n">
-        <v>0</v>
+        <v>929.9400000000001</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>*133825*</t>
+          <t>*133282*</t>
         </is>
       </c>
       <c r="E244" t="n">
         <v>0</v>
       </c>
       <c r="F244" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G244" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H244" t="n">
         <v>0</v>
       </c>
       <c r="I244" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J244" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="K244" t="n">
-        <v>149.99</v>
+        <v>179.99</v>
       </c>
       <c r="L244" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Switcher Mips</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>*128333*</t>
+          <t>*133825*</t>
         </is>
       </c>
       <c r="E245" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F245" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G245" t="n">
         <v>0</v>
       </c>
       <c r="H245" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I245" t="n">
         <v>0</v>
       </c>
       <c r="J245" t="n">
-        <v>170</v>
+        <v>75</v>
       </c>
       <c r="K245" t="n">
-        <v>339.99</v>
+        <v>149.99</v>
       </c>
       <c r="L245" t="n">
-        <v>169.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Rodeo Jr. MIPS</t>
+          <t>Switcher Mips</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>*208527*</t>
+          <t>*128333*</t>
         </is>
       </c>
       <c r="E246" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F246" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G246" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H246" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I246" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J246" t="n">
-        <v>65</v>
+        <v>170</v>
       </c>
       <c r="K246" t="n">
-        <v>129.99</v>
+        <v>339.99</v>
       </c>
       <c r="L246" t="n">
-        <v>194.97</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Method Pro MIPS</t>
+          <t>Rodeo Jr. MIPS</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>*208506*</t>
+          <t>*208527*</t>
         </is>
       </c>
       <c r="E247" t="n">
         <v>0</v>
       </c>
       <c r="F247" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G247" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H247" t="n">
         <v>3</v>
       </c>
       <c r="I247" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J247" t="n">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="K247" t="n">
-        <v>199.99</v>
+        <v>129.99</v>
       </c>
       <c r="L247" t="n">
-        <v>299.97</v>
+        <v>194.97</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Mission MIPS</t>
+          <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>*132436*</t>
+          <t>*208506*</t>
         </is>
       </c>
       <c r="E248" t="n">
         <v>0</v>
       </c>
       <c r="F248" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G248" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H248" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I248" t="n">
-        <v>-2</v>
+        <v>9</v>
       </c>
       <c r="J248" t="n">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="K248" t="n">
-        <v>179.99</v>
+        <v>199.99</v>
       </c>
       <c r="L248" t="n">
-        <v>179.98</v>
+        <v>299.97</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>Mission MIPS</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>*133285*</t>
+          <t>*132436*</t>
         </is>
       </c>
       <c r="E249" t="n">
         <v>0</v>
       </c>
       <c r="F249" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G249" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H249" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I249" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J249" t="n">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="K249" t="n">
         <v>179.99</v>
       </c>
       <c r="L249" t="n">
-        <v>539.97</v>
+        <v>179.98</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Strayer 2Vi MIPS</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>S/M</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>*207946*</t>
         </is>
       </c>
       <c r="E250" t="n">
         <v>0</v>
@@ -12043,91 +12043,91 @@
       <c r="F252" t="n">
         <v>2</v>
       </c>
       <c r="G252" t="n">
         <v>0</v>
       </c>
       <c r="H252" t="n">
         <v>1</v>
       </c>
       <c r="I252" t="n">
         <v>-1</v>
       </c>
       <c r="J252" t="n">
         <v>125</v>
       </c>
       <c r="K252" t="n">
         <v>249.99</v>
       </c>
       <c r="L252" t="n">
         <v>124.99</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Mission MIPS</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>*132438*</t>
+          <t>*133285*</t>
         </is>
       </c>
       <c r="E253" t="n">
         <v>0</v>
       </c>
       <c r="F253" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G253" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H253" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I253" t="n">
         <v>-1</v>
       </c>
       <c r="J253" t="n">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="K253" t="n">
         <v>179.99</v>
       </c>
       <c r="L253" t="n">
-        <v>89.98999999999999</v>
+        <v>539.97</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Switcher Mips</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>*128338*</t>
         </is>
       </c>
       <c r="E254" t="n">
         <v>1</v>
@@ -12135,1100 +12135,1100 @@
       <c r="F254" t="n">
         <v>0</v>
       </c>
       <c r="G254" t="n">
         <v>0</v>
       </c>
       <c r="H254" t="n">
         <v>1</v>
       </c>
       <c r="I254" t="n">
         <v>0</v>
       </c>
       <c r="J254" t="n">
         <v>170</v>
       </c>
       <c r="K254" t="n">
         <v>339.99</v>
       </c>
       <c r="L254" t="n">
         <v>169.99</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Junior Four</t>
+          <t>Mission MIPS</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>*125938*</t>
+          <t>*132438*</t>
         </is>
       </c>
       <c r="E255" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F255" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G255" t="n">
         <v>0</v>
       </c>
       <c r="H255" t="n">
         <v>1</v>
       </c>
       <c r="I255" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J255" t="n">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="K255" t="n">
-        <v>109.99</v>
+        <v>179.99</v>
       </c>
       <c r="L255" t="n">
-        <v>54.99</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>POCito Auric Cut MIPS</t>
+          <t>Junior Four</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>*208111*</t>
+          <t>*125938*</t>
         </is>
       </c>
       <c r="E256" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F256" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G256" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H256" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I256" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J256" t="n">
-        <v>112.5</v>
+        <v>55</v>
       </c>
       <c r="K256" t="n">
-        <v>259.99</v>
+        <v>109.99</v>
       </c>
       <c r="L256" t="n">
-        <v>0</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Obex MIPS</t>
+          <t>POCito Auric Cut MIPS</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>*134346*</t>
+          <t>*208111*</t>
         </is>
       </c>
       <c r="E257" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F257" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G257" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H257" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I257" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J257" t="n">
-        <v>130</v>
+        <v>112.5</v>
       </c>
       <c r="K257" t="n">
         <v>259.99</v>
       </c>
       <c r="L257" t="n">
-        <v>259.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>*128772*</t>
+          <t>*134346*</t>
         </is>
       </c>
       <c r="E258" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F258" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G258" t="n">
         <v>0</v>
       </c>
       <c r="H258" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I258" t="n">
         <v>1</v>
       </c>
       <c r="J258" t="n">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="K258" t="n">
-        <v>319.99</v>
+        <v>259.99</v>
       </c>
       <c r="L258" t="n">
-        <v>0</v>
+        <v>259.98</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>*132443*</t>
+          <t>*128772*</t>
         </is>
       </c>
       <c r="E259" t="n">
         <v>1</v>
       </c>
       <c r="F259" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G259" t="n">
         <v>0</v>
       </c>
       <c r="H259" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I259" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J259" t="n">
-        <v>279.99</v>
+        <v>160</v>
       </c>
       <c r="K259" t="n">
-        <v>279.99</v>
+        <v>319.99</v>
       </c>
       <c r="L259" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Method MIPS</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>*126704*</t>
+          <t>*132443*</t>
         </is>
       </c>
       <c r="E260" t="n">
         <v>1</v>
       </c>
       <c r="F260" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G260" t="n">
         <v>0</v>
       </c>
       <c r="H260" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I260" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J260" t="n">
-        <v>90</v>
+        <v>279.99</v>
       </c>
       <c r="K260" t="n">
-        <v>179.99</v>
+        <v>279.99</v>
       </c>
       <c r="L260" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Scout MIPS</t>
+          <t>Method MIPS</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>*129428*</t>
+          <t>*126704*</t>
         </is>
       </c>
       <c r="E261" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F261" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G261" t="n">
         <v>0</v>
       </c>
       <c r="H261" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I261" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J261" t="n">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="K261" t="n">
-        <v>144.99</v>
+        <v>179.99</v>
       </c>
       <c r="L261" t="n">
-        <v>74.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Looper Mips</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>*126421*</t>
+          <t>*208493*</t>
         </is>
       </c>
       <c r="E262" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F262" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G262" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H262" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I262" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J262" t="n">
-        <v>105</v>
+        <v>279.99</v>
       </c>
       <c r="K262" t="n">
-        <v>239.99</v>
+        <v>254.99</v>
       </c>
       <c r="L262" t="n">
-        <v>269.98</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Scout MIPS</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>*208493*</t>
+          <t>*129428*</t>
         </is>
       </c>
       <c r="E263" t="n">
         <v>0</v>
       </c>
       <c r="F263" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G263" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H263" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I263" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J263" t="n">
-        <v>279.99</v>
+        <v>70</v>
       </c>
       <c r="K263" t="n">
-        <v>254.99</v>
+        <v>144.99</v>
       </c>
       <c r="L263" t="n">
-        <v>-0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Junior Holt</t>
+          <t>Looper Mips</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>*125984*</t>
+          <t>*126421*</t>
         </is>
       </c>
       <c r="E264" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F264" t="n">
         <v>0</v>
       </c>
       <c r="G264" t="n">
         <v>0</v>
       </c>
       <c r="H264" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I264" t="n">
         <v>0</v>
       </c>
       <c r="J264" t="n">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="K264" t="n">
-        <v>90.95</v>
+        <v>239.99</v>
       </c>
       <c r="L264" t="n">
-        <v>45.95</v>
+        <v>269.98</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>Junior Holt</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>*133824*</t>
+          <t>*125984*</t>
         </is>
       </c>
       <c r="E265" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F265" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G265" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H265" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I265" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J265" t="n">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="K265" t="n">
-        <v>149.99</v>
+        <v>90.95</v>
       </c>
       <c r="L265" t="n">
-        <v>299.96</v>
+        <v>45.95</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t xml:space="preserve">CINEMA PRO </t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>*133719*</t>
+          <t>*133824*</t>
         </is>
       </c>
       <c r="E266" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F266" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G266" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H266" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I266" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J266" t="n">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="K266" t="n">
-        <v>299.99</v>
+        <v>149.99</v>
       </c>
       <c r="L266" t="n">
-        <v>149.99</v>
+        <v>299.96</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Revent Lite+</t>
+          <t xml:space="preserve">CINEMA PRO </t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>*207569*</t>
+          <t>*133719*</t>
         </is>
       </c>
       <c r="E267" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F267" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G267" t="n">
         <v>0</v>
       </c>
       <c r="H267" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I267" t="n">
         <v>0</v>
       </c>
       <c r="J267" t="n">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="K267" t="n">
-        <v>199.99</v>
+        <v>299.99</v>
       </c>
       <c r="L267" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Vantage MIPS</t>
+          <t>Revent Lite+</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>*132431*</t>
+          <t>*207569*</t>
         </is>
       </c>
       <c r="E268" t="n">
         <v>0</v>
       </c>
       <c r="F268" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G268" t="n">
         <v>0</v>
       </c>
       <c r="H268" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I268" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J268" t="n">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="K268" t="n">
-        <v>319.99</v>
+        <v>199.99</v>
       </c>
       <c r="L268" t="n">
-        <v>319.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t xml:space="preserve">CINEMA PRO W </t>
+          <t>Vantage MIPS</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>*133723*</t>
+          <t>*132431*</t>
         </is>
       </c>
       <c r="E269" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F269" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G269" t="n">
         <v>0</v>
       </c>
       <c r="H269" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I269" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J269" t="n">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="K269" t="n">
-        <v>299.99</v>
+        <v>319.99</v>
       </c>
       <c r="L269" t="n">
-        <v>0</v>
+        <v>319.98</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Looper Mips</t>
+          <t xml:space="preserve">CINEMA PRO W </t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>*209418*</t>
+          <t>*133723*</t>
         </is>
       </c>
       <c r="E270" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F270" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G270" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H270" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I270" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J270" t="n">
-        <v>105</v>
+        <v>150</v>
       </c>
       <c r="K270" t="n">
-        <v>239.99</v>
+        <v>299.99</v>
       </c>
       <c r="L270" t="n">
-        <v>134.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Looper Mips</t>
+          <t>Switcher Mips</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>*209417*</t>
+          <t>*128334*</t>
         </is>
       </c>
       <c r="E271" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F271" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G271" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H271" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I271" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J271" t="n">
-        <v>105</v>
+        <v>170</v>
       </c>
       <c r="K271" t="n">
-        <v>239.99</v>
+        <v>339.99</v>
       </c>
       <c r="L271" t="n">
-        <v>269.98</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Switcher Mips</t>
+          <t>Looper Mips</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>*128334*</t>
+          <t>*209418*</t>
         </is>
       </c>
       <c r="E272" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F272" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G272" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H272" t="n">
         <v>1</v>
       </c>
       <c r="I272" t="n">
         <v>0</v>
       </c>
       <c r="J272" t="n">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="K272" t="n">
-        <v>339.99</v>
+        <v>239.99</v>
       </c>
       <c r="L272" t="n">
-        <v>169.99</v>
+        <v>134.99</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Code MIPS</t>
+          <t>Looper Mips</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>*132441*</t>
+          <t>*209417*</t>
         </is>
       </c>
       <c r="E273" t="n">
         <v>0</v>
       </c>
       <c r="F273" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G273" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H273" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I273" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J273" t="n">
-        <v>279.99</v>
+        <v>105</v>
       </c>
       <c r="K273" t="n">
-        <v>279.99</v>
+        <v>239.99</v>
       </c>
       <c r="L273" t="n">
-        <v>0</v>
+        <v>269.98</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>LIL GALACTIC MIPS</t>
+          <t>Code MIPS</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>*231265*</t>
+          <t>*132441*</t>
         </is>
       </c>
       <c r="E274" t="n">
         <v>0</v>
       </c>
       <c r="F274" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G274" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H274" t="n">
         <v>0</v>
       </c>
       <c r="I274" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J274" t="n">
-        <v>75</v>
+        <v>279.99</v>
       </c>
       <c r="K274" t="n">
-        <v>149.99</v>
+        <v>279.99</v>
       </c>
       <c r="L274" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Revent Lite+</t>
+          <t>LIL GALACTIC MIPS</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>*207351*</t>
+          <t>*231265*</t>
         </is>
       </c>
       <c r="E275" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F275" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G275" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H275" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I275" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J275" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="K275" t="n">
-        <v>199.99</v>
+        <v>149.99</v>
       </c>
       <c r="L275" t="n">
-        <v>299.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>Revent Lite+</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>*208189*</t>
+          <t>*207351*</t>
         </is>
       </c>
       <c r="E276" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F276" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G276" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H276" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I276" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J276" t="n">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="K276" t="n">
-        <v>229.99</v>
+        <v>199.99</v>
       </c>
       <c r="L276" t="n">
-        <v>0</v>
+        <v>299.97</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Revent Amid</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>*207349*</t>
+          <t>*208189*</t>
         </is>
       </c>
       <c r="E277" t="n">
         <v>0</v>
       </c>
       <c r="F277" t="n">
         <v>1</v>
       </c>
       <c r="G277" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H277" t="n">
         <v>0</v>
       </c>
       <c r="I277" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J277" t="n">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="K277" t="n">
-        <v>249.99</v>
+        <v>229.99</v>
       </c>
       <c r="L277" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>*133289*</t>
         </is>
@@ -13239,413 +13239,413 @@
       <c r="F278" t="n">
         <v>1</v>
       </c>
       <c r="G278" t="n">
         <v>0</v>
       </c>
       <c r="H278" t="n">
         <v>1</v>
       </c>
       <c r="I278" t="n">
         <v>-1</v>
       </c>
       <c r="J278" t="n">
         <v>0</v>
       </c>
       <c r="K278" t="n">
         <v>154.99</v>
       </c>
       <c r="L278" t="n">
         <v>154.99</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>Revent Amid</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>*208478*</t>
+          <t>*207349*</t>
         </is>
       </c>
       <c r="E279" t="n">
         <v>0</v>
       </c>
       <c r="F279" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G279" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H279" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I279" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J279" t="n">
-        <v>92.5</v>
+        <v>125</v>
       </c>
       <c r="K279" t="n">
-        <v>184.99</v>
+        <v>249.99</v>
       </c>
       <c r="L279" t="n">
-        <v>369.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Looper Mips</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>*209416*</t>
+          <t>*208478*</t>
         </is>
       </c>
       <c r="E280" t="n">
         <v>0</v>
       </c>
       <c r="F280" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G280" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="H280" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I280" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J280" t="n">
-        <v>105</v>
+        <v>92.5</v>
       </c>
       <c r="K280" t="n">
-        <v>239.99</v>
+        <v>184.99</v>
       </c>
       <c r="L280" t="n">
-        <v>134.99</v>
+        <v>369.96</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Four AMID</t>
+          <t>Looper Mips</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>S/M</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>*125187*</t>
+          <t>*209416*</t>
         </is>
       </c>
       <c r="E281" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F281" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G281" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H281" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I281" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J281" t="n">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="K281" t="n">
-        <v>199.99</v>
+        <v>239.99</v>
       </c>
       <c r="L281" t="n">
-        <v>0</v>
+        <v>134.99</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Four AMID</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>*129282*</t>
+          <t>*125187*</t>
         </is>
       </c>
       <c r="E282" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F282" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G282" t="n">
         <v>0</v>
       </c>
       <c r="H282" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I282" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J282" t="n">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="K282" t="n">
-        <v>324.99</v>
+        <v>199.99</v>
       </c>
       <c r="L282" t="n">
-        <v>164.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Vantage 2 Mips</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>*208464*</t>
+          <t>*129282*</t>
         </is>
       </c>
       <c r="E283" t="n">
         <v>0</v>
       </c>
       <c r="F283" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G283" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H283" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I283" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J283" t="n">
-        <v>162.5</v>
+        <v>160</v>
       </c>
       <c r="K283" t="n">
         <v>324.99</v>
       </c>
       <c r="L283" t="n">
-        <v>487.47</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Vantage 2 Mips</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>*132433*</t>
+          <t>*208464*</t>
         </is>
       </c>
       <c r="E284" t="n">
         <v>0</v>
       </c>
       <c r="F284" t="n">
         <v>3</v>
       </c>
       <c r="G284" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H284" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I284" t="n">
         <v>0</v>
       </c>
       <c r="J284" t="n">
-        <v>160</v>
+        <v>162.5</v>
       </c>
       <c r="K284" t="n">
-        <v>319.99</v>
+        <v>324.99</v>
       </c>
       <c r="L284" t="n">
-        <v>0</v>
+        <v>487.47</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>MOD1 MIPS</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>*133290*</t>
+          <t>*132433*</t>
         </is>
       </c>
       <c r="E285" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F285" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G285" t="n">
         <v>0</v>
       </c>
       <c r="H285" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I285" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J285" t="n">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="K285" t="n">
-        <v>154.99</v>
+        <v>319.99</v>
       </c>
       <c r="L285" t="n">
-        <v>464.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>*128774*</t>
+          <t>*133290*</t>
         </is>
       </c>
       <c r="E286" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F286" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G286" t="n">
         <v>0</v>
       </c>
       <c r="H286" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I286" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J286" t="n">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="K286" t="n">
-        <v>319.99</v>
+        <v>154.99</v>
       </c>
       <c r="L286" t="n">
-        <v>159.99</v>
+        <v>464.97</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>*133286*</t>
         </is>
       </c>
       <c r="E287" t="n">
         <v>0</v>
@@ -13653,367 +13653,367 @@
       <c r="F287" t="n">
         <v>3</v>
       </c>
       <c r="G287" t="n">
         <v>0</v>
       </c>
       <c r="H287" t="n">
         <v>0</v>
       </c>
       <c r="I287" t="n">
         <v>0</v>
       </c>
       <c r="J287" t="n">
         <v>0</v>
       </c>
       <c r="K287" t="n">
         <v>154.99</v>
       </c>
       <c r="L287" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Marker</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>VIJO</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>*209109*</t>
+          <t>*128774*</t>
         </is>
       </c>
       <c r="E288" t="n">
         <v>0</v>
       </c>
       <c r="F288" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G288" t="n">
         <v>0</v>
       </c>
       <c r="H288" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I288" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J288" t="n">
-        <v>57.5</v>
+        <v>160</v>
       </c>
       <c r="K288" t="n">
-        <v>114.99</v>
+        <v>319.99</v>
       </c>
       <c r="L288" t="n">
-        <v>0</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Marker</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Scout MIPS</t>
+          <t>VIJO</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>0</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>*127755*</t>
+          <t>*209109*</t>
         </is>
       </c>
       <c r="E289" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F289" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G289" t="n">
         <v>0</v>
       </c>
       <c r="H289" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I289" t="n">
         <v>0</v>
       </c>
       <c r="J289" t="n">
-        <v>70</v>
+        <v>57.5</v>
       </c>
       <c r="K289" t="n">
-        <v>129.99</v>
+        <v>114.99</v>
       </c>
       <c r="L289" t="n">
-        <v>59.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Method Pro MIPS</t>
+          <t>Scout MIPS</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>*208501*</t>
+          <t>*127755*</t>
         </is>
       </c>
       <c r="E290" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F290" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G290" t="n">
         <v>0</v>
       </c>
       <c r="H290" t="n">
         <v>1</v>
       </c>
       <c r="I290" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J290" t="n">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="K290" t="n">
-        <v>199.99</v>
+        <v>129.99</v>
       </c>
       <c r="L290" t="n">
-        <v>99.98999999999999</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>POCito Auric Cut MIPS</t>
+          <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>*127075*</t>
+          <t>*208501*</t>
         </is>
       </c>
       <c r="E291" t="n">
         <v>0</v>
       </c>
       <c r="F291" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G291" t="n">
         <v>0</v>
       </c>
       <c r="H291" t="n">
         <v>1</v>
       </c>
       <c r="I291" t="n">
         <v>-1</v>
       </c>
       <c r="J291" t="n">
-        <v>112.5</v>
+        <v>100</v>
       </c>
       <c r="K291" t="n">
-        <v>224.99</v>
+        <v>199.99</v>
       </c>
       <c r="L291" t="n">
-        <v>112.49</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>POCito Auric Cut MIPS</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>*127078*</t>
+          <t>*127075*</t>
         </is>
       </c>
       <c r="E292" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F292" t="n">
         <v>0</v>
       </c>
       <c r="G292" t="n">
         <v>0</v>
       </c>
       <c r="H292" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I292" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J292" t="n">
         <v>112.5</v>
       </c>
       <c r="K292" t="n">
         <v>224.99</v>
       </c>
       <c r="L292" t="n">
-        <v>0</v>
+        <v>112.49</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>COMPACT EVO MIPS</t>
+          <t>POCito Auric Cut MIPS</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>*133728*</t>
+          <t>*127078*</t>
         </is>
       </c>
       <c r="E293" t="n">
         <v>1</v>
       </c>
       <c r="F293" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G293" t="n">
         <v>0</v>
       </c>
       <c r="H293" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I293" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J293" t="n">
-        <v>105</v>
+        <v>112.5</v>
       </c>
       <c r="K293" t="n">
-        <v>209.99</v>
+        <v>224.99</v>
       </c>
       <c r="L293" t="n">
-        <v>104.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Compact EVO</t>
+          <t>COMPACT EVO MIPS</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>*207378*</t>
+          <t>*133728*</t>
         </is>
       </c>
       <c r="E294" t="n">
         <v>1</v>
       </c>
       <c r="F294" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G294" t="n">
         <v>0</v>
       </c>
       <c r="H294" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I294" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J294" t="n">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="K294" t="n">
-        <v>149.99</v>
+        <v>209.99</v>
       </c>
       <c r="L294" t="n">
-        <v>0</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>*208505*</t>
         </is>
       </c>
       <c r="E295" t="n">
         <v>0</v>
@@ -14021,364 +14021,364 @@
       <c r="F295" t="n">
         <v>4</v>
       </c>
       <c r="G295" t="n">
         <v>4</v>
       </c>
       <c r="H295" t="n">
         <v>2</v>
       </c>
       <c r="I295" t="n">
         <v>2</v>
       </c>
       <c r="J295" t="n">
         <v>100</v>
       </c>
       <c r="K295" t="n">
         <v>199.99</v>
       </c>
       <c r="L295" t="n">
         <v>199.98</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Compact EVO</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>*128773*</t>
+          <t>*207378*</t>
         </is>
       </c>
       <c r="E296" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F296" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G296" t="n">
         <v>0</v>
       </c>
       <c r="H296" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I296" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J296" t="n">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="K296" t="n">
-        <v>324.99</v>
+        <v>149.99</v>
       </c>
       <c r="L296" t="n">
-        <v>329.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>FOUR AMID LITE</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>*207367*</t>
+          <t>*128773*</t>
         </is>
       </c>
       <c r="E297" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F297" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G297" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H297" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I297" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="J297" t="n">
-        <v>90</v>
+        <v>160</v>
       </c>
       <c r="K297" t="n">
-        <v>179.99</v>
+        <v>324.99</v>
       </c>
       <c r="L297" t="n">
-        <v>0</v>
+        <v>329.98</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>FOUR AMID LITE</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>*124820*</t>
+          <t>*207367*</t>
         </is>
       </c>
       <c r="E298" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F298" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G298" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H298" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I298" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="J298" t="n">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="K298" t="n">
-        <v>149.99</v>
+        <v>179.99</v>
       </c>
       <c r="L298" t="n">
-        <v>24.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Alpine Helmet Four</t>
+          <t>Count</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>*131635*</t>
+          <t>*124820*</t>
         </is>
       </c>
       <c r="E299" t="n">
         <v>0</v>
       </c>
       <c r="F299" t="n">
         <v>0</v>
       </c>
       <c r="G299" t="n">
         <v>0</v>
       </c>
       <c r="H299" t="n">
         <v>1</v>
       </c>
       <c r="I299" t="n">
         <v>-1</v>
       </c>
       <c r="J299" t="n">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="K299" t="n">
-        <v>199.99</v>
+        <v>149.99</v>
       </c>
       <c r="L299" t="n">
-        <v>99.98999999999999</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Alpine Helmet Four</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>*132897*</t>
+          <t>*131635*</t>
         </is>
       </c>
       <c r="E300" t="n">
         <v>0</v>
       </c>
       <c r="F300" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G300" t="n">
         <v>0</v>
       </c>
       <c r="H300" t="n">
         <v>1</v>
       </c>
       <c r="I300" t="n">
         <v>-1</v>
       </c>
       <c r="J300" t="n">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="K300" t="n">
-        <v>319.99</v>
+        <v>199.99</v>
       </c>
       <c r="L300" t="n">
-        <v>159.99</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t xml:space="preserve">CINEMA PRO </t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>*133721*</t>
+          <t>*132897*</t>
         </is>
       </c>
       <c r="E301" t="n">
         <v>0</v>
       </c>
       <c r="F301" t="n">
         <v>1</v>
       </c>
       <c r="G301" t="n">
         <v>0</v>
       </c>
       <c r="H301" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I301" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J301" t="n">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="K301" t="n">
-        <v>299.99</v>
+        <v>319.99</v>
       </c>
       <c r="L301" t="n">
-        <v>0</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Looper Mips</t>
+          <t xml:space="preserve">CINEMA PRO </t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>*133794*</t>
+          <t>*133721*</t>
         </is>
       </c>
       <c r="E302" t="n">
         <v>0</v>
       </c>
       <c r="F302" t="n">
         <v>1</v>
       </c>
       <c r="G302" t="n">
         <v>0</v>
       </c>
       <c r="H302" t="n">
         <v>0</v>
       </c>
       <c r="I302" t="n">
         <v>0</v>
       </c>
       <c r="J302" t="n">
-        <v>105</v>
+        <v>150</v>
       </c>
       <c r="K302" t="n">
-        <v>209.99</v>
+        <v>299.99</v>
       </c>
       <c r="L302" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>XSS</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>*126956*</t>
         </is>
@@ -14389,643 +14389,643 @@
       <c r="F303" t="n">
         <v>0</v>
       </c>
       <c r="G303" t="n">
         <v>0</v>
       </c>
       <c r="H303" t="n">
         <v>2</v>
       </c>
       <c r="I303" t="n">
         <v>0</v>
       </c>
       <c r="J303" t="n">
         <v>130</v>
       </c>
       <c r="K303" t="n">
         <v>259.99</v>
       </c>
       <c r="L303" t="n">
         <v>259.98</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Looper Mips</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>*208517*</t>
+          <t>*133794*</t>
         </is>
       </c>
       <c r="E304" t="n">
         <v>0</v>
       </c>
       <c r="F304" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G304" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H304" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I304" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J304" t="n">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="K304" t="n">
-        <v>129.99</v>
+        <v>209.99</v>
       </c>
       <c r="L304" t="n">
-        <v>129.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>MOD1 MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>*133287*</t>
+          <t>*208517*</t>
         </is>
       </c>
       <c r="E305" t="n">
         <v>0</v>
       </c>
       <c r="F305" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G305" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H305" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I305" t="n">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="J305" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="K305" t="n">
-        <v>154.99</v>
+        <v>129.99</v>
       </c>
       <c r="L305" t="n">
-        <v>619.96</v>
+        <v>129.98</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>*209736*</t>
+          <t>*133287*</t>
         </is>
       </c>
       <c r="E306" t="n">
         <v>0</v>
       </c>
       <c r="F306" t="n">
+        <v>12</v>
+      </c>
+      <c r="G306" t="n">
+        <v>0</v>
+      </c>
+      <c r="H306" t="n">
         <v>4</v>
       </c>
-      <c r="G306" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I306" t="n">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="J306" t="n">
         <v>0</v>
       </c>
       <c r="K306" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="L306" t="n">
-        <v>359.98</v>
+        <v>619.96</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Four AMID</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>*132458*</t>
+          <t>*209736*</t>
         </is>
       </c>
       <c r="E307" t="n">
         <v>0</v>
       </c>
       <c r="F307" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G307" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H307" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I307" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J307" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="K307" t="n">
-        <v>199.99</v>
+        <v>179.99</v>
       </c>
       <c r="L307" t="n">
-        <v>0</v>
+        <v>359.98</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Revent GT AMID</t>
+          <t>Four AMID</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>*133131*</t>
+          <t>*132458*</t>
         </is>
       </c>
       <c r="E308" t="n">
         <v>0</v>
       </c>
       <c r="F308" t="n">
         <v>1</v>
       </c>
       <c r="G308" t="n">
         <v>0</v>
       </c>
       <c r="H308" t="n">
         <v>0</v>
       </c>
       <c r="I308" t="n">
         <v>0</v>
       </c>
       <c r="J308" t="n">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="K308" t="n">
-        <v>299.99</v>
+        <v>199.99</v>
       </c>
       <c r="L308" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>Revent GT AMID</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>*208486*</t>
+          <t>*133131*</t>
         </is>
       </c>
       <c r="E309" t="n">
         <v>0</v>
       </c>
       <c r="F309" t="n">
         <v>1</v>
       </c>
       <c r="G309" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H309" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I309" t="n">
         <v>0</v>
       </c>
       <c r="J309" t="n">
-        <v>92.5</v>
+        <v>150</v>
       </c>
       <c r="K309" t="n">
-        <v>184.99</v>
+        <v>299.99</v>
       </c>
       <c r="L309" t="n">
-        <v>92.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>*132457*</t>
+          <t>*208486*</t>
         </is>
       </c>
       <c r="E310" t="n">
         <v>0</v>
       </c>
       <c r="F310" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G310" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H310" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I310" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J310" t="n">
-        <v>120</v>
+        <v>92.5</v>
       </c>
       <c r="K310" t="n">
-        <v>239.99</v>
+        <v>184.99</v>
       </c>
       <c r="L310" t="n">
-        <v>239.98</v>
+        <v>92.48999999999999</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>*128770*</t>
+          <t>*132457*</t>
         </is>
       </c>
       <c r="E311" t="n">
         <v>0</v>
       </c>
       <c r="F311" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G311" t="n">
         <v>0</v>
       </c>
       <c r="H311" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I311" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J311" t="n">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="K311" t="n">
-        <v>319.99</v>
+        <v>239.99</v>
       </c>
       <c r="L311" t="n">
-        <v>159.99</v>
+        <v>239.98</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Junior Combo Glide MIPS</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>*125915*</t>
+          <t>*128770*</t>
         </is>
       </c>
       <c r="E312" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F312" t="n">
         <v>0</v>
       </c>
       <c r="G312" t="n">
         <v>0</v>
       </c>
       <c r="H312" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I312" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J312" t="n">
-        <v>149.99</v>
+        <v>160</v>
       </c>
       <c r="K312" t="n">
-        <v>149.99</v>
+        <v>319.99</v>
       </c>
       <c r="L312" t="n">
-        <v>0</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Igniter 2Vi Mips</t>
+          <t>Junior Combo Glide MIPS</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>*209421*</t>
+          <t>*125915*</t>
         </is>
       </c>
       <c r="E313" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F313" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G313" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H313" t="n">
         <v>0</v>
       </c>
       <c r="I313" t="n">
         <v>2</v>
       </c>
       <c r="J313" t="n">
-        <v>155</v>
+        <v>149.99</v>
       </c>
       <c r="K313" t="n">
-        <v>309.99</v>
+        <v>149.99</v>
       </c>
       <c r="L313" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>FOUR AMID LITE</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>*132456*</t>
+          <t>*208184*</t>
         </is>
       </c>
       <c r="E314" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F314" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G314" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H314" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I314" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J314" t="n">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="K314" t="n">
-        <v>239.99</v>
+        <v>179.99</v>
       </c>
       <c r="L314" t="n">
-        <v>239.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>FOUR AMID LITE</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>*208184*</t>
+          <t>*132456*</t>
         </is>
       </c>
       <c r="E315" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F315" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G315" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H315" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I315" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J315" t="n">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="K315" t="n">
-        <v>179.99</v>
+        <v>239.99</v>
       </c>
       <c r="L315" t="n">
-        <v>0</v>
+        <v>239.98</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Descend Mips</t>
+          <t>Igniter 2Vi Mips</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S/M</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>*208534*</t>
+          <t>*209421*</t>
         </is>
       </c>
       <c r="E316" t="n">
         <v>0</v>
       </c>
       <c r="F316" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G316" t="n">
         <v>2</v>
       </c>
       <c r="H316" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I316" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J316" t="n">
-        <v>92.5</v>
+        <v>155</v>
       </c>
       <c r="K316" t="n">
-        <v>184.99</v>
+        <v>309.99</v>
       </c>
       <c r="L316" t="n">
-        <v>184.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>*209739*</t>
         </is>
       </c>
       <c r="E317" t="n">
         <v>0</v>
@@ -15033,597 +15033,597 @@
       <c r="F317" t="n">
         <v>2</v>
       </c>
       <c r="G317" t="n">
         <v>2</v>
       </c>
       <c r="H317" t="n">
         <v>2</v>
       </c>
       <c r="I317" t="n">
         <v>0</v>
       </c>
       <c r="J317" t="n">
         <v>0</v>
       </c>
       <c r="K317" t="n">
         <v>154.99</v>
       </c>
       <c r="L317" t="n">
         <v>309.98</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Galactic MIPS</t>
+          <t>Descend Mips</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>*133823*</t>
+          <t>*208534*</t>
         </is>
       </c>
       <c r="E318" t="n">
         <v>0</v>
       </c>
       <c r="F318" t="n">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="G318" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="H318" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I318" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J318" t="n">
-        <v>75</v>
+        <v>92.5</v>
       </c>
       <c r="K318" t="n">
-        <v>149.99</v>
+        <v>184.99</v>
       </c>
       <c r="L318" t="n">
-        <v>599.92</v>
+        <v>184.98</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Descend Mips Round Contour Fit</t>
+          <t>Galactic MIPS</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>*208492*</t>
+          <t>*133823*</t>
         </is>
       </c>
       <c r="E319" t="n">
         <v>0</v>
       </c>
       <c r="F319" t="n">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="G319" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="H319" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I319" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J319" t="n">
-        <v>92.5</v>
+        <v>75</v>
       </c>
       <c r="K319" t="n">
-        <v>184.99</v>
+        <v>149.99</v>
       </c>
       <c r="L319" t="n">
-        <v>92.48999999999999</v>
+        <v>599.92</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Revent GT AMID</t>
+          <t>Descend Mips Round Contour Fit</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>*132496*</t>
+          <t>*208492*</t>
         </is>
       </c>
       <c r="E320" t="n">
         <v>0</v>
       </c>
       <c r="F320" t="n">
         <v>1</v>
       </c>
       <c r="G320" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H320" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I320" t="n">
         <v>0</v>
       </c>
       <c r="J320" t="n">
-        <v>150</v>
+        <v>92.5</v>
       </c>
       <c r="K320" t="n">
-        <v>299.99</v>
+        <v>184.99</v>
       </c>
       <c r="L320" t="n">
-        <v>0</v>
+        <v>92.48999999999999</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Revent GT AMID</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>*133195*</t>
+          <t>*132496*</t>
         </is>
       </c>
       <c r="E321" t="n">
         <v>0</v>
       </c>
       <c r="F321" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G321" t="n">
         <v>0</v>
       </c>
       <c r="H321" t="n">
         <v>0</v>
       </c>
       <c r="I321" t="n">
         <v>0</v>
       </c>
       <c r="J321" t="n">
         <v>150</v>
       </c>
       <c r="K321" t="n">
         <v>299.99</v>
       </c>
       <c r="L321" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Four AMID Pro</t>
+          <t>Revent GT AMID</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>*129505*</t>
+          <t>*133195*</t>
         </is>
       </c>
       <c r="E322" t="n">
         <v>0</v>
       </c>
       <c r="F322" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G322" t="n">
         <v>0</v>
       </c>
       <c r="H322" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I322" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J322" t="n">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="K322" t="n">
-        <v>239.99</v>
+        <v>299.99</v>
       </c>
       <c r="L322" t="n">
-        <v>119.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Junior Helmet</t>
+          <t>Four AMID Pro</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>*125974*</t>
+          <t>*129505*</t>
         </is>
       </c>
       <c r="E323" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F323" t="n">
         <v>0</v>
       </c>
       <c r="G323" t="n">
         <v>0</v>
       </c>
       <c r="H323" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I323" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J323" t="n">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="K323" t="n">
-        <v>100</v>
+        <v>239.99</v>
       </c>
       <c r="L323" t="n">
-        <v>0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Revent Lite+</t>
+          <t>Junior Helmet</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>*207352*</t>
+          <t>*125974*</t>
         </is>
       </c>
       <c r="E324" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F324" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G324" t="n">
         <v>0</v>
       </c>
       <c r="H324" t="n">
         <v>0</v>
       </c>
       <c r="I324" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J324" t="n">
+        <v>50</v>
+      </c>
+      <c r="K324" t="n">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>199.99</v>
       </c>
       <c r="L324" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Obex MIPS</t>
+          <t>Revent Lite+</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>XL/XXL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>*208105*</t>
+          <t>*207352*</t>
         </is>
       </c>
       <c r="E325" t="n">
         <v>0</v>
       </c>
       <c r="F325" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G325" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H325" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I325" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J325" t="n">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="K325" t="n">
-        <v>269.99</v>
+        <v>199.99</v>
       </c>
       <c r="L325" t="n">
-        <v>279.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>MOJO SET PAW</t>
+          <t>Obex MIPS</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>XL/XXL</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>*133731*</t>
+          <t>*208105*</t>
         </is>
       </c>
       <c r="E326" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F326" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G326" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H326" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I326" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J326" t="n">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="K326" t="n">
-        <v>189.99</v>
+        <v>269.99</v>
       </c>
       <c r="L326" t="n">
-        <v>0</v>
+        <v>279.98</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>MOJO SET PAW</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>*208521*</t>
+          <t>*133731*</t>
         </is>
       </c>
       <c r="E327" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F327" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G327" t="n">
         <v>0</v>
       </c>
       <c r="H327" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I327" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="J327" t="n">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="K327" t="n">
-        <v>129.99</v>
+        <v>189.99</v>
       </c>
       <c r="L327" t="n">
-        <v>64.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>W. Vantage MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>*129281*</t>
+          <t>*208521*</t>
         </is>
       </c>
       <c r="E328" t="n">
         <v>0</v>
       </c>
       <c r="F328" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G328" t="n">
         <v>0</v>
       </c>
       <c r="H328" t="n">
         <v>1</v>
       </c>
       <c r="I328" t="n">
         <v>-1</v>
       </c>
       <c r="J328" t="n">
-        <v>160</v>
+        <v>65</v>
       </c>
       <c r="K328" t="n">
-        <v>324.99</v>
+        <v>129.99</v>
       </c>
       <c r="L328" t="n">
-        <v>164.99</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Vantage 2 Mips</t>
+          <t>W. Vantage MIPS</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>*208469*</t>
+          <t>*129281*</t>
         </is>
       </c>
       <c r="E329" t="n">
         <v>0</v>
       </c>
       <c r="F329" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G329" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H329" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I329" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J329" t="n">
-        <v>162.5</v>
+        <v>160</v>
       </c>
       <c r="K329" t="n">
         <v>324.99</v>
       </c>
       <c r="L329" t="n">
-        <v>649.96</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Four AMID</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>*132460*</t>
         </is>
       </c>
       <c r="E330" t="n">
         <v>0</v>
@@ -15631,1191 +15631,1283 @@
       <c r="F330" t="n">
         <v>1</v>
       </c>
       <c r="G330" t="n">
         <v>0</v>
       </c>
       <c r="H330" t="n">
         <v>0</v>
       </c>
       <c r="I330" t="n">
         <v>0</v>
       </c>
       <c r="J330" t="n">
         <v>100</v>
       </c>
       <c r="K330" t="n">
         <v>199.99</v>
       </c>
       <c r="L330" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>FOUR AMID LITE</t>
+          <t>Vantage 2 Mips</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>*208185*</t>
+          <t>*208469*</t>
         </is>
       </c>
       <c r="E331" t="n">
         <v>0</v>
       </c>
       <c r="F331" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G331" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H331" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I331" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J331" t="n">
-        <v>90</v>
+        <v>162.5</v>
       </c>
       <c r="K331" t="n">
-        <v>179.99</v>
+        <v>324.99</v>
       </c>
       <c r="L331" t="n">
-        <v>0</v>
+        <v>649.96</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Four AMID</t>
+          <t>FOUR AMID LITE</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>*125177*</t>
+          <t>*208185*</t>
         </is>
       </c>
       <c r="E332" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F332" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G332" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H332" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I332" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J332" t="n">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="K332" t="n">
-        <v>199.99</v>
+        <v>179.99</v>
       </c>
       <c r="L332" t="n">
-        <v>199.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>FAERO MIPS</t>
+          <t>Four AMID</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>*208779*</t>
+          <t>*125177*</t>
         </is>
       </c>
       <c r="E333" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F333" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G333" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H333" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I333" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J333" t="n">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="K333" t="n">
-        <v>269.99</v>
+        <v>199.99</v>
       </c>
       <c r="L333" t="n">
-        <v>0</v>
+        <v>199.98</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>MAJA SET PAW</t>
+          <t>Compact Evo W</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>*133732*</t>
+          <t>*128588*</t>
         </is>
       </c>
       <c r="E334" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F334" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G334" t="n">
         <v>0</v>
       </c>
       <c r="H334" t="n">
         <v>0</v>
       </c>
       <c r="I334" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J334" t="n">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="K334" t="n">
-        <v>189.99</v>
+        <v>139.99</v>
       </c>
       <c r="L334" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Rodeo Jr. MIPS</t>
+          <t>FAERO MIPS</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>YS</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>*208526*</t>
+          <t>*208779*</t>
         </is>
       </c>
       <c r="E335" t="n">
         <v>0</v>
       </c>
       <c r="F335" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G335" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H335" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I335" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J335" t="n">
-        <v>65</v>
+        <v>135</v>
       </c>
       <c r="K335" t="n">
-        <v>129.99</v>
+        <v>269.99</v>
       </c>
       <c r="L335" t="n">
-        <v>129.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>MAJA SET PAW</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>*132890*</t>
+          <t>*133732*</t>
         </is>
       </c>
       <c r="E336" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F336" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G336" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H336" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I336" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J336" t="n">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="K336" t="n">
-        <v>129.99</v>
+        <v>189.99</v>
       </c>
       <c r="L336" t="n">
-        <v>259.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>FOUR AMID LITE</t>
+          <t>Rodeo Jr. MIPS</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>YS</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>*207368*</t>
+          <t>*208526*</t>
         </is>
       </c>
       <c r="E337" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F337" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G337" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H337" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I337" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J337" t="n">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="K337" t="n">
-        <v>179.99</v>
+        <v>129.99</v>
       </c>
       <c r="L337" t="n">
-        <v>0</v>
+        <v>129.98</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>JR Revent</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>*207360*</t>
+          <t>*132890*</t>
         </is>
       </c>
       <c r="E338" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F338" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G338" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H338" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I338" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J338" t="n">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="K338" t="n">
-        <v>149.99</v>
+        <v>129.99</v>
       </c>
       <c r="L338" t="n">
-        <v>0</v>
+        <v>259.96</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>POCito Auric Cut MIPS</t>
+          <t>FOUR AMID LITE</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>*127077*</t>
+          <t>*207368*</t>
         </is>
       </c>
       <c r="E339" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F339" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G339" t="n">
         <v>0</v>
       </c>
       <c r="H339" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I339" t="n">
         <v>1</v>
       </c>
       <c r="J339" t="n">
-        <v>112.5</v>
+        <v>90</v>
       </c>
       <c r="K339" t="n">
-        <v>224.99</v>
+        <v>179.99</v>
       </c>
       <c r="L339" t="n">
-        <v>224.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Revent GT AMID</t>
+          <t>JR Revent</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>*127653*</t>
+          <t>*207360*</t>
         </is>
       </c>
       <c r="E340" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F340" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G340" t="n">
         <v>0</v>
       </c>
       <c r="H340" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I340" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J340" t="n">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="K340" t="n">
-        <v>229.99</v>
+        <v>149.99</v>
       </c>
       <c r="L340" t="n">
-        <v>79.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Descend Mips Round Contour Fit</t>
+          <t>POCito Auric Cut MIPS</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>*208491*</t>
+          <t>*127077*</t>
         </is>
       </c>
       <c r="E341" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F341" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G341" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H341" t="n">
         <v>2</v>
       </c>
       <c r="I341" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J341" t="n">
-        <v>92.5</v>
+        <v>112.5</v>
       </c>
       <c r="K341" t="n">
-        <v>184.99</v>
+        <v>224.99</v>
       </c>
       <c r="L341" t="n">
-        <v>184.98</v>
+        <v>224.98</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Revent GT AMID</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>*133194*</t>
+          <t>*127653*</t>
         </is>
       </c>
       <c r="E342" t="n">
         <v>0</v>
       </c>
       <c r="F342" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G342" t="n">
         <v>0</v>
       </c>
       <c r="H342" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I342" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J342" t="n">
         <v>150</v>
       </c>
       <c r="K342" t="n">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
       <c r="L342" t="n">
-        <v>0</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Descend Mips Round Contour Fit</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>*208487*</t>
+          <t>*208491*</t>
         </is>
       </c>
       <c r="E343" t="n">
         <v>0</v>
       </c>
       <c r="F343" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G343" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H343" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I343" t="n">
         <v>2</v>
       </c>
       <c r="J343" t="n">
         <v>92.5</v>
       </c>
       <c r="K343" t="n">
         <v>184.99</v>
       </c>
       <c r="L343" t="n">
-        <v>0</v>
+        <v>184.98</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Revent GT AMID</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>*208520*</t>
+          <t>*133194*</t>
         </is>
       </c>
       <c r="E344" t="n">
         <v>0</v>
       </c>
       <c r="F344" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G344" t="n">
         <v>0</v>
       </c>
       <c r="H344" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I344" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J344" t="n">
-        <v>65</v>
+        <v>150</v>
       </c>
       <c r="K344" t="n">
-        <v>129.99</v>
+        <v>299.99</v>
       </c>
       <c r="L344" t="n">
-        <v>194.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>RADAR 5K PHOTO MIPS</t>
+          <t>Descend Mips Round Contour Fit</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>XL/XXL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>*133714*</t>
+          <t>*208487*</t>
         </is>
       </c>
       <c r="E345" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F345" t="n">
         <v>2</v>
       </c>
       <c r="G345" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H345" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I345" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J345" t="n">
-        <v>340</v>
+        <v>92.5</v>
       </c>
       <c r="K345" t="n">
-        <v>679.99</v>
+        <v>184.99</v>
       </c>
       <c r="L345" t="n">
-        <v>679.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Four AMID</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>*125185*</t>
+          <t>*208520*</t>
         </is>
       </c>
       <c r="E346" t="n">
         <v>0</v>
       </c>
       <c r="F346" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G346" t="n">
         <v>0</v>
       </c>
       <c r="H346" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I346" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="J346" t="n">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="K346" t="n">
-        <v>199.99</v>
+        <v>129.99</v>
       </c>
       <c r="L346" t="n">
-        <v>99.98999999999999</v>
+        <v>194.97</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>POCito Auric Cut MIPS</t>
+          <t>RADAR 5K PHOTO MIPS</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>XL/XXL</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>*127076*</t>
+          <t>*133714*</t>
         </is>
       </c>
       <c r="E347" t="n">
         <v>2</v>
       </c>
       <c r="F347" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G347" t="n">
         <v>0</v>
       </c>
       <c r="H347" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I347" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J347" t="n">
-        <v>112.5</v>
+        <v>340</v>
       </c>
       <c r="K347" t="n">
-        <v>224.99</v>
+        <v>679.99</v>
       </c>
       <c r="L347" t="n">
-        <v>0</v>
+        <v>679.98</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Looper Mips</t>
+          <t>Four AMID</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>*126422*</t>
+          <t>*125185*</t>
         </is>
       </c>
       <c r="E348" t="n">
         <v>0</v>
       </c>
       <c r="F348" t="n">
         <v>0</v>
       </c>
       <c r="G348" t="n">
         <v>0</v>
       </c>
       <c r="H348" t="n">
         <v>1</v>
       </c>
       <c r="I348" t="n">
         <v>-1</v>
       </c>
       <c r="J348" t="n">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="K348" t="n">
-        <v>239.99</v>
+        <v>199.99</v>
       </c>
       <c r="L348" t="n">
-        <v>134.99</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>POCito Auric Cut MIPS</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>*208514*</t>
+          <t>*127076*</t>
         </is>
       </c>
       <c r="E349" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F349" t="n">
         <v>0</v>
       </c>
       <c r="G349" t="n">
         <v>0</v>
       </c>
       <c r="H349" t="n">
         <v>0</v>
       </c>
       <c r="I349" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J349" t="n">
-        <v>65</v>
+        <v>112.5</v>
       </c>
       <c r="K349" t="n">
-        <v>129.99</v>
+        <v>224.99</v>
       </c>
       <c r="L349" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Igniter 2Vi Mips</t>
+          <t>Looper Mips</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>*209422*</t>
+          <t>*126422*</t>
         </is>
       </c>
       <c r="E350" t="n">
         <v>0</v>
       </c>
       <c r="F350" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G350" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H350" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I350" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J350" t="n">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="K350" t="n">
-        <v>309.99</v>
+        <v>239.99</v>
       </c>
       <c r="L350" t="n">
-        <v>309.98</v>
+        <v>134.99</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Method Pro MIPS</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>*208499*</t>
+          <t>*208514*</t>
         </is>
       </c>
       <c r="E351" t="n">
         <v>0</v>
       </c>
       <c r="F351" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G351" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H351" t="n">
         <v>0</v>
       </c>
       <c r="I351" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J351" t="n">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="K351" t="n">
-        <v>199.99</v>
+        <v>129.99</v>
       </c>
       <c r="L351" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Rodeo MIPS</t>
+          <t>Igniter 2Vi Mips</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>*132891*</t>
+          <t>*209422*</t>
         </is>
       </c>
       <c r="E352" t="n">
         <v>0</v>
       </c>
       <c r="F352" t="n">
         <v>8</v>
       </c>
       <c r="G352" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H352" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I352" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J352" t="n">
-        <v>65</v>
+        <v>155</v>
       </c>
       <c r="K352" t="n">
-        <v>129.99</v>
+        <v>309.99</v>
       </c>
       <c r="L352" t="n">
-        <v>259.96</v>
+        <v>309.98</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>Method Pro MIPS</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>*209747*</t>
+          <t>*208499*</t>
         </is>
       </c>
       <c r="E353" t="n">
         <v>0</v>
       </c>
       <c r="F353" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G353" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H353" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I353" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J353" t="n">
-        <v>77.5</v>
+        <v>100</v>
       </c>
       <c r="K353" t="n">
-        <v>154.99</v>
+        <v>199.99</v>
       </c>
       <c r="L353" t="n">
-        <v>154.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Obex BC MIPS Hedvig Wessel Ed.</t>
+          <t>Rodeo MIPS</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>*134345*</t>
+          <t>*132891*</t>
         </is>
       </c>
       <c r="E354" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F354" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G354" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H354" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I354" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J354" t="n">
-        <v>170</v>
+        <v>65</v>
       </c>
       <c r="K354" t="n">
-        <v>339.99</v>
+        <v>129.99</v>
       </c>
       <c r="L354" t="n">
-        <v>0</v>
+        <v>259.96</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
+          <t>Oakley</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>MOD1 MIPS (A)</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>*209747*</t>
+        </is>
+      </c>
+      <c r="E355" t="n">
+        <v>0</v>
+      </c>
+      <c r="F355" t="n">
+        <v>4</v>
+      </c>
+      <c r="G355" t="n">
+        <v>2</v>
+      </c>
+      <c r="H355" t="n">
+        <v>2</v>
+      </c>
+      <c r="I355" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="K355" t="n">
+        <v>154.99</v>
+      </c>
+      <c r="L355" t="n">
+        <v>154.98</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>POC</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>Obex BC MIPS Hedvig Wessel Ed.</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>XSS</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>*134345*</t>
+        </is>
+      </c>
+      <c r="E356" t="n">
+        <v>3</v>
+      </c>
+      <c r="F356" t="n">
+        <v>3</v>
+      </c>
+      <c r="G356" t="n">
+        <v>0</v>
+      </c>
+      <c r="H356" t="n">
+        <v>1</v>
+      </c>
+      <c r="I356" t="n">
+        <v>2</v>
+      </c>
+      <c r="J356" t="n">
+        <v>170</v>
+      </c>
+      <c r="K356" t="n">
+        <v>339.99</v>
+      </c>
+      <c r="L356" t="n">
+        <v>169.99</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
           <t>Atomic</t>
         </is>
       </c>
-      <c r="B355" t="inlineStr">
+      <c r="B357" t="inlineStr">
         <is>
           <t>Revent GT AMID</t>
         </is>
       </c>
-      <c r="C355" t="inlineStr">
+      <c r="C357" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
-      <c r="D355" t="inlineStr">
+      <c r="D357" t="inlineStr">
         <is>
           <t>*132497*</t>
         </is>
       </c>
-      <c r="E355" t="n">
-[...11 lines deleted...]
-      <c r="I355" t="n">
+      <c r="E357" t="n">
+        <v>0</v>
+      </c>
+      <c r="F357" t="n">
+        <v>1</v>
+      </c>
+      <c r="G357" t="n">
+        <v>0</v>
+      </c>
+      <c r="H357" t="n">
+        <v>1</v>
+      </c>
+      <c r="I357" t="n">
         <v>-1</v>
       </c>
-      <c r="J355" t="n">
+      <c r="J357" t="n">
         <v>150</v>
       </c>
-      <c r="K355" t="n">
+      <c r="K357" t="n">
         <v>299.99</v>
       </c>
-      <c r="L355" t="n">
+      <c r="L357" t="n">
         <v>149.99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>