--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -1105,118 +1105,118 @@
         <v>1</v>
       </c>
       <c r="J14" t="n">
         <v>300</v>
       </c>
       <c r="K14" t="n">
         <v>599.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>M. Bib Pant Kore</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*231529*</t>
+          <t>*231531*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>340</v>
       </c>
       <c r="K15" t="n">
         <v>749.99</v>
       </c>
       <c r="L15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>M. Bib Pant Kore</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*231531*</t>
+          <t>*231529*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J16" t="n">
         <v>340</v>
       </c>
       <c r="K16" t="n">
         <v>749.99</v>
       </c>
       <c r="L16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>M. Shell Bib Emmons 3L</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>XL</t>