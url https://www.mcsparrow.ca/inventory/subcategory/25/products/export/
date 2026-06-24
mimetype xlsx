--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -589,137 +589,137 @@
       <c r="F3" t="n">
         <v>24</v>
       </c>
       <c r="G3" t="n">
         <v>24</v>
       </c>
       <c r="H3" t="n">
         <v>4</v>
       </c>
       <c r="I3" t="n">
         <v>24</v>
       </c>
       <c r="J3" t="n">
         <v>16</v>
       </c>
       <c r="K3" t="n">
         <v>31.99</v>
       </c>
       <c r="L3" t="n">
         <v>63.96</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Phunkshun</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Neck Tube Double</t>
+          <t>KIDS POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Neck Tube Double Lion</t>
+          <t>AGAVE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*126802*</t>
+          <t>*133873*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I4" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>148</v>
+        <v>5.6</v>
       </c>
       <c r="K4" t="n">
-        <v>29.99</v>
+        <v>14.99</v>
       </c>
       <c r="L4" t="n">
-        <v>-118.01</v>
+        <v>37.56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Phunkshun</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>KIDS POWER FLEECE GAITER</t>
+          <t>Neck Tube Double</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AGAVE</t>
+          <t>Neck Tube Double Lion</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*133873*</t>
+          <t>*126802*</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J5" t="n">
-        <v>5.6</v>
+        <v>148</v>
       </c>
       <c r="K5" t="n">
-        <v>14.99</v>
+        <v>29.99</v>
       </c>
       <c r="L5" t="n">
-        <v>37.56</v>
+        <v>-118.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>HEBAZO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*133842*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
@@ -1197,219 +1197,219 @@
         <v>0</v>
       </c>
       <c r="J16" t="n">
         <v>22.48</v>
       </c>
       <c r="K16" t="n">
         <v>44.99</v>
       </c>
       <c r="L16" t="n">
         <v>45.02</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>AV Deep Water</t>
+          <t>Y Peppup Print</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*208415*</t>
+          <t>*133570*</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F17" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G17" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I17" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J17" t="n">
         <v>20</v>
       </c>
       <c r="K17" t="n">
         <v>39.99</v>
       </c>
       <c r="L17" t="n">
-        <v>159.92</v>
+        <v>79.95999999999999</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Y Peppup Print</t>
+          <t>AV Deep Water</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*133570*</t>
+          <t>*208415*</t>
         </is>
       </c>
       <c r="E18" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" t="n">
+        <v>24</v>
+      </c>
+      <c r="G18" t="n">
+        <v>12</v>
+      </c>
+      <c r="H18" t="n">
+        <v>8</v>
+      </c>
+      <c r="I18" t="n">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J18" t="n">
         <v>20</v>
       </c>
       <c r="K18" t="n">
         <v>39.99</v>
       </c>
       <c r="L18" t="n">
-        <v>79.95999999999999</v>
+        <v>159.92</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Double Up Merino</t>
+          <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>matcha</t>
+          <t>AQ Retro Bliss Print</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*209300*</t>
+          <t>*208412*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="G19" t="n">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="H19" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I19" t="n">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="J19" t="n">
-        <v>27.48</v>
+        <v>20</v>
       </c>
       <c r="K19" t="n">
-        <v>54.99</v>
+        <v>39.99</v>
       </c>
       <c r="L19" t="n">
-        <v>137.55</v>
+        <v>59.97</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">NECKWARMER </t>
+          <t>Double Up Merino</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AQ Retro Bliss Print</t>
+          <t>matcha</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*208412*</t>
+          <t>*209300*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="G20" t="n">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="H20" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I20" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="J20" t="n">
-        <v>20</v>
+        <v>27.48</v>
       </c>
       <c r="K20" t="n">
-        <v>39.99</v>
+        <v>54.99</v>
       </c>
       <c r="L20" t="n">
-        <v>59.97</v>
+        <v>137.55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Daily Dose Merino</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>mtn pixel grey</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*209295*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
@@ -1509,137 +1509,137 @@
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
         <v>1</v>
       </c>
       <c r="J23" t="n">
         <v>9.6</v>
       </c>
       <c r="K23" t="n">
         <v>24.99</v>
       </c>
       <c r="L23" t="n">
         <v>15.39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Phunkshun</t>
+          <t>Obermeyer</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Necktube Tempest Thermal</t>
+          <t>Apres Vous Turtleneck</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>VENTUS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*126808*</t>
+          <t>*134357*</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F24" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
       <c r="H24" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J24" t="n">
-        <v>20</v>
+        <v>164.5</v>
       </c>
       <c r="K24" t="n">
-        <v>39.99</v>
+        <v>329.99</v>
       </c>
       <c r="L24" t="n">
-        <v>79.95999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Obermeyer</t>
+          <t>Phunkshun</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Apres Vous Turtleneck</t>
+          <t>Necktube Tempest Thermal</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>VENTUS</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*134357*</t>
+          <t>*126808*</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
-        <v>164.5</v>
+        <v>20</v>
       </c>
       <c r="K25" t="n">
-        <v>329.99</v>
+        <v>39.99</v>
       </c>
       <c r="L25" t="n">
-        <v>0</v>
+        <v>79.95999999999999</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Neck Tube</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Print</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*126788*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>1</v>
@@ -1831,183 +1831,183 @@
       <c r="F30" t="n">
         <v>240</v>
       </c>
       <c r="G30" t="n">
         <v>120</v>
       </c>
       <c r="H30" t="n">
         <v>20</v>
       </c>
       <c r="I30" t="n">
         <v>101</v>
       </c>
       <c r="J30" t="n">
         <v>30</v>
       </c>
       <c r="K30" t="n">
         <v>59.99</v>
       </c>
       <c r="L30" t="n">
         <v>599.8</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Daily Dose Merino</t>
+          <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>signal lost goblin blue</t>
+          <t>S Fizzy Print</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*209297*</t>
+          <t>*133569*</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F31" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G31" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H31" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I31" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J31" t="n">
-        <v>24.98</v>
+        <v>20</v>
       </c>
       <c r="K31" t="n">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="L31" t="n">
-        <v>75.03</v>
+        <v>79.95999999999999</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">NECKWARMER </t>
+          <t>KIDS POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>S Fizzy Print</t>
+          <t>Navy</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*133569*</t>
+          <t>*230623*</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F32" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G32" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H32" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I32" t="n">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="J32" t="n">
-        <v>20</v>
+        <v>5.6</v>
       </c>
       <c r="K32" t="n">
-        <v>39.99</v>
+        <v>14.99</v>
       </c>
       <c r="L32" t="n">
-        <v>79.95999999999999</v>
+        <v>18.78</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>KIDS POWER FLEECE GAITER</t>
+          <t>Daily Dose Merino</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Navy</t>
+          <t>signal lost goblin blue</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*230623*</t>
+          <t>*209297*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G33" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="H33" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I33" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J33" t="n">
-        <v>5.6</v>
+        <v>24.98</v>
       </c>
       <c r="K33" t="n">
-        <v>14.99</v>
+        <v>49.99</v>
       </c>
       <c r="L33" t="n">
-        <v>18.78</v>
+        <v>75.03</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>KIDS POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>YELLOW</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*133875*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>3</v>
@@ -2204,132 +2204,132 @@
       </c>
       <c r="H38" t="n">
         <v>7</v>
       </c>
       <c r="I38" t="n">
         <v>-7</v>
       </c>
       <c r="J38" t="n">
         <v>20</v>
       </c>
       <c r="K38" t="n">
         <v>39.99</v>
       </c>
       <c r="L38" t="n">
         <v>139.93</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>THERMA-FLEECE NECK GAITER</t>
+          <t>KIDS NATURALPRENE BANDANA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>BLACK</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*230651*</t>
+          <t>*230639*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="G39" t="n">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="H39" t="n">
+        <v>1</v>
+      </c>
+      <c r="I39" t="n">
+        <v>8</v>
+      </c>
+      <c r="J39" t="n">
         <v>12</v>
       </c>
-      <c r="I39" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K39" t="n">
-        <v>24.99</v>
+        <v>34.99</v>
       </c>
       <c r="L39" t="n">
-        <v>181.08</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>KIDS NATURALPRENE BANDANA</t>
+          <t>THERMA-FLEECE NECK GAITER</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>BLACK</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*230639*</t>
+          <t>*230651*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="G40" t="n">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="H40" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="I40" t="n">
-        <v>8</v>
+        <v>132</v>
       </c>
       <c r="J40" t="n">
-        <v>12</v>
+        <v>9.9</v>
       </c>
       <c r="K40" t="n">
-        <v>34.99</v>
+        <v>24.99</v>
       </c>
       <c r="L40" t="n">
-        <v>22.99</v>
+        <v>181.08</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Neck Tube Celest</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Neck Tube Celest Pink</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*126801*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
@@ -2659,137 +2659,137 @@
       <c r="F48" t="n">
         <v>0</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
         <v>1</v>
       </c>
       <c r="I48" t="n">
         <v>-1</v>
       </c>
       <c r="J48" t="n">
         <v>20</v>
       </c>
       <c r="K48" t="n">
         <v>34.99</v>
       </c>
       <c r="L48" t="n">
         <v>14.99</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Harlem Neckwarmer</t>
+          <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Lume</t>
+          <t>Print</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*134088*</t>
+          <t>*126795*</t>
         </is>
       </c>
       <c r="E49" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F49" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
         <v>1</v>
       </c>
       <c r="I49" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J49" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K49" t="n">
-        <v>89.98999999999999</v>
+        <v>34.99</v>
       </c>
       <c r="L49" t="n">
-        <v>74.98999999999999</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">NECKWARMER </t>
+          <t>Harlem Neckwarmer</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Print</t>
+          <t>Lume</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*126795*</t>
+          <t>*134088*</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F50" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
         <v>1</v>
       </c>
       <c r="I50" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J50" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K50" t="n">
-        <v>34.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L50" t="n">
-        <v>14.99</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Harlem Neckwarmer</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Faded Rose</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*231123*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
@@ -3809,137 +3809,137 @@
       <c r="F73" t="n">
         <v>96</v>
       </c>
       <c r="G73" t="n">
         <v>96</v>
       </c>
       <c r="H73" t="n">
         <v>8</v>
       </c>
       <c r="I73" t="n">
         <v>88</v>
       </c>
       <c r="J73" t="n">
         <v>27.48</v>
       </c>
       <c r="K73" t="n">
         <v>54.99</v>
       </c>
       <c r="L73" t="n">
         <v>220.08</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>NATURALPRENE BANDANA</t>
+          <t>Neckwarmer Daily Dose</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>os</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*230648*</t>
+          <t>*133675*</t>
         </is>
       </c>
       <c r="E74" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G74" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H74" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I74" t="n">
-        <v>15</v>
+        <v>-1</v>
       </c>
       <c r="J74" t="n">
-        <v>15.75</v>
+        <v>22.48</v>
       </c>
       <c r="K74" t="n">
-        <v>34.99</v>
+        <v>44.99</v>
       </c>
       <c r="L74" t="n">
-        <v>57.72</v>
+        <v>45.02</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Neckwarmer Daily Dose</t>
+          <t>NATURALPRENE BANDANA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>os</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>*133675*</t>
+          <t>*230648*</t>
         </is>
       </c>
       <c r="E75" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G75" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="H75" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I75" t="n">
-        <v>-1</v>
+        <v>15</v>
       </c>
       <c r="J75" t="n">
-        <v>22.48</v>
+        <v>15.75</v>
       </c>
       <c r="K75" t="n">
-        <v>44.99</v>
+        <v>34.99</v>
       </c>
       <c r="L75" t="n">
-        <v>45.02</v>
+        <v>57.72</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Harlem Neckwarmer</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Sienna</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>*134087*</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>3</v>
@@ -4637,229 +4637,229 @@
       <c r="F91" t="n">
         <v>12</v>
       </c>
       <c r="G91" t="n">
         <v>12</v>
       </c>
       <c r="H91" t="n">
         <v>2</v>
       </c>
       <c r="I91" t="n">
         <v>10</v>
       </c>
       <c r="J91" t="n">
         <v>24.98</v>
       </c>
       <c r="K91" t="n">
         <v>49.99</v>
       </c>
       <c r="L91" t="n">
         <v>50.02</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>KIDS THERMA-FLEECE NECK GAITER</t>
+          <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>NEON</t>
+          <t>Print</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>*230640*</t>
+          <t>*126789*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
       </c>
       <c r="F92" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G92" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H92" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I92" t="n">
-        <v>24</v>
+        <v>-2</v>
       </c>
       <c r="J92" t="n">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="K92" t="n">
-        <v>14.99</v>
+        <v>39.99</v>
       </c>
       <c r="L92" t="n">
-        <v>35.94</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">NECKWARMER </t>
+          <t>Neckwarmer Daily Dose</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Print</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>*126789*</t>
+          <t>*126814*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>0</v>
       </c>
       <c r="F93" t="n">
         <v>0</v>
       </c>
       <c r="G93" t="n">
         <v>0</v>
       </c>
       <c r="H93" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I93" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J93" t="n">
-        <v>20</v>
+        <v>22.48</v>
       </c>
       <c r="K93" t="n">
-        <v>39.99</v>
+        <v>54.99</v>
       </c>
       <c r="L93" t="n">
-        <v>39.98</v>
+        <v>97.53</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Cord Lock Neckwarmer</t>
+          <t>KIDS THERMA-FLEECE NECK GAITER</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>NEON</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>*134040*</t>
+          <t>*230640*</t>
         </is>
       </c>
       <c r="E94" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F94" t="n">
+        <v>30</v>
+      </c>
+      <c r="G94" t="n">
+        <v>30</v>
+      </c>
+      <c r="H94" t="n">
         <v>6</v>
       </c>
-      <c r="G94" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I94" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="J94" t="n">
-        <v>16.5</v>
+        <v>9</v>
       </c>
       <c r="K94" t="n">
-        <v>84.98999999999999</v>
+        <v>14.99</v>
       </c>
       <c r="L94" t="n">
-        <v>68.48999999999999</v>
+        <v>35.94</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Neckwarmer Daily Dose</t>
+          <t>Cord Lock Neckwarmer</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>*126814*</t>
+          <t>*134040*</t>
         </is>
       </c>
       <c r="E95" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F95" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G95" t="n">
         <v>0</v>
       </c>
       <c r="H95" t="n">
+        <v>1</v>
+      </c>
+      <c r="I95" t="n">
         <v>3</v>
       </c>
-      <c r="I95" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J95" t="n">
-        <v>22.48</v>
+        <v>16.5</v>
       </c>
       <c r="K95" t="n">
-        <v>54.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L95" t="n">
-        <v>97.53</v>
+        <v>68.48999999999999</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Neckwarmer Daily Dose</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>*126812*</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>0</v>