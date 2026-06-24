--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -589,137 +589,137 @@
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>1</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
         <v>20</v>
       </c>
       <c r="K3" t="n">
         <v>39.99</v>
       </c>
       <c r="L3" t="n">
         <v>19.99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Werewolf Mitts</t>
+          <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*231280*</t>
+          <t>*131742*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
         <v>-1</v>
       </c>
       <c r="J4" t="n">
-        <v>64.98999999999999</v>
+        <v>20</v>
       </c>
       <c r="K4" t="n">
-        <v>129.99</v>
+        <v>39.99</v>
       </c>
       <c r="L4" t="n">
-        <v>65</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Junior Mitt Animal Family</t>
+          <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*131742*</t>
+          <t>*231280*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G5" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J5" t="n">
-        <v>20</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="K5" t="n">
-        <v>39.99</v>
+        <v>129.99</v>
       </c>
       <c r="L5" t="n">
-        <v>19.99</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vertigo Pro</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*128564*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
@@ -798,103 +798,103 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*231294*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>4</v>
       </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J8" t="n">
         <v>54.99</v>
       </c>
       <c r="K8" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L8" t="n">
         <v>90</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*231296*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>54.99</v>
       </c>
       <c r="K9" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L9" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Snazzy Mitt</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>S</t>
@@ -1003,229 +1003,229 @@
       <c r="F12" t="n">
         <v>4</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>2</v>
       </c>
       <c r="I12" t="n">
         <v>-2</v>
       </c>
       <c r="J12" t="n">
         <v>67.5</v>
       </c>
       <c r="K12" t="n">
         <v>134.99</v>
       </c>
       <c r="L12" t="n">
         <v>134.98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>CALDWELL MITTS</t>
+          <t>APRESKI MITT</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*208369*</t>
+          <t>*134839*</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F13" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G13" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J13" t="n">
-        <v>0</v>
+        <v>32.5</v>
       </c>
       <c r="K13" t="n">
-        <v>79.98999999999999</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L13" t="n">
-        <v>79.98999999999999</v>
+        <v>64.98</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Thermic</t>
+          <t>POW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Freeride Extra Warm FWT mittens</t>
+          <t>Wayback GTX Long Mitt</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*209152*</t>
+          <t>*134465*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="G14" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I14" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J14" t="n">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="K14" t="n">
-        <v>259.99</v>
+        <v>139.99</v>
       </c>
       <c r="L14" t="n">
-        <v>129.99</v>
+        <v>699.9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>APRESKI MITT</t>
+          <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*134839*</t>
+          <t>*208369*</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F15" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" t="n">
-        <v>32.5</v>
+        <v>0</v>
       </c>
       <c r="K15" t="n">
-        <v>64.98999999999999</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L15" t="n">
-        <v>64.98</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>POW</t>
+          <t>Thermic</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wayback GTX Long Mitt</t>
+          <t>Freeride Extra Warm FWT mittens</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>7</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*134465*</t>
+          <t>*209152*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="G16" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H16" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="K16" t="n">
-        <v>139.99</v>
+        <v>259.99</v>
       </c>
       <c r="L16" t="n">
-        <v>699.9</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Mitt Deer Duck</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*126722*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
@@ -1304,57 +1304,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Zombie Mitt</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*231274*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J19" t="n">
         <v>89.5</v>
       </c>
       <c r="K19" t="n">
         <v>179.99</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Soul Mitt</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>XL</t>
@@ -1534,57 +1534,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*231283*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J24" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K24" t="n">
         <v>129.99</v>
       </c>
       <c r="L24" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>FLAMES MITT</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>S</t>
@@ -1994,57 +1994,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Zombie Mitt</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*231275*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>1</v>
       </c>
       <c r="G34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J34" t="n">
         <v>89.5</v>
       </c>
       <c r="K34" t="n">
         <v>179.99</v>
       </c>
       <c r="L34" t="n">
         <v>90.48999999999999</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>6</t>
@@ -2061,137 +2061,137 @@
       <c r="F35" t="n">
         <v>1</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
         <v>0</v>
       </c>
       <c r="J35" t="n">
         <v>0</v>
       </c>
       <c r="K35" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>CALDWELL MITTS</t>
+          <t>APRESKI MITT</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*232312*</t>
+          <t>*134838*</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F36" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I36" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J36" t="n">
-        <v>0</v>
+        <v>32.5</v>
       </c>
       <c r="K36" t="n">
-        <v>79.98999999999999</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L36" t="n">
-        <v>0</v>
+        <v>97.47</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>APRESKI MITT</t>
+          <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>7</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*134838*</t>
+          <t>*232312*</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F37" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I37" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J37" t="n">
-        <v>32.5</v>
+        <v>0</v>
       </c>
       <c r="K37" t="n">
-        <v>64.98999999999999</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L37" t="n">
-        <v>97.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*133546*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
@@ -2383,137 +2383,137 @@
       <c r="F42" t="n">
         <v>2</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
         <v>1</v>
       </c>
       <c r="I42" t="n">
         <v>-1</v>
       </c>
       <c r="J42" t="n">
         <v>20</v>
       </c>
       <c r="K42" t="n">
         <v>39.99</v>
       </c>
       <c r="L42" t="n">
         <v>19.99</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Black Diamond</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Trigger Guide</t>
+          <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*207580*</t>
+          <t>*231290*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>99.98</v>
+        <v>44.99</v>
       </c>
       <c r="K43" t="n">
-        <v>199.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L43" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>Black Diamond</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Ghoul Mitts</t>
+          <t>Trigger Guide</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*231290*</t>
+          <t>*207580*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G44" t="n">
         <v>0</v>
       </c>
       <c r="H44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I44" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J44" t="n">
-        <v>44.99</v>
+        <v>99.98</v>
       </c>
       <c r="K44" t="n">
-        <v>89.98999999999999</v>
+        <v>199.99</v>
       </c>
       <c r="L44" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>FLAMES MITT</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*132988*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
@@ -2843,137 +2843,137 @@
       <c r="F52" t="n">
         <v>12</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
         <v>6</v>
       </c>
       <c r="I52" t="n">
         <v>-6</v>
       </c>
       <c r="J52" t="n">
         <v>50</v>
       </c>
       <c r="K52" t="n">
         <v>39.99</v>
       </c>
       <c r="L52" t="n">
         <v>-60.06</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Snazzy Mitt</t>
+          <t>Mitts Magnum Wool Fleece</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*131734*</t>
+          <t>*133683*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I53" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J53" t="n">
-        <v>67.5</v>
+        <v>35</v>
       </c>
       <c r="K53" t="n">
-        <v>134.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L53" t="n">
-        <v>67.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Mitts Magnum Wool Fleece</t>
+          <t>Snazzy Mitt</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*133683*</t>
+          <t>*131734*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I54" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J54" t="n">
-        <v>35</v>
+        <v>67.5</v>
       </c>
       <c r="K54" t="n">
-        <v>69.98999999999999</v>
+        <v>134.99</v>
       </c>
       <c r="L54" t="n">
-        <v>0</v>
+        <v>67.48999999999999</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*231490*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
@@ -2981,183 +2981,183 @@
       <c r="F55" t="n">
         <v>4</v>
       </c>
       <c r="G55" t="n">
         <v>4</v>
       </c>
       <c r="H55" t="n">
         <v>1</v>
       </c>
       <c r="I55" t="n">
         <v>3</v>
       </c>
       <c r="J55" t="n">
         <v>20</v>
       </c>
       <c r="K55" t="n">
         <v>39.99</v>
       </c>
       <c r="L55" t="n">
         <v>19.99</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>POW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Tot Mitt Crazy</t>
+          <t>Wayback GTX Long Mitt</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*231517*</t>
+          <t>*134464*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G56" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H56" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I56" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J56" t="n">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="K56" t="n">
-        <v>34.99</v>
+        <v>139.99</v>
       </c>
       <c r="L56" t="n">
-        <v>35.98</v>
+        <v>419.94</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Original Mitt M</t>
+          <t>Tot Mitt Crazy</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*231496*</t>
+          <t>*231517*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G57" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="H57" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I57" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J57" t="n">
-        <v>27.5</v>
+        <v>17</v>
       </c>
       <c r="K57" t="n">
-        <v>54.99</v>
+        <v>34.99</v>
       </c>
       <c r="L57" t="n">
-        <v>109.96</v>
+        <v>35.98</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>POW</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Wayback GTX Long Mitt</t>
+          <t>Original Mitt M</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*134464*</t>
+          <t>*231496*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="G58" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="H58" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I58" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J58" t="n">
-        <v>70</v>
+        <v>27.5</v>
       </c>
       <c r="K58" t="n">
-        <v>139.99</v>
+        <v>54.99</v>
       </c>
       <c r="L58" t="n">
-        <v>419.94</v>
+        <v>109.96</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Vertigo Mitt Teen</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>7 Jr XXL</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*209924*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
@@ -3303,137 +3303,137 @@
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
         <v>2</v>
       </c>
       <c r="J62" t="n">
         <v>26</v>
       </c>
       <c r="K62" t="n">
         <v>54.99</v>
       </c>
       <c r="L62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Junior Mitt</t>
+          <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*209918*</t>
+          <t>*133548*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
       </c>
       <c r="F63" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G63" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H63" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I63" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J63" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K63" t="n">
-        <v>54.99</v>
+        <v>109.99</v>
       </c>
       <c r="L63" t="n">
-        <v>9.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ANNA MITTS</t>
+          <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*133548*</t>
+          <t>*209918*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
       </c>
       <c r="F64" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G64" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H64" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I64" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J64" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="K64" t="n">
-        <v>109.99</v>
+        <v>54.99</v>
       </c>
       <c r="L64" t="n">
-        <v>0</v>
+        <v>9.98</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>W.Everyday Mitt</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>*131745*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>1</v>
@@ -3441,137 +3441,137 @@
       <c r="F65" t="n">
         <v>1</v>
       </c>
       <c r="G65" t="n">
         <v>0</v>
       </c>
       <c r="H65" t="n">
         <v>1</v>
       </c>
       <c r="I65" t="n">
         <v>0</v>
       </c>
       <c r="J65" t="n">
         <v>20</v>
       </c>
       <c r="K65" t="n">
         <v>39.99</v>
       </c>
       <c r="L65" t="n">
         <v>19.99</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Junior Mitt</t>
+          <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*126004*</t>
+          <t>*131825*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
         <v>1</v>
       </c>
       <c r="I66" t="n">
         <v>-1</v>
       </c>
       <c r="J66" t="n">
-        <v>50</v>
+        <v>54.99</v>
       </c>
       <c r="K66" t="n">
-        <v>44.99</v>
+        <v>109.99</v>
       </c>
       <c r="L66" t="n">
-        <v>-5.01</v>
+        <v>55</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Melodie Ghoul Mitts</t>
+          <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*131825*</t>
+          <t>*126004*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>0</v>
       </c>
       <c r="F67" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
         <v>1</v>
       </c>
       <c r="I67" t="n">
         <v>-1</v>
       </c>
       <c r="J67" t="n">
-        <v>54.99</v>
+        <v>50</v>
       </c>
       <c r="K67" t="n">
-        <v>109.99</v>
+        <v>44.99</v>
       </c>
       <c r="L67" t="n">
-        <v>55</v>
+        <v>-5.01</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*133017*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
@@ -3604,57 +3604,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>*231289*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
         <v>1</v>
       </c>
       <c r="G69" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H69" t="n">
         <v>1</v>
       </c>
       <c r="I69" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J69" t="n">
         <v>44.99</v>
       </c>
       <c r="K69" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L69" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>S</t>
@@ -4131,137 +4131,137 @@
       <c r="F80" t="n">
         <v>1</v>
       </c>
       <c r="G80" t="n">
         <v>0</v>
       </c>
       <c r="H80" t="n">
         <v>1</v>
       </c>
       <c r="I80" t="n">
         <v>-1</v>
       </c>
       <c r="J80" t="n">
         <v>40</v>
       </c>
       <c r="K80" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L80" t="n">
         <v>39.99</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>VALLARTA 3D WS MITT</t>
+          <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">8                                                                                                   </t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>*134190*</t>
+          <t>*133025*</t>
         </is>
       </c>
       <c r="E81" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F81" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G81" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H81" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I81" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J81" t="n">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="K81" t="n">
-        <v>149.99</v>
+        <v>129.99</v>
       </c>
       <c r="L81" t="n">
-        <v>311.96</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>SIBERIAN MITT</t>
+          <t>VALLARTA 3D WS MITT</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t xml:space="preserve">8                                                                                                   </t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*133025*</t>
+          <t>*134190*</t>
         </is>
       </c>
       <c r="E82" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F82" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G82" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H82" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I82" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J82" t="n">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="K82" t="n">
-        <v>129.99</v>
+        <v>149.99</v>
       </c>
       <c r="L82" t="n">
-        <v>64.98999999999999</v>
+        <v>311.96</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>*131739*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>0</v>
@@ -4499,137 +4499,137 @@
       <c r="F88" t="n">
         <v>6</v>
       </c>
       <c r="G88" t="n">
         <v>0</v>
       </c>
       <c r="H88" t="n">
         <v>2</v>
       </c>
       <c r="I88" t="n">
         <v>0</v>
       </c>
       <c r="J88" t="n">
         <v>20</v>
       </c>
       <c r="K88" t="n">
         <v>39.99</v>
       </c>
       <c r="L88" t="n">
         <v>39.98</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitt Tremor </t>
+          <t>APRESKI MITT</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>*131716*</t>
+          <t>*134841*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>1</v>
       </c>
       <c r="F89" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G89" t="n">
         <v>0</v>
       </c>
       <c r="H89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I89" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J89" t="n">
-        <v>50</v>
+        <v>32.5</v>
       </c>
       <c r="K89" t="n">
-        <v>99.98999999999999</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L89" t="n">
-        <v>49.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>APRESKI MITT</t>
+          <t xml:space="preserve">Mitt Tremor </t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>*134841*</t>
+          <t>*131716*</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>1</v>
       </c>
       <c r="F90" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G90" t="n">
         <v>0</v>
       </c>
       <c r="H90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I90" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J90" t="n">
-        <v>32.5</v>
+        <v>50</v>
       </c>
       <c r="K90" t="n">
-        <v>64.98999999999999</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L90" t="n">
-        <v>0</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*232313*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
@@ -5051,137 +5051,137 @@
       <c r="F100" t="n">
         <v>2</v>
       </c>
       <c r="G100" t="n">
         <v>2</v>
       </c>
       <c r="H100" t="n">
         <v>1</v>
       </c>
       <c r="I100" t="n">
         <v>1</v>
       </c>
       <c r="J100" t="n">
         <v>55</v>
       </c>
       <c r="K100" t="n">
         <v>109.99</v>
       </c>
       <c r="L100" t="n">
         <v>54.99</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Junior Mitt Original</t>
+          <t>Vertigo Mitt Teen</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>7 Jr XXL</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>*231505*</t>
+          <t>*209928*</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>0</v>
       </c>
       <c r="F101" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G101" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H101" t="n">
         <v>2</v>
       </c>
       <c r="I101" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J101" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K101" t="n">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="L101" t="n">
-        <v>39.98</v>
+        <v>59.98</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Vertigo Mitt Teen</t>
+          <t>Junior Mitt Original</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>7 Jr XXL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>*209928*</t>
+          <t>*231505*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>0</v>
       </c>
       <c r="F102" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G102" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H102" t="n">
         <v>2</v>
       </c>
       <c r="I102" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J102" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K102" t="n">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="L102" t="n">
-        <v>59.98</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>GRIFFIN BASE 3D WS MITT</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t xml:space="preserve">8.5                                                                                                 </t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>*134187*</t>
         </is>
       </c>
       <c r="E103" t="n">
         <v>1</v>
@@ -5327,134 +5327,134 @@
       <c r="F106" t="n">
         <v>0</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
         <v>0</v>
       </c>
       <c r="I106" t="n">
         <v>0</v>
       </c>
       <c r="J106" t="n">
         <v>14</v>
       </c>
       <c r="K106" t="n">
         <v>29.99</v>
       </c>
       <c r="L106" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Smartloft Mitten</t>
+          <t>GRIFFIN BASE 3D WS MITT</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t xml:space="preserve">7                                                                                                   </t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>*133072*</t>
+          <t>*134184*</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>0</v>
       </c>
       <c r="F107" t="n">
         <v>1</v>
       </c>
       <c r="G107" t="n">
         <v>0</v>
       </c>
       <c r="H107" t="n">
         <v>0</v>
       </c>
       <c r="I107" t="n">
         <v>0</v>
       </c>
       <c r="J107" t="n">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="K107" t="n">
-        <v>59.99</v>
+        <v>169.99</v>
       </c>
       <c r="L107" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>GRIFFIN BASE 3D WS MITT</t>
+          <t>Smartloft Mitten</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">7                                                                                                   </t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>*134184*</t>
+          <t>*133072*</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>0</v>
       </c>
       <c r="F108" t="n">
         <v>1</v>
       </c>
       <c r="G108" t="n">
         <v>0</v>
       </c>
       <c r="H108" t="n">
         <v>0</v>
       </c>
       <c r="I108" t="n">
         <v>0</v>
       </c>
       <c r="J108" t="n">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="K108" t="n">
-        <v>169.99</v>
+        <v>59.99</v>
       </c>
       <c r="L108" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>MITT CROSSWIND 2.0</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>*133930*</t>
         </is>
@@ -5465,183 +5465,183 @@
       <c r="F109" t="n">
         <v>25</v>
       </c>
       <c r="G109" t="n">
         <v>25</v>
       </c>
       <c r="H109" t="n">
         <v>10</v>
       </c>
       <c r="I109" t="n">
         <v>15</v>
       </c>
       <c r="J109" t="n">
         <v>80</v>
       </c>
       <c r="K109" t="n">
         <v>159.99</v>
       </c>
       <c r="L109" t="n">
         <v>799.9</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Siberian Mitt</t>
+          <t>8000 Meter Mitt</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>*209895*</t>
+          <t>*209755*</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>0</v>
       </c>
       <c r="F110" t="n">
         <v>1</v>
       </c>
       <c r="G110" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H110" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I110" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J110" t="n">
-        <v>65</v>
+        <v>165</v>
       </c>
       <c r="K110" t="n">
-        <v>129.99</v>
+        <v>329.99</v>
       </c>
       <c r="L110" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>8000 Meter Mitt</t>
+          <t>W. Warmest Mitt</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>*209755*</t>
+          <t>*209756*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
         <v>1</v>
       </c>
       <c r="G111" t="n">
         <v>0</v>
       </c>
       <c r="H111" t="n">
         <v>1</v>
       </c>
       <c r="I111" t="n">
         <v>-1</v>
       </c>
       <c r="J111" t="n">
-        <v>165</v>
+        <v>70</v>
       </c>
       <c r="K111" t="n">
-        <v>329.99</v>
+        <v>139.99</v>
       </c>
       <c r="L111" t="n">
-        <v>164.99</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>W. Warmest Mitt</t>
+          <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>*209756*</t>
+          <t>*209895*</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>0</v>
       </c>
       <c r="F112" t="n">
         <v>1</v>
       </c>
       <c r="G112" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H112" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I112" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J112" t="n">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="K112" t="n">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="L112" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>*232314*</t>
         </is>
       </c>
       <c r="E113" t="n">
         <v>0</v>
@@ -5649,137 +5649,137 @@
       <c r="F113" t="n">
         <v>1</v>
       </c>
       <c r="G113" t="n">
         <v>0</v>
       </c>
       <c r="H113" t="n">
         <v>0</v>
       </c>
       <c r="I113" t="n">
         <v>0</v>
       </c>
       <c r="J113" t="n">
         <v>0</v>
       </c>
       <c r="K113" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L113" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>POW</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Junior Mitt Critter</t>
+          <t>MITT A-PEAK 2-IN-1</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>*126009*</t>
+          <t>*209195*</t>
         </is>
       </c>
       <c r="E114" t="n">
         <v>0</v>
       </c>
       <c r="F114" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G114" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H114" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I114" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="J114" t="n">
-        <v>25</v>
+        <v>67.5</v>
       </c>
       <c r="K114" t="n">
-        <v>49.99</v>
+        <v>134.99</v>
       </c>
       <c r="L114" t="n">
-        <v>24.99</v>
+        <v>202.47</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>POW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>MITT A-PEAK 2-IN-1</t>
+          <t>Junior Mitt Critter</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>*209195*</t>
+          <t>*126009*</t>
         </is>
       </c>
       <c r="E115" t="n">
         <v>0</v>
       </c>
       <c r="F115" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G115" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H115" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I115" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J115" t="n">
-        <v>67.5</v>
+        <v>25</v>
       </c>
       <c r="K115" t="n">
-        <v>134.99</v>
+        <v>49.99</v>
       </c>
       <c r="L115" t="n">
-        <v>202.47</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Soul Mitt</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>*209908*</t>
         </is>
       </c>
       <c r="E116" t="n">
         <v>0</v>
@@ -5930,132 +5930,132 @@
       </c>
       <c r="H119" t="n">
         <v>0</v>
       </c>
       <c r="I119" t="n">
         <v>2</v>
       </c>
       <c r="J119" t="n">
         <v>45</v>
       </c>
       <c r="K119" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L119" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Siberian Mitt</t>
+          <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>*209890*</t>
+          <t>*209921*</t>
         </is>
       </c>
       <c r="E120" t="n">
         <v>0</v>
       </c>
       <c r="F120" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G120" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H120" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I120" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J120" t="n">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="K120" t="n">
-        <v>129.99</v>
+        <v>54.99</v>
       </c>
       <c r="L120" t="n">
-        <v>129.98</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Junior Mitt</t>
+          <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>VI</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>*209921*</t>
+          <t>*209890*</t>
         </is>
       </c>
       <c r="E121" t="n">
         <v>0</v>
       </c>
       <c r="F121" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G121" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H121" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I121" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J121" t="n">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="K121" t="n">
-        <v>54.99</v>
+        <v>129.99</v>
       </c>
       <c r="L121" t="n">
-        <v>4.99</v>
+        <v>129.98</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>APRESKI MITT</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>*134840*</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>0</v>
@@ -6247,275 +6247,275 @@
       <c r="F126" t="n">
         <v>4</v>
       </c>
       <c r="G126" t="n">
         <v>4</v>
       </c>
       <c r="H126" t="n">
         <v>2</v>
       </c>
       <c r="I126" t="n">
         <v>2</v>
       </c>
       <c r="J126" t="n">
         <v>20</v>
       </c>
       <c r="K126" t="n">
         <v>39.99</v>
       </c>
       <c r="L126" t="n">
         <v>39.98</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>POW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Werewolf Mitts</t>
+          <t>Wayback GTX Long Mitt</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*131820*</t>
+          <t>*134468*</t>
         </is>
       </c>
       <c r="E127" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F127" t="n">
         <v>1</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I127" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J127" t="n">
-        <v>64.98999999999999</v>
+        <v>70</v>
       </c>
       <c r="K127" t="n">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="L127" t="n">
-        <v>65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Flames Mitt</t>
+          <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>*209885*</t>
+          <t>*131820*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>0</v>
       </c>
       <c r="F128" t="n">
         <v>1</v>
       </c>
       <c r="G128" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H128" t="n">
         <v>1</v>
       </c>
       <c r="I128" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J128" t="n">
-        <v>90</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="K128" t="n">
-        <v>179.99</v>
+        <v>129.99</v>
       </c>
       <c r="L128" t="n">
-        <v>89.98999999999999</v>
+        <v>65</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>POW</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Wayback GTX Long Mitt</t>
+          <t>Flames Mitt</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>*134468*</t>
+          <t>*209885*</t>
         </is>
       </c>
       <c r="E129" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F129" t="n">
         <v>1</v>
       </c>
       <c r="G129" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H129" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I129" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J129" t="n">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="K129" t="n">
-        <v>139.99</v>
+        <v>179.99</v>
       </c>
       <c r="L129" t="n">
-        <v>0</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Siberian Mitt</t>
+          <t>Mitt Capital</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*209891*</t>
+          <t>*131705*</t>
         </is>
       </c>
       <c r="E130" t="n">
         <v>0</v>
       </c>
       <c r="F130" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G130" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H130" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I130" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J130" t="n">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="K130" t="n">
-        <v>129.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L130" t="n">
-        <v>0</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Mitt Capital</t>
+          <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>*131705*</t>
+          <t>*209891*</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>0</v>
       </c>
       <c r="F131" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G131" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H131" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I131" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J131" t="n">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="K131" t="n">
-        <v>99.98999999999999</v>
+        <v>129.99</v>
       </c>
       <c r="L131" t="n">
-        <v>49.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>SPARKS LOBSTER MITTS</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>*208441*</t>
         </is>
       </c>
       <c r="E132" t="n">
         <v>0</v>
@@ -6661,137 +6661,137 @@
       <c r="F135" t="n">
         <v>0</v>
       </c>
       <c r="G135" t="n">
         <v>0</v>
       </c>
       <c r="H135" t="n">
         <v>2</v>
       </c>
       <c r="I135" t="n">
         <v>-2</v>
       </c>
       <c r="J135" t="n">
         <v>35</v>
       </c>
       <c r="K135" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L135" t="n">
         <v>69.98</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Original Mitt M</t>
+          <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*231498*</t>
+          <t>*231295*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
         <v>4</v>
       </c>
       <c r="G136" t="n">
         <v>4</v>
       </c>
       <c r="H136" t="n">
         <v>2</v>
       </c>
       <c r="I136" t="n">
         <v>2</v>
       </c>
       <c r="J136" t="n">
-        <v>27.5</v>
+        <v>54.99</v>
       </c>
       <c r="K136" t="n">
-        <v>54.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L136" t="n">
-        <v>54.98</v>
+        <v>90</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Melodie Ghoul Mitts</t>
+          <t>Original Mitt M</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*231295*</t>
+          <t>*231498*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
         <v>4</v>
       </c>
       <c r="G137" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H137" t="n">
         <v>2</v>
       </c>
       <c r="I137" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J137" t="n">
+        <v>27.5</v>
+      </c>
+      <c r="K137" t="n">
         <v>54.99</v>
       </c>
-      <c r="K137" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L137" t="n">
-        <v>90</v>
+        <v>54.98</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Junior Mitt Critter</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>*230657*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
@@ -6983,137 +6983,137 @@
       <c r="F142" t="n">
         <v>4</v>
       </c>
       <c r="G142" t="n">
         <v>0</v>
       </c>
       <c r="H142" t="n">
         <v>2</v>
       </c>
       <c r="I142" t="n">
         <v>-1</v>
       </c>
       <c r="J142" t="n">
         <v>44.99</v>
       </c>
       <c r="K142" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L142" t="n">
         <v>90</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>SIBERIAN MITT</t>
+          <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>6</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>*133021*</t>
+          <t>*208346*</t>
         </is>
       </c>
       <c r="E143" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F143" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="G143" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H143" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I143" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J143" t="n">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="K143" t="n">
-        <v>129.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L143" t="n">
-        <v>259.96</v>
+        <v>299.97</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>ANNA MITTS</t>
+          <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>*208346*</t>
+          <t>*133021*</t>
         </is>
       </c>
       <c r="E144" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F144" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G144" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H144" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I144" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J144" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="K144" t="n">
-        <v>99.98999999999999</v>
+        <v>129.99</v>
       </c>
       <c r="L144" t="n">
-        <v>299.97</v>
+        <v>259.96</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>*133011*</t>
         </is>
       </c>
       <c r="E145" t="n">
         <v>2</v>
@@ -7560,57 +7560,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>*231284*</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>0</v>
       </c>
       <c r="F155" t="n">
         <v>1</v>
       </c>
       <c r="G155" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H155" t="n">
         <v>1</v>
       </c>
       <c r="I155" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J155" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K155" t="n">
         <v>129.99</v>
       </c>
       <c r="L155" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>8000 Meter Mitt</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>S</t>
@@ -7836,57 +7836,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>*231281*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
       </c>
       <c r="F161" t="n">
         <v>1</v>
       </c>
       <c r="G161" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H161" t="n">
         <v>1</v>
       </c>
       <c r="I161" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J161" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K161" t="n">
         <v>129.99</v>
       </c>
       <c r="L161" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>XL</t>
@@ -7949,137 +7949,137 @@
       <c r="F163" t="n">
         <v>2</v>
       </c>
       <c r="G163" t="n">
         <v>2</v>
       </c>
       <c r="H163" t="n">
         <v>0</v>
       </c>
       <c r="I163" t="n">
         <v>2</v>
       </c>
       <c r="J163" t="n">
         <v>45</v>
       </c>
       <c r="K163" t="n">
         <v>89.95</v>
       </c>
       <c r="L163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Original Mitt W</t>
+          <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>*231501*</t>
+          <t>*208348*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>0</v>
       </c>
       <c r="F164" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G164" t="n">
         <v>2</v>
       </c>
       <c r="H164" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I164" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J164" t="n">
-        <v>27.5</v>
+        <v>0</v>
       </c>
       <c r="K164" t="n">
-        <v>54.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L164" t="n">
-        <v>27.49</v>
+        <v>199.98</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>ANNA MITTS</t>
+          <t>Original Mitt W</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>*208348*</t>
+          <t>*231501*</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>0</v>
       </c>
       <c r="F165" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G165" t="n">
         <v>2</v>
       </c>
       <c r="H165" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I165" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J165" t="n">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="K165" t="n">
-        <v>99.98999999999999</v>
+        <v>54.99</v>
       </c>
       <c r="L165" t="n">
-        <v>199.98</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Flames Mitt</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>*209887*</t>
         </is>
       </c>
       <c r="E166" t="n">
         <v>0</v>
@@ -8572,296 +8572,296 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>*231277*</t>
         </is>
       </c>
       <c r="E177" t="n">
         <v>0</v>
       </c>
       <c r="F177" t="n">
         <v>1</v>
       </c>
       <c r="G177" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H177" t="n">
         <v>1</v>
       </c>
       <c r="I177" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J177" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K177" t="n">
         <v>129.99</v>
       </c>
       <c r="L177" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Werewolf Mitts</t>
+          <t>APRESKI MITT</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>*131818*</t>
+          <t>*134836*</t>
         </is>
       </c>
       <c r="E178" t="n">
         <v>0</v>
       </c>
       <c r="F178" t="n">
         <v>1</v>
       </c>
       <c r="G178" t="n">
         <v>0</v>
       </c>
       <c r="H178" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I178" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J178" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="K178" t="n">
         <v>64.98999999999999</v>
       </c>
-      <c r="K178" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L178" t="n">
-        <v>65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>APRESKI MITT</t>
+          <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>*134836*</t>
+          <t>*131818*</t>
         </is>
       </c>
       <c r="E179" t="n">
         <v>0</v>
       </c>
       <c r="F179" t="n">
         <v>1</v>
       </c>
       <c r="G179" t="n">
         <v>0</v>
       </c>
       <c r="H179" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I179" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J179" t="n">
-        <v>32.5</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="K179" t="n">
-        <v>64.98999999999999</v>
+        <v>129.99</v>
       </c>
       <c r="L179" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Box Set Mitt and Beanie</t>
+          <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>*124656*</t>
+          <t>*131121*</t>
         </is>
       </c>
       <c r="E180" t="n">
         <v>0</v>
       </c>
       <c r="F180" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G180" t="n">
         <v>0</v>
       </c>
       <c r="H180" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I180" t="n">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="J180" t="n">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="K180" t="n">
-        <v>54.99</v>
+        <v>39.99</v>
       </c>
       <c r="L180" t="n">
-        <v>28.99</v>
+        <v>-60.06</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>MITT CROSSWIND 2.0</t>
+          <t>Box Set Mitt and Beanie</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>*133935*</t>
+          <t>*124656*</t>
         </is>
       </c>
       <c r="E181" t="n">
         <v>0</v>
       </c>
       <c r="F181" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G181" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H181" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I181" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J181" t="n">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="K181" t="n">
-        <v>159.99</v>
+        <v>54.99</v>
       </c>
       <c r="L181" t="n">
-        <v>479.94</v>
+        <v>28.99</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Junior Mitt</t>
+          <t>MITT CROSSWIND 2.0</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>*131121*</t>
+          <t>*133935*</t>
         </is>
       </c>
       <c r="E182" t="n">
         <v>0</v>
       </c>
       <c r="F182" t="n">
         <v>12</v>
       </c>
       <c r="G182" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H182" t="n">
         <v>6</v>
       </c>
       <c r="I182" t="n">
-        <v>-6</v>
+        <v>6</v>
       </c>
       <c r="J182" t="n">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="K182" t="n">
-        <v>39.99</v>
+        <v>159.99</v>
       </c>
       <c r="L182" t="n">
-        <v>-60.06</v>
+        <v>479.94</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>*133549*</t>
         </is>
       </c>
       <c r="E183" t="n">
         <v>0</v>
@@ -9099,137 +9099,137 @@
       <c r="F188" t="n">
         <v>1</v>
       </c>
       <c r="G188" t="n">
         <v>0</v>
       </c>
       <c r="H188" t="n">
         <v>1</v>
       </c>
       <c r="I188" t="n">
         <v>0</v>
       </c>
       <c r="J188" t="n">
         <v>74.98</v>
       </c>
       <c r="K188" t="n">
         <v>149.99</v>
       </c>
       <c r="L188" t="n">
         <v>75.01000000000001</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Thermic</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Freeride Extra Warm FWT mittens</t>
+          <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>*209154*</t>
+          <t>*208351*</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G189" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H189" t="n">
         <v>1</v>
       </c>
       <c r="I189" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J189" t="n">
-        <v>130</v>
+        <v>0</v>
       </c>
       <c r="K189" t="n">
-        <v>259.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L189" t="n">
-        <v>129.99</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Thermic</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>ANNA MITTS</t>
+          <t>Freeride Extra Warm FWT mittens</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>9</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>*208351*</t>
+          <t>*209154*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
       </c>
       <c r="F190" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G190" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H190" t="n">
         <v>1</v>
       </c>
       <c r="I190" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J190" t="n">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="K190" t="n">
-        <v>99.98999999999999</v>
+        <v>259.99</v>
       </c>
       <c r="L190" t="n">
-        <v>99.98999999999999</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>*131827*</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>0</v>
@@ -9237,91 +9237,91 @@
       <c r="F191" t="n">
         <v>2</v>
       </c>
       <c r="G191" t="n">
         <v>0</v>
       </c>
       <c r="H191" t="n">
         <v>1</v>
       </c>
       <c r="I191" t="n">
         <v>-1</v>
       </c>
       <c r="J191" t="n">
         <v>54.99</v>
       </c>
       <c r="K191" t="n">
         <v>109.99</v>
       </c>
       <c r="L191" t="n">
         <v>55</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>SIBERIAN MITT</t>
+          <t>Slush Ghoul Mitts</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>*133012*</t>
+          <t>*131830*</t>
         </is>
       </c>
       <c r="E192" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F192" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G192" t="n">
         <v>0</v>
       </c>
       <c r="H192" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I192" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J192" t="n">
-        <v>65</v>
+        <v>54.99</v>
       </c>
       <c r="K192" t="n">
-        <v>129.99</v>
+        <v>109.99</v>
       </c>
       <c r="L192" t="n">
-        <v>0</v>
+        <v>110</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>8000 Meter Mitt</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>*209754*</t>
         </is>
       </c>
       <c r="E193" t="n">
         <v>0</v>
@@ -9329,183 +9329,183 @@
       <c r="F193" t="n">
         <v>1</v>
       </c>
       <c r="G193" t="n">
         <v>0</v>
       </c>
       <c r="H193" t="n">
         <v>1</v>
       </c>
       <c r="I193" t="n">
         <v>-1</v>
       </c>
       <c r="J193" t="n">
         <v>165</v>
       </c>
       <c r="K193" t="n">
         <v>329.99</v>
       </c>
       <c r="L193" t="n">
         <v>164.99</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Slush Ghoul Mitts</t>
+          <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>*131830*</t>
+          <t>*133012*</t>
         </is>
       </c>
       <c r="E194" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F194" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G194" t="n">
         <v>0</v>
       </c>
       <c r="H194" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I194" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J194" t="n">
-        <v>54.99</v>
+        <v>65</v>
       </c>
       <c r="K194" t="n">
-        <v>109.99</v>
+        <v>129.99</v>
       </c>
       <c r="L194" t="n">
-        <v>110</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>POW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Werewolf Mitts</t>
+          <t>Wayback GTX Long Mitt</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>*231282*</t>
+          <t>*134466*</t>
         </is>
       </c>
       <c r="E195" t="n">
         <v>0</v>
       </c>
       <c r="F195" t="n">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="G195" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H195" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I195" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J195" t="n">
-        <v>64.98999999999999</v>
+        <v>70</v>
       </c>
       <c r="K195" t="n">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="L195" t="n">
-        <v>65</v>
+        <v>559.92</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>POW</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Wayback GTX Long Mitt</t>
+          <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>*134466*</t>
+          <t>*231282*</t>
         </is>
       </c>
       <c r="E196" t="n">
         <v>0</v>
       </c>
       <c r="F196" t="n">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="G196" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H196" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I196" t="n">
         <v>0</v>
       </c>
       <c r="J196" t="n">
-        <v>70</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="K196" t="n">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="L196" t="n">
-        <v>559.92</v>
+        <v>65</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>*133013*</t>
         </is>
       </c>
       <c r="E197" t="n">
         <v>0</v>
@@ -9835,137 +9835,137 @@
       <c r="F204" t="n">
         <v>4</v>
       </c>
       <c r="G204" t="n">
         <v>4</v>
       </c>
       <c r="H204" t="n">
         <v>2</v>
       </c>
       <c r="I204" t="n">
         <v>2</v>
       </c>
       <c r="J204" t="n">
         <v>37.5</v>
       </c>
       <c r="K204" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L204" t="n">
         <v>74.98</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>VALLARTA 3D WS MITT</t>
+          <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">7                                                                                                   </t>
+          <t>S</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>*134188*</t>
+          <t>*131740*</t>
         </is>
       </c>
       <c r="E205" t="n">
         <v>0</v>
       </c>
       <c r="F205" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G205" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H205" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I205" t="n">
         <v>0</v>
       </c>
       <c r="J205" t="n">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="K205" t="n">
-        <v>149.99</v>
+        <v>39.99</v>
       </c>
       <c r="L205" t="n">
-        <v>155.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Junior Mitt Animal Family</t>
+          <t>VALLARTA 3D WS MITT</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>S</t>
+          <t xml:space="preserve">7                                                                                                   </t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>*131740*</t>
+          <t>*134188*</t>
         </is>
       </c>
       <c r="E206" t="n">
         <v>0</v>
       </c>
       <c r="F206" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G206" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H206" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I206" t="n">
         <v>0</v>
       </c>
       <c r="J206" t="n">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K206" t="n">
-        <v>39.99</v>
+        <v>149.99</v>
       </c>
       <c r="L206" t="n">
-        <v>0</v>
+        <v>155.98</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Junior Mitt Original</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>*231506*</t>
         </is>
       </c>
       <c r="E207" t="n">
         <v>0</v>
@@ -10203,137 +10203,137 @@
       <c r="F212" t="n">
         <v>4</v>
       </c>
       <c r="G212" t="n">
         <v>1</v>
       </c>
       <c r="H212" t="n">
         <v>2</v>
       </c>
       <c r="I212" t="n">
         <v>-1</v>
       </c>
       <c r="J212" t="n">
         <v>0</v>
       </c>
       <c r="K212" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L212" t="n">
         <v>199.98</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Junior Mitt Original</t>
+          <t>SPARKS LOBSTER MITTS</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>7</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>*231508*</t>
+          <t>*208439*</t>
         </is>
       </c>
       <c r="E213" t="n">
         <v>0</v>
       </c>
       <c r="F213" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G213" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H213" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I213" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J213" t="n">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="K213" t="n">
-        <v>39.99</v>
+        <v>109.99</v>
       </c>
       <c r="L213" t="n">
-        <v>59.97</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>SPARKS LOBSTER MITTS</t>
+          <t>Junior Mitt Original</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>*208439*</t>
+          <t>*231508*</t>
         </is>
       </c>
       <c r="E214" t="n">
         <v>0</v>
       </c>
       <c r="F214" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G214" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H214" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I214" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J214" t="n">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="K214" t="n">
-        <v>109.99</v>
+        <v>39.99</v>
       </c>
       <c r="L214" t="n">
-        <v>54.99</v>
+        <v>59.97</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Jr. GTX Mitt</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>*230663*</t>
         </is>
       </c>
       <c r="E215" t="n">
         <v>0</v>
@@ -10366,57 +10366,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>*131823*</t>
         </is>
       </c>
       <c r="E216" t="n">
         <v>2</v>
       </c>
       <c r="F216" t="n">
         <v>2</v>
       </c>
       <c r="G216" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H216" t="n">
         <v>1</v>
       </c>
       <c r="I216" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J216" t="n">
         <v>44.99</v>
       </c>
       <c r="K216" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L216" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>S</t>
@@ -10479,183 +10479,183 @@
       <c r="F218" t="n">
         <v>1</v>
       </c>
       <c r="G218" t="n">
         <v>0</v>
       </c>
       <c r="H218" t="n">
         <v>0</v>
       </c>
       <c r="I218" t="n">
         <v>0</v>
       </c>
       <c r="J218" t="n">
         <v>32.5</v>
       </c>
       <c r="K218" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L218" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Dynafit</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Mitt Mercury</t>
+          <t>Flames Mitt</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>*126735*</t>
+          <t>*209888*</t>
         </is>
       </c>
       <c r="E219" t="n">
         <v>0</v>
       </c>
       <c r="F219" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G219" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H219" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I219" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="J219" t="n">
-        <v>42.48</v>
+        <v>90</v>
       </c>
       <c r="K219" t="n">
-        <v>84.98999999999999</v>
+        <v>179.99</v>
       </c>
       <c r="L219" t="n">
-        <v>42.51</v>
+        <v>269.97</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Flames Mitt</t>
+          <t>MITT A-PEAK 2-IN-1</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>*209888*</t>
+          <t>*133939*</t>
         </is>
       </c>
       <c r="E220" t="n">
         <v>0</v>
       </c>
       <c r="F220" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G220" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H220" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I220" t="n">
-        <v>6</v>
+        <v>-4</v>
       </c>
       <c r="J220" t="n">
-        <v>90</v>
+        <v>67.5</v>
       </c>
       <c r="K220" t="n">
-        <v>179.99</v>
+        <v>134.99</v>
       </c>
       <c r="L220" t="n">
-        <v>269.97</v>
+        <v>269.96</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Dynafit</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>MITT A-PEAK 2-IN-1</t>
+          <t>Mitt Mercury</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>*133939*</t>
+          <t>*126735*</t>
         </is>
       </c>
       <c r="E221" t="n">
         <v>0</v>
       </c>
       <c r="F221" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G221" t="n">
         <v>0</v>
       </c>
       <c r="H221" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I221" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="J221" t="n">
-        <v>67.5</v>
+        <v>42.48</v>
       </c>
       <c r="K221" t="n">
-        <v>134.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L221" t="n">
-        <v>269.96</v>
+        <v>42.51</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Slush Ghoul Mitts</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>*131829*</t>
         </is>
       </c>
       <c r="E222" t="n">
         <v>0</v>
@@ -10939,137 +10939,137 @@
       <c r="F228" t="n">
         <v>0</v>
       </c>
       <c r="G228" t="n">
         <v>0</v>
       </c>
       <c r="H228" t="n">
         <v>1</v>
       </c>
       <c r="I228" t="n">
         <v>-1</v>
       </c>
       <c r="J228" t="n">
         <v>17.5</v>
       </c>
       <c r="K228" t="n">
         <v>29.99</v>
       </c>
       <c r="L228" t="n">
         <v>12.49</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Fly Mitt</t>
+          <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>7 - S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>*209941*</t>
+          <t>*131741*</t>
         </is>
       </c>
       <c r="E229" t="n">
         <v>0</v>
       </c>
       <c r="F229" t="n">
         <v>1</v>
       </c>
       <c r="G229" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H229" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I229" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J229" t="n">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="K229" t="n">
-        <v>179.99</v>
+        <v>39.99</v>
       </c>
       <c r="L229" t="n">
-        <v>0</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Junior Mitt Animal Family</t>
+          <t>Fly Mitt</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>7 - S</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>*131741*</t>
+          <t>*209941*</t>
         </is>
       </c>
       <c r="E230" t="n">
         <v>0</v>
       </c>
       <c r="F230" t="n">
         <v>1</v>
       </c>
       <c r="G230" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H230" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I230" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J230" t="n">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="K230" t="n">
-        <v>39.99</v>
+        <v>179.99</v>
       </c>
       <c r="L230" t="n">
-        <v>19.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Fly Mitt</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>8 - M</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>*209942*</t>
         </is>
       </c>
       <c r="E231" t="n">
         <v>0</v>
@@ -11445,183 +11445,183 @@
       <c r="F239" t="n">
         <v>2</v>
       </c>
       <c r="G239" t="n">
         <v>0</v>
       </c>
       <c r="H239" t="n">
         <v>1</v>
       </c>
       <c r="I239" t="n">
         <v>-1</v>
       </c>
       <c r="J239" t="n">
         <v>20</v>
       </c>
       <c r="K239" t="n">
         <v>39.99</v>
       </c>
       <c r="L239" t="n">
         <v>19.99</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Black Diamond</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Fly Mitt</t>
+          <t>W MERCURY MITTS</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>9 - L</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>*209943*</t>
+          <t>*134113*</t>
         </is>
       </c>
       <c r="E240" t="n">
         <v>0</v>
       </c>
       <c r="F240" t="n">
         <v>1</v>
       </c>
       <c r="G240" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H240" t="n">
         <v>1</v>
       </c>
       <c r="I240" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J240" t="n">
-        <v>90</v>
+        <v>74.98</v>
       </c>
       <c r="K240" t="n">
-        <v>179.99</v>
+        <v>149.99</v>
       </c>
       <c r="L240" t="n">
-        <v>89.98999999999999</v>
+        <v>75.01000000000001</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Quest Mitt</t>
+          <t>Fly Mitt</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>9 - L</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>*209191*</t>
+          <t>*209943*</t>
         </is>
       </c>
       <c r="E241" t="n">
         <v>0</v>
       </c>
       <c r="F241" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G241" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H241" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I241" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J241" t="n">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="K241" t="n">
-        <v>139.99</v>
+        <v>179.99</v>
       </c>
       <c r="L241" t="n">
-        <v>209.97</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Black Diamond</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>W MERCURY MITTS</t>
+          <t>Quest Mitt</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>*134113*</t>
+          <t>*209191*</t>
         </is>
       </c>
       <c r="E242" t="n">
         <v>0</v>
       </c>
       <c r="F242" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G242" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H242" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I242" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="J242" t="n">
-        <v>74.98</v>
+        <v>70</v>
       </c>
       <c r="K242" t="n">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="L242" t="n">
-        <v>75.01000000000001</v>
+        <v>209.97</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>FROSTY ZIP</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>2-3</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>*133942*</t>
         </is>
       </c>
       <c r="E243" t="n">
         <v>0</v>
@@ -11997,137 +11997,137 @@
       <c r="F251" t="n">
         <v>2</v>
       </c>
       <c r="G251" t="n">
         <v>2</v>
       </c>
       <c r="H251" t="n">
         <v>1</v>
       </c>
       <c r="I251" t="n">
         <v>1</v>
       </c>
       <c r="J251" t="n">
         <v>65</v>
       </c>
       <c r="K251" t="n">
         <v>129.99</v>
       </c>
       <c r="L251" t="n">
         <v>64.98999999999999</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>8000 Meter Mitt</t>
+          <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>*209753*</t>
+          <t>*231491*</t>
         </is>
       </c>
       <c r="E252" t="n">
         <v>0</v>
       </c>
       <c r="F252" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G252" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H252" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I252" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J252" t="n">
-        <v>165</v>
+        <v>20</v>
       </c>
       <c r="K252" t="n">
-        <v>329.99</v>
+        <v>39.99</v>
       </c>
       <c r="L252" t="n">
-        <v>0</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Junior Mitt Animal Family</t>
+          <t>8000 Meter Mitt</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>*231491*</t>
+          <t>*209753*</t>
         </is>
       </c>
       <c r="E253" t="n">
         <v>0</v>
       </c>
       <c r="F253" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G253" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H253" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I253" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J253" t="n">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="K253" t="n">
-        <v>39.99</v>
+        <v>329.99</v>
       </c>
       <c r="L253" t="n">
-        <v>39.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>*131828*</t>
         </is>
       </c>
       <c r="E254" t="n">
         <v>0</v>
@@ -12145,112 +12145,112 @@
         <v>-1</v>
       </c>
       <c r="J254" t="n">
         <v>54.99</v>
       </c>
       <c r="K254" t="n">
         <v>109.99</v>
       </c>
       <c r="L254" t="n">
         <v>55</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>*231291*</t>
+          <t>*131821*</t>
         </is>
       </c>
       <c r="E255" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F255" t="n">
         <v>1</v>
       </c>
       <c r="G255" t="n">
         <v>0</v>
       </c>
       <c r="H255" t="n">
         <v>0</v>
       </c>
       <c r="I255" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J255" t="n">
         <v>44.99</v>
       </c>
       <c r="K255" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L255" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>*131821*</t>
+          <t>*231291*</t>
         </is>
       </c>
       <c r="E256" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F256" t="n">
         <v>1</v>
       </c>
       <c r="G256" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H256" t="n">
         <v>0</v>
       </c>
       <c r="I256" t="n">
         <v>1</v>
       </c>
       <c r="J256" t="n">
         <v>44.99</v>
       </c>
       <c r="K256" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L256" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
@@ -12457,137 +12457,137 @@
       <c r="F261" t="n">
         <v>1</v>
       </c>
       <c r="G261" t="n">
         <v>0</v>
       </c>
       <c r="H261" t="n">
         <v>0</v>
       </c>
       <c r="I261" t="n">
         <v>0</v>
       </c>
       <c r="J261" t="n">
         <v>67.5</v>
       </c>
       <c r="K261" t="n">
         <v>134.99</v>
       </c>
       <c r="L261" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>MITT CROSSWIND 2.0</t>
+          <t>Carmel Windstopper Mitt</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>*133932*</t>
+          <t>*134041*</t>
         </is>
       </c>
       <c r="E262" t="n">
         <v>0</v>
       </c>
       <c r="F262" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G262" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H262" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I262" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J262" t="n">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="K262" t="n">
-        <v>159.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L262" t="n">
-        <v>479.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Carmel Windstopper Mitt</t>
+          <t>MITT CROSSWIND 2.0</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>*134041*</t>
+          <t>*133932*</t>
         </is>
       </c>
       <c r="E263" t="n">
         <v>0</v>
       </c>
       <c r="F263" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G263" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H263" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I263" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J263" t="n">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="K263" t="n">
-        <v>84.98999999999999</v>
+        <v>159.99</v>
       </c>
       <c r="L263" t="n">
-        <v>0</v>
+        <v>479.94</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>MERCURY MITTS</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>*134106*</t>
         </is>
       </c>
       <c r="E264" t="n">
         <v>1</v>
@@ -13009,137 +13009,137 @@
       <c r="F273" t="n">
         <v>8</v>
       </c>
       <c r="G273" t="n">
         <v>8</v>
       </c>
       <c r="H273" t="n">
         <v>2</v>
       </c>
       <c r="I273" t="n">
         <v>6</v>
       </c>
       <c r="J273" t="n">
         <v>20</v>
       </c>
       <c r="K273" t="n">
         <v>39.99</v>
       </c>
       <c r="L273" t="n">
         <v>39.98</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Junior Mitt</t>
+          <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>*132997*</t>
+          <t>*231293*</t>
         </is>
       </c>
       <c r="E274" t="n">
         <v>0</v>
       </c>
       <c r="F274" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G274" t="n">
         <v>6</v>
       </c>
       <c r="H274" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I274" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J274" t="n">
-        <v>50</v>
+        <v>54.99</v>
       </c>
       <c r="K274" t="n">
-        <v>54.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L274" t="n">
-        <v>29.94</v>
+        <v>135</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Melodie Ghoul Mitts</t>
+          <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>*231293*</t>
+          <t>*132997*</t>
         </is>
       </c>
       <c r="E275" t="n">
         <v>0</v>
       </c>
       <c r="F275" t="n">
+        <v>9</v>
+      </c>
+      <c r="G275" t="n">
         <v>6</v>
       </c>
-      <c r="G275" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H275" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I275" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J275" t="n">
+        <v>50</v>
+      </c>
+      <c r="K275" t="n">
         <v>54.99</v>
       </c>
-      <c r="K275" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L275" t="n">
-        <v>135</v>
+        <v>29.94</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>GRIFFIN BASE 3D WS MITT</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t xml:space="preserve">7.5                                                                                                 </t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>*134185*</t>
         </is>
       </c>
       <c r="E276" t="n">
         <v>0</v>
@@ -13264,204 +13264,204 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>*231279*</t>
         </is>
       </c>
       <c r="E279" t="n">
         <v>0</v>
       </c>
       <c r="F279" t="n">
         <v>4</v>
       </c>
       <c r="G279" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H279" t="n">
         <v>2</v>
       </c>
       <c r="I279" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J279" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K279" t="n">
         <v>129.99</v>
       </c>
       <c r="L279" t="n">
         <v>130</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>VALLARTA 3D WS MITT</t>
+          <t>Expedition Mitt</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t xml:space="preserve">8.5                                                                                                 </t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>*134191*</t>
+          <t>*209803*</t>
         </is>
       </c>
       <c r="E280" t="n">
         <v>0</v>
       </c>
       <c r="F280" t="n">
         <v>2</v>
       </c>
       <c r="G280" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H280" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I280" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J280" t="n">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="K280" t="n">
-        <v>149.99</v>
+        <v>159.99</v>
       </c>
       <c r="L280" t="n">
-        <v>155.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Expedition Mitt</t>
+          <t>GRIFFIN BASE 3D MITT</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t xml:space="preserve">XL                                                                                   </t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>*209803*</t>
+          <t>*134171*</t>
         </is>
       </c>
       <c r="E281" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F281" t="n">
         <v>2</v>
       </c>
       <c r="G281" t="n">
         <v>0</v>
       </c>
       <c r="H281" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I281" t="n">
         <v>0</v>
       </c>
       <c r="J281" t="n">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="K281" t="n">
-        <v>159.99</v>
+        <v>169.99</v>
       </c>
       <c r="L281" t="n">
-        <v>0</v>
+        <v>75.98999999999999</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>GRIFFIN BASE 3D MITT</t>
+          <t>VALLARTA 3D WS MITT</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t xml:space="preserve">XL                                                                                   </t>
+          <t xml:space="preserve">8.5                                                                                                 </t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>*134171*</t>
+          <t>*134191*</t>
         </is>
       </c>
       <c r="E282" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F282" t="n">
         <v>2</v>
       </c>
       <c r="G282" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H282" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I282" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J282" t="n">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="K282" t="n">
-        <v>169.99</v>
+        <v>149.99</v>
       </c>
       <c r="L282" t="n">
-        <v>75.98999999999999</v>
+        <v>155.98</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Soul Mitt</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>*209906*</t>
         </is>
       </c>
       <c r="E283" t="n">
         <v>0</v>
@@ -13770,158 +13770,158 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>*231292*</t>
         </is>
       </c>
       <c r="E290" t="n">
         <v>0</v>
       </c>
       <c r="F290" t="n">
         <v>1</v>
       </c>
       <c r="G290" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H290" t="n">
         <v>1</v>
       </c>
       <c r="I290" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J290" t="n">
         <v>44.99</v>
       </c>
       <c r="K290" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L290" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Original Mitt W</t>
+          <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>*231500*</t>
+          <t>*132993*</t>
         </is>
       </c>
       <c r="E291" t="n">
         <v>0</v>
       </c>
       <c r="F291" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G291" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H291" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I291" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J291" t="n">
-        <v>27.5</v>
+        <v>50</v>
       </c>
       <c r="K291" t="n">
-        <v>54.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L291" t="n">
-        <v>82.47</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Junior Mitt</t>
+          <t>Original Mitt W</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>*132993*</t>
+          <t>*231500*</t>
         </is>
       </c>
       <c r="E292" t="n">
         <v>0</v>
       </c>
       <c r="F292" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G292" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H292" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I292" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="J292" t="n">
-        <v>50</v>
+        <v>27.5</v>
       </c>
       <c r="K292" t="n">
-        <v>99.98999999999999</v>
+        <v>54.99</v>
       </c>
       <c r="L292" t="n">
-        <v>49.99</v>
+        <v>82.47</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>*133010*</t>
         </is>
       </c>
       <c r="E293" t="n">
         <v>1</v>
@@ -13929,183 +13929,183 @@
       <c r="F293" t="n">
         <v>6</v>
       </c>
       <c r="G293" t="n">
         <v>0</v>
       </c>
       <c r="H293" t="n">
         <v>2</v>
       </c>
       <c r="I293" t="n">
         <v>-1</v>
       </c>
       <c r="J293" t="n">
         <v>65</v>
       </c>
       <c r="K293" t="n">
         <v>129.99</v>
       </c>
       <c r="L293" t="n">
         <v>129.98</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Siberian Mitt</t>
+          <t>SPARKS LOBSTER MITTS</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>6</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>*209892*</t>
+          <t>*208438*</t>
         </is>
       </c>
       <c r="E294" t="n">
         <v>0</v>
       </c>
       <c r="F294" t="n">
         <v>1</v>
       </c>
       <c r="G294" t="n">
         <v>1</v>
       </c>
       <c r="H294" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I294" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J294" t="n">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="K294" t="n">
-        <v>129.99</v>
+        <v>109.99</v>
       </c>
       <c r="L294" t="n">
-        <v>0</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>SPARKS LOBSTER MITTS</t>
+          <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>*208438*</t>
+          <t>*131737*</t>
         </is>
       </c>
       <c r="E295" t="n">
         <v>0</v>
       </c>
       <c r="F295" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G295" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H295" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I295" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J295" t="n">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="K295" t="n">
-        <v>109.99</v>
+        <v>39.99</v>
       </c>
       <c r="L295" t="n">
-        <v>54.99</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Junior Mitt Animal Family</t>
+          <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>*131737*</t>
+          <t>*209892*</t>
         </is>
       </c>
       <c r="E296" t="n">
         <v>0</v>
       </c>
       <c r="F296" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G296" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H296" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I296" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J296" t="n">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="K296" t="n">
-        <v>39.99</v>
+        <v>129.99</v>
       </c>
       <c r="L296" t="n">
-        <v>39.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>MERCURY MITTS</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>*134109*</t>
         </is>
       </c>
       <c r="E297" t="n">
         <v>0</v>
@@ -14670,132 +14670,132 @@
       </c>
       <c r="H309" t="n">
         <v>3</v>
       </c>
       <c r="I309" t="n">
         <v>-3</v>
       </c>
       <c r="J309" t="n">
         <v>17.5</v>
       </c>
       <c r="K309" t="n">
         <v>29.99</v>
       </c>
       <c r="L309" t="n">
         <v>37.47</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Quest Mitt</t>
+          <t>APRESKI MITT</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>*209194*</t>
+          <t>*134837*</t>
         </is>
       </c>
       <c r="E310" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F310" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G310" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H310" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I310" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J310" t="n">
-        <v>70</v>
+        <v>32.5</v>
       </c>
       <c r="K310" t="n">
-        <v>139.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L310" t="n">
-        <v>209.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>APRESKI MITT</t>
+          <t>Quest Mitt</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>*134837*</t>
+          <t>*209194*</t>
         </is>
       </c>
       <c r="E311" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F311" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G311" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H311" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I311" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J311" t="n">
-        <v>32.5</v>
+        <v>70</v>
       </c>
       <c r="K311" t="n">
-        <v>64.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L311" t="n">
-        <v>0</v>
+        <v>209.97</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>*132992*</t>
         </is>
       </c>
       <c r="E312" t="n">
         <v>0</v>
@@ -15125,91 +15125,91 @@
       <c r="F319" t="n">
         <v>4</v>
       </c>
       <c r="G319" t="n">
         <v>0</v>
       </c>
       <c r="H319" t="n">
         <v>2</v>
       </c>
       <c r="I319" t="n">
         <v>-2</v>
       </c>
       <c r="J319" t="n">
         <v>62.5</v>
       </c>
       <c r="K319" t="n">
         <v>124.99</v>
       </c>
       <c r="L319" t="n">
         <v>124.98</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>POW</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>KALI MITTS</t>
+          <t>Wayback GTX Long Mitt</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>*232310*</t>
+          <t>*134467*</t>
         </is>
       </c>
       <c r="E320" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F320" t="n">
         <v>2</v>
       </c>
       <c r="G320" t="n">
         <v>0</v>
       </c>
       <c r="H320" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I320" t="n">
         <v>0</v>
       </c>
       <c r="J320" t="n">
-        <v>36.32</v>
+        <v>70</v>
       </c>
       <c r="K320" t="n">
-        <v>79.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L320" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>DIRT BAG MITTS</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>*134118*</t>
         </is>
       </c>
       <c r="E321" t="n">
         <v>0</v>
@@ -15217,91 +15217,91 @@
       <c r="F321" t="n">
         <v>1</v>
       </c>
       <c r="G321" t="n">
         <v>0</v>
       </c>
       <c r="H321" t="n">
         <v>1</v>
       </c>
       <c r="I321" t="n">
         <v>-1</v>
       </c>
       <c r="J321" t="n">
         <v>29.98</v>
       </c>
       <c r="K321" t="n">
         <v>59.99</v>
       </c>
       <c r="L321" t="n">
         <v>30.01</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>POW</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Wayback GTX Long Mitt</t>
+          <t>KALI MITTS</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>*134467*</t>
+          <t>*232310*</t>
         </is>
       </c>
       <c r="E322" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F322" t="n">
         <v>2</v>
       </c>
       <c r="G322" t="n">
         <v>0</v>
       </c>
       <c r="H322" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I322" t="n">
         <v>0</v>
       </c>
       <c r="J322" t="n">
-        <v>70</v>
+        <v>36.32</v>
       </c>
       <c r="K322" t="n">
-        <v>139.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L322" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>MERCURY MITTS</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>*134104*</t>
         </is>
       </c>
       <c r="E323" t="n">
         <v>0</v>
@@ -15426,158 +15426,158 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Zombie Mitt</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>*231273*</t>
         </is>
       </c>
       <c r="E326" t="n">
         <v>0</v>
       </c>
       <c r="F326" t="n">
         <v>1</v>
       </c>
       <c r="G326" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H326" t="n">
         <v>0</v>
       </c>
       <c r="I326" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J326" t="n">
         <v>89.5</v>
       </c>
       <c r="K326" t="n">
         <v>179.99</v>
       </c>
       <c r="L326" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Quest Mitt</t>
+          <t>MITT A-PEAK 2-IN-1</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>*209192*</t>
+          <t>*133940*</t>
         </is>
       </c>
       <c r="E327" t="n">
         <v>0</v>
       </c>
       <c r="F327" t="n">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G327" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H327" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I327" t="n">
-        <v>30</v>
+        <v>-4</v>
       </c>
       <c r="J327" t="n">
-        <v>70</v>
+        <v>67.5</v>
       </c>
       <c r="K327" t="n">
-        <v>139.99</v>
+        <v>134.99</v>
       </c>
       <c r="L327" t="n">
-        <v>419.94</v>
+        <v>269.96</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>MITT A-PEAK 2-IN-1</t>
+          <t>Quest Mitt</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>*133940*</t>
+          <t>*209192*</t>
         </is>
       </c>
       <c r="E328" t="n">
         <v>0</v>
       </c>
       <c r="F328" t="n">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G328" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H328" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I328" t="n">
-        <v>-4</v>
+        <v>30</v>
       </c>
       <c r="J328" t="n">
-        <v>67.5</v>
+        <v>70</v>
       </c>
       <c r="K328" t="n">
-        <v>134.99</v>
+        <v>139.99</v>
       </c>
       <c r="L328" t="n">
-        <v>269.96</v>
+        <v>419.94</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>GRIFFIN BASE 3D MITT</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>*134168*</t>
         </is>
       </c>
       <c r="E329" t="n">
         <v>1</v>
@@ -15748,57 +15748,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>*231278*</t>
         </is>
       </c>
       <c r="E333" t="n">
         <v>0</v>
       </c>
       <c r="F333" t="n">
         <v>2</v>
       </c>
       <c r="G333" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H333" t="n">
         <v>1</v>
       </c>
       <c r="I333" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J333" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K333" t="n">
         <v>129.99</v>
       </c>
       <c r="L333" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Expedition Mitt</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>M</t>
@@ -15932,57 +15932,57 @@
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Zombie Mitt</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>*231276*</t>
         </is>
       </c>
       <c r="E337" t="n">
         <v>0</v>
       </c>
       <c r="F337" t="n">
         <v>1</v>
       </c>
       <c r="G337" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H337" t="n">
         <v>0</v>
       </c>
       <c r="I337" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J337" t="n">
         <v>89.5</v>
       </c>
       <c r="K337" t="n">
         <v>179.99</v>
       </c>
       <c r="L337" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Expedition Mitt</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>L</t>