--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -1120,103 +1120,103 @@
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*209015*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" t="n">
         <v>67.5</v>
       </c>
       <c r="K15" t="n">
         <v>134.99</v>
       </c>
       <c r="L15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*209016*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J16" t="n">
         <v>67.5</v>
       </c>
       <c r="K16" t="n">
         <v>134.99</v>
       </c>
       <c r="L16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Skirt Speed Insulation</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>L</t>
@@ -1534,158 +1534,158 @@
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*209014*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>2</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J24" t="n">
         <v>67.5</v>
       </c>
       <c r="K24" t="n">
         <v>134.99</v>
       </c>
       <c r="L24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*209018*</t>
+          <t>*127943*</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" t="n">
         <v>2</v>
       </c>
       <c r="G25" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H25" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J25" t="n">
         <v>67.5</v>
       </c>
       <c r="K25" t="n">
         <v>134.99</v>
       </c>
       <c r="L25" t="n">
-        <v>0</v>
+        <v>134.98</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*127943*</t>
+          <t>*209018*</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26" t="n">
         <v>2</v>
       </c>
       <c r="G26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H26" t="n">
+        <v>0</v>
+      </c>
+      <c r="I26" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="J26" t="n">
         <v>67.5</v>
       </c>
       <c r="K26" t="n">
         <v>134.99</v>
       </c>
       <c r="L26" t="n">
-        <v>134.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Skirt Speed Insulation</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*127953*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
@@ -1856,57 +1856,57 @@
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*209013*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>2</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J31" t="n">
         <v>67.5</v>
       </c>
       <c r="K31" t="n">
         <v>134.99</v>
       </c>
       <c r="L31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Skirt Speed Insulation</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>M</t>
@@ -2086,103 +2086,103 @@
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>*209017*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>1</v>
       </c>
       <c r="G36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J36" t="n">
         <v>67.5</v>
       </c>
       <c r="K36" t="n">
         <v>134.99</v>
       </c>
       <c r="L36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>*209012*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
         <v>1</v>
       </c>
       <c r="G37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J37" t="n">
         <v>67.5</v>
       </c>
       <c r="K37" t="n">
         <v>134.99</v>
       </c>
       <c r="L37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Klatch Pant</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>L</t>
@@ -2362,103 +2362,103 @@
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*209019*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
         <v>2</v>
       </c>
       <c r="G42" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J42" t="n">
         <v>67.5</v>
       </c>
       <c r="K42" t="n">
         <v>134.99</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Skirt Smartloft</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*127941*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
         <v>2</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J43" t="n">
         <v>67.5</v>
       </c>
       <c r="K43" t="n">
         <v>134.99</v>
       </c>
       <c r="L43" t="n">
         <v>67.48999999999999</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Scott</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>W.Shorts Insuloft Tech</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>S</t>