--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1141,137 +1141,137 @@
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>2</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>2</v>
       </c>
       <c r="J15" t="n">
         <v>125</v>
       </c>
       <c r="K15" t="n">
         <v>249.99</v>
       </c>
       <c r="L15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>Junior Goggle Agent</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Signature</t>
+          <t>Junior Alpine Goggle Agent White || Enhancer</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*126373*</t>
+          <t>*125956*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J16" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K16" t="n">
-        <v>189.99</v>
+        <v>44.99</v>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Junior Goggle Agent</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Junior Alpine Goggle Agent White || Enhancer</t>
+          <t>Signature</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*125956*</t>
+          <t>*126373*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J17" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K17" t="n">
-        <v>44.99</v>
+        <v>189.99</v>
       </c>
       <c r="L17" t="n">
-        <v>24.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>FLIGHT TRACKER M</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Black||PRIZM ARGON IRIDIUM</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*133320*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>1</v>
@@ -1417,137 +1417,137 @@
       <c r="F21" t="n">
         <v>9</v>
       </c>
       <c r="G21" t="n">
         <v>9</v>
       </c>
       <c r="H21" t="n">
         <v>3</v>
       </c>
       <c r="I21" t="n">
         <v>6</v>
       </c>
       <c r="J21" t="n">
         <v>0</v>
       </c>
       <c r="K21" t="n">
         <v>194.99</v>
       </c>
       <c r="L21" t="n">
         <v>584.97</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>FLIGHT DECK L</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t xml:space="preserve"> (Goggle sock)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*125132*</t>
+          <t>*125397*</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J22" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="K22" t="n">
-        <v>214.99</v>
+        <v>16.99</v>
       </c>
       <c r="L22" t="n">
-        <v>214.99</v>
+        <v>16.98</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>FLIGHT DECK L</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (Goggle sock)</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*125397*</t>
+          <t>*125132*</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="K23" t="n">
-        <v>16.99</v>
+        <v>214.99</v>
       </c>
       <c r="L23" t="n">
-        <v>16.98</v>
+        <v>214.99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>NEVES PRO RD 5K + Spare Lens</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>M Chrome</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*232333*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
@@ -1647,137 +1647,137 @@
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
       <c r="I26" t="n">
         <v>0</v>
       </c>
       <c r="J26" t="n">
         <v>279.99</v>
       </c>
       <c r="K26" t="n">
         <v>324.99</v>
       </c>
       <c r="L26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lens R1 OTG </t>
+          <t>Lens Line Miner</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Rose</t>
+          <t>Prizm Sapphire</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*134786*</t>
+          <t>*126332*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
         <v>-1</v>
       </c>
       <c r="J27" t="n">
-        <v>27.5</v>
+        <v>122.99</v>
       </c>
       <c r="K27" t="n">
-        <v>199.99</v>
+        <v>120</v>
       </c>
       <c r="L27" t="n">
-        <v>172.49</v>
+        <v>-2.99</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Dragon</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Lens Line Miner</t>
+          <t xml:space="preserve">Lens R1 OTG </t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Prizm Sapphire</t>
+          <t>Rose</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*126332*</t>
+          <t>*134786*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>0</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
         <v>-1</v>
       </c>
       <c r="J28" t="n">
-        <v>122.99</v>
+        <v>27.5</v>
       </c>
       <c r="K28" t="n">
-        <v>120</v>
+        <v>199.99</v>
       </c>
       <c r="L28" t="n">
-        <v>-2.99</v>
+        <v>172.49</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Durden RIG Reflect</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>RIG Bixbite/Matte Black/Black Trace</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*133807*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>1</v>
@@ -6643,63 +6643,63 @@
       <c r="B135" t="inlineStr">
         <is>
           <t>SAVOR L PHOTO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Black || All Weather</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>*208329*</t>
         </is>
       </c>
       <c r="E135" t="n">
         <v>0</v>
       </c>
       <c r="F135" t="n">
         <v>2</v>
       </c>
       <c r="G135" t="n">
         <v>2</v>
       </c>
       <c r="H135" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I135" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J135" t="n">
         <v>75</v>
       </c>
       <c r="K135" t="n">
         <v>149.99</v>
       </c>
       <c r="L135" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Dragon</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>LIL D 2</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>MURASAKI/LLAMBER</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>*133834*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>2</v>
@@ -6799,137 +6799,137 @@
       <c r="F138" t="n">
         <v>3</v>
       </c>
       <c r="G138" t="n">
         <v>0</v>
       </c>
       <c r="H138" t="n">
         <v>0</v>
       </c>
       <c r="I138" t="n">
         <v>0</v>
       </c>
       <c r="J138" t="n">
         <v>150</v>
       </c>
       <c r="K138" t="n">
         <v>299.99</v>
       </c>
       <c r="L138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Durden RIG Reflect</t>
+          <t>Marauder Elite</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>RIG Bixbite/Matte Black/Black Trace</t>
+          <t>Boost Black</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*209420*</t>
+          <t>*126648*</t>
         </is>
       </c>
       <c r="E139" t="n">
         <v>0</v>
       </c>
       <c r="F139" t="n">
         <v>0</v>
       </c>
       <c r="G139" t="n">
         <v>0</v>
       </c>
       <c r="H139" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I139" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J139" t="n">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="K139" t="n">
-        <v>189.99</v>
+        <v>389.99</v>
       </c>
       <c r="L139" t="n">
-        <v>0</v>
+        <v>194.99</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Marauder Elite</t>
+          <t>Durden RIG Reflect</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Boost Black</t>
+          <t>RIG Bixbite/Matte Black/Black Trace</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>*126648*</t>
+          <t>*209420*</t>
         </is>
       </c>
       <c r="E140" t="n">
         <v>0</v>
       </c>
       <c r="F140" t="n">
         <v>0</v>
       </c>
       <c r="G140" t="n">
         <v>0</v>
       </c>
       <c r="H140" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I140" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J140" t="n">
-        <v>195</v>
+        <v>95</v>
       </c>
       <c r="K140" t="n">
-        <v>389.99</v>
+        <v>189.99</v>
       </c>
       <c r="L140" t="n">
-        <v>194.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>LINE MINER M</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>TOADSTOOL DUALITY||PRIZM ROSE GOLD</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>*133326*</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>1</v>
@@ -7361,51 +7361,51 @@
         <v>28</v>
       </c>
       <c r="J150" t="n">
         <v>8.5</v>
       </c>
       <c r="K150" t="n">
         <v>16.99</v>
       </c>
       <c r="L150" t="n">
         <v>33.96</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Four Pro Signature</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Four Pro Signature Pink</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>*131645*</t>
         </is>
       </c>
       <c r="E151" t="n">
         <v>2</v>
       </c>
       <c r="F151" t="n">
         <v>0</v>
       </c>
       <c r="G151" t="n">
         <v>0</v>
       </c>
       <c r="H151" t="n">
         <v>0</v>
       </c>
       <c r="I151" t="n">
         <v>2</v>
       </c>
       <c r="J151" t="n">
         <v>150</v>
       </c>
@@ -7581,137 +7581,137 @@
       <c r="F155" t="n">
         <v>3</v>
       </c>
       <c r="G155" t="n">
         <v>0</v>
       </c>
       <c r="H155" t="n">
         <v>3</v>
       </c>
       <c r="I155" t="n">
         <v>-3</v>
       </c>
       <c r="J155" t="n">
         <v>50</v>
       </c>
       <c r="K155" t="n">
         <v>99</v>
       </c>
       <c r="L155" t="n">
         <v>147</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Squad Mag</t>
+          <t>Goggle Shield</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>Green || LS Blue Chrome</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>*208897*</t>
+          <t>*125376*</t>
         </is>
       </c>
       <c r="E156" t="n">
         <v>0</v>
       </c>
       <c r="F156" t="n">
         <v>0</v>
       </c>
       <c r="G156" t="n">
         <v>0</v>
       </c>
       <c r="H156" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I156" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J156" t="n">
-        <v>279.99</v>
+        <v>80</v>
       </c>
       <c r="K156" t="n">
-        <v>324.99</v>
+        <v>159.99</v>
       </c>
       <c r="L156" t="n">
-        <v>0</v>
+        <v>159.98</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Goggle Shield</t>
+          <t>Squad Mag</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Green || LS Blue Chrome</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>*125376*</t>
+          <t>*208897*</t>
         </is>
       </c>
       <c r="E157" t="n">
         <v>0</v>
       </c>
       <c r="F157" t="n">
         <v>0</v>
       </c>
       <c r="G157" t="n">
         <v>0</v>
       </c>
       <c r="H157" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I157" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J157" t="n">
-        <v>80</v>
+        <v>279.99</v>
       </c>
       <c r="K157" t="n">
-        <v>159.99</v>
+        <v>324.99</v>
       </c>
       <c r="L157" t="n">
-        <v>159.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Squad XL Low Bridge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>AC | ChromaPop Sun Platinum Mirror</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>*208870*</t>
         </is>
       </c>
       <c r="E158" t="n">
         <v>0</v>
@@ -8731,226 +8731,226 @@
       <c r="F180" t="n">
         <v>0</v>
       </c>
       <c r="G180" t="n">
         <v>0</v>
       </c>
       <c r="H180" t="n">
         <v>0</v>
       </c>
       <c r="I180" t="n">
         <v>1</v>
       </c>
       <c r="J180" t="n">
         <v>41.53</v>
       </c>
       <c r="K180" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>LINE MINER M</t>
+          <t>Goggle LCG Evo LS</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Black/White</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>*126379*</t>
+          <t>*125372*</t>
         </is>
       </c>
       <c r="E181" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F181" t="n">
         <v>0</v>
       </c>
       <c r="G181" t="n">
         <v>0</v>
       </c>
       <c r="H181" t="n">
         <v>0</v>
       </c>
       <c r="I181" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J181" t="n">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="K181" t="n">
-        <v>189.99</v>
+        <v>279.95</v>
       </c>
       <c r="L181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Goggle LCG Evo LS</t>
+          <t>LINE MINER M</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Black/White</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>*125372*</t>
+          <t>*126379*</t>
         </is>
       </c>
       <c r="E182" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F182" t="n">
         <v>0</v>
       </c>
       <c r="G182" t="n">
         <v>0</v>
       </c>
       <c r="H182" t="n">
         <v>0</v>
       </c>
       <c r="I182" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J182" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="K182" t="n">
-        <v>279.95</v>
+        <v>189.99</v>
       </c>
       <c r="L182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>I/O Mag XL</t>
+          <t>Lens I/O Mag</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Sun Green Mirror</t>
+          <t>Storm Rose</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>*208886*</t>
+          <t>*127615*</t>
         </is>
       </c>
       <c r="E183" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F183" t="n">
         <v>0</v>
       </c>
       <c r="G183" t="n">
         <v>0</v>
       </c>
       <c r="H183" t="n">
         <v>0</v>
       </c>
       <c r="I183" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J183" t="n">
-        <v>319.99</v>
+        <v>67.5</v>
       </c>
       <c r="K183" t="n">
-        <v>324.99</v>
+        <v>134.99</v>
       </c>
       <c r="L183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Lens I/O Mag</t>
+          <t>I/O Mag XL</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Storm Rose</t>
+          <t>Black || ChromaPop Sun Green Mirror</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>*127615*</t>
+          <t>*208886*</t>
         </is>
       </c>
       <c r="E184" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F184" t="n">
         <v>0</v>
       </c>
       <c r="G184" t="n">
         <v>0</v>
       </c>
       <c r="H184" t="n">
         <v>0</v>
       </c>
       <c r="I184" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J184" t="n">
-        <v>67.5</v>
+        <v>319.99</v>
       </c>
       <c r="K184" t="n">
-        <v>134.99</v>
+        <v>324.99</v>
       </c>
       <c r="L184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Four Q HD</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Yellow</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>*125205*</t>
         </is>
@@ -9191,137 +9191,137 @@
       <c r="F190" t="n">
         <v>1</v>
       </c>
       <c r="G190" t="n">
         <v>0</v>
       </c>
       <c r="H190" t="n">
         <v>1</v>
       </c>
       <c r="I190" t="n">
         <v>0</v>
       </c>
       <c r="J190" t="n">
         <v>45</v>
       </c>
       <c r="K190" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L190" t="n">
         <v>44.99</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Von Zipper</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>DX3 OTG</t>
+          <t>Goggle+Lens Cleaver</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>*125352*</t>
+          <t>*125380*</t>
         </is>
       </c>
       <c r="E191" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F191" t="n">
         <v>0</v>
       </c>
       <c r="G191" t="n">
         <v>0</v>
       </c>
       <c r="H191" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I191" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J191" t="n">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="K191" t="n">
-        <v>99.98999999999999</v>
+        <v>149.99</v>
       </c>
       <c r="L191" t="n">
-        <v>89.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Von Zipper</t>
+          <t>Dragon</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Goggle+Lens Cleaver</t>
+          <t>DX3 OTG</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>*125380*</t>
+          <t>*125352*</t>
         </is>
       </c>
       <c r="E192" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F192" t="n">
         <v>0</v>
       </c>
       <c r="G192" t="n">
         <v>0</v>
       </c>
       <c r="H192" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I192" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J192" t="n">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="K192" t="n">
-        <v>149.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L192" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Spy</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>MEGALITH</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>EVERBLACK- HAPPY BOOST ICE BLUE MIRROR</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>*133820*</t>
         </is>
       </c>
       <c r="E193" t="n">
         <v>2</v>
@@ -9932,178 +9932,178 @@
       </c>
       <c r="H206" t="n">
         <v>0</v>
       </c>
       <c r="I206" t="n">
         <v>0</v>
       </c>
       <c r="J206" t="n">
         <v>0</v>
       </c>
       <c r="K206" t="n">
         <v>259.99</v>
       </c>
       <c r="L206" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Lens Line Miner L</t>
+          <t>Flight Deck L +Lens</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Prizm Rose Gold</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>*126333*</t>
+          <t>*125134*</t>
         </is>
       </c>
       <c r="E207" t="n">
         <v>0</v>
       </c>
       <c r="F207" t="n">
         <v>0</v>
       </c>
       <c r="G207" t="n">
         <v>0</v>
       </c>
       <c r="H207" t="n">
         <v>0</v>
       </c>
       <c r="I207" t="n">
         <v>0</v>
       </c>
       <c r="J207" t="n">
-        <v>61.53</v>
+        <v>0</v>
       </c>
       <c r="K207" t="n">
-        <v>122.99</v>
+        <v>319.99</v>
       </c>
       <c r="L207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Four Pro HD</t>
+          <t>Lens Line Miner L</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>*125197*</t>
+          <t>*126333*</t>
         </is>
       </c>
       <c r="E208" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F208" t="n">
         <v>0</v>
       </c>
       <c r="G208" t="n">
         <v>0</v>
       </c>
       <c r="H208" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I208" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J208" t="n">
-        <v>85</v>
+        <v>61.53</v>
       </c>
       <c r="K208" t="n">
-        <v>299.99</v>
+        <v>122.99</v>
       </c>
       <c r="L208" t="n">
-        <v>644.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Flight Deck L +Lens</t>
+          <t>Four Pro HD</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>*125134*</t>
+          <t>*125197*</t>
         </is>
       </c>
       <c r="E209" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F209" t="n">
         <v>0</v>
       </c>
       <c r="G209" t="n">
         <v>0</v>
       </c>
       <c r="H209" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I209" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J209" t="n">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="K209" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="L209" t="n">
-        <v>0</v>
+        <v>644.97</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>I/O Mag</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Chalk Bleach | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>*132421*</t>
         </is>
       </c>
       <c r="E210" t="n">
         <v>0</v>
@@ -10295,183 +10295,183 @@
       <c r="F214" t="n">
         <v>3</v>
       </c>
       <c r="G214" t="n">
         <v>3</v>
       </c>
       <c r="H214" t="n">
         <v>1</v>
       </c>
       <c r="I214" t="n">
         <v>2</v>
       </c>
       <c r="J214" t="n">
         <v>155</v>
       </c>
       <c r="K214" t="n">
         <v>309.99</v>
       </c>
       <c r="L214" t="n">
         <v>154.99</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Goggle Nexal</t>
+          <t>CONTEX RETHINK</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Raw Black/Partly Sunny Grey</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>*134337*</t>
+          <t>*133771*</t>
         </is>
       </c>
       <c r="E215" t="n">
         <v>1</v>
       </c>
       <c r="F215" t="n">
         <v>1</v>
       </c>
       <c r="G215" t="n">
         <v>0</v>
       </c>
       <c r="H215" t="n">
         <v>1</v>
       </c>
       <c r="I215" t="n">
         <v>0</v>
       </c>
       <c r="J215" t="n">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="K215" t="n">
-        <v>299.99</v>
+        <v>129.99</v>
       </c>
       <c r="L215" t="n">
-        <v>149.99</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>CONTEX RETHINK</t>
+          <t>Squad</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Black  | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>*133771*</t>
+          <t>*130119*</t>
         </is>
       </c>
       <c r="E216" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F216" t="n">
-        <v>1</v>
+        <v>108</v>
       </c>
       <c r="G216" t="n">
         <v>0</v>
       </c>
       <c r="H216" t="n">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="I216" t="n">
-        <v>0</v>
+        <v>-18</v>
       </c>
       <c r="J216" t="n">
-        <v>65</v>
+        <v>149.99</v>
       </c>
       <c r="K216" t="n">
-        <v>129.99</v>
+        <v>154.99</v>
       </c>
       <c r="L216" t="n">
-        <v>64.98999999999999</v>
+        <v>90</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Squad</t>
+          <t>Goggle Nexal</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Black  | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Raw Black/Partly Sunny Grey</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>*130119*</t>
+          <t>*134337*</t>
         </is>
       </c>
       <c r="E217" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F217" t="n">
-        <v>108</v>
+        <v>1</v>
       </c>
       <c r="G217" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H217" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="I217" t="n">
-        <v>-18</v>
+        <v>1</v>
       </c>
       <c r="J217" t="n">
+        <v>150</v>
+      </c>
+      <c r="K217" t="n">
+        <v>299.99</v>
+      </c>
+      <c r="L217" t="n">
         <v>149.99</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Dragon</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t xml:space="preserve">Lens R1 OTG </t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>CLEAR LENS</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>*133836*</t>
         </is>
       </c>
       <c r="E218" t="n">
         <v>0</v>
@@ -11133,51 +11133,51 @@
         <v>0</v>
       </c>
       <c r="J232" t="n">
         <v>165</v>
       </c>
       <c r="K232" t="n">
         <v>329.99</v>
       </c>
       <c r="L232" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Four Pro Signature</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Four Pro Signature Royal</t>
+          <t>Royal</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>*131646*</t>
         </is>
       </c>
       <c r="E233" t="n">
         <v>1</v>
       </c>
       <c r="F233" t="n">
         <v>0</v>
       </c>
       <c r="G233" t="n">
         <v>0</v>
       </c>
       <c r="H233" t="n">
         <v>0</v>
       </c>
       <c r="I233" t="n">
         <v>1</v>
       </c>
       <c r="J233" t="n">
         <v>150</v>
       </c>
@@ -11445,137 +11445,137 @@
       <c r="F239" t="n">
         <v>3</v>
       </c>
       <c r="G239" t="n">
         <v>3</v>
       </c>
       <c r="H239" t="n">
         <v>0</v>
       </c>
       <c r="I239" t="n">
         <v>3</v>
       </c>
       <c r="J239" t="n">
         <v>160</v>
       </c>
       <c r="K239" t="n">
         <v>324.99</v>
       </c>
       <c r="L239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Von Zipper</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>Goggle Encore</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>PRIZM ICED</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>*209950*</t>
+          <t>*125354*</t>
         </is>
       </c>
       <c r="E240" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F240" t="n">
         <v>0</v>
       </c>
       <c r="G240" t="n">
         <v>0</v>
       </c>
       <c r="H240" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I240" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J240" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="K240" t="n">
-        <v>195.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L240" t="n">
-        <v>0</v>
+        <v>109.98</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Von Zipper</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Goggle Encore</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>PRIZM ICED</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>*125354*</t>
+          <t>*209950*</t>
         </is>
       </c>
       <c r="E241" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F241" t="n">
         <v>0</v>
       </c>
       <c r="G241" t="n">
         <v>0</v>
       </c>
       <c r="H241" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I241" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J241" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K241" t="n">
-        <v>99.98999999999999</v>
+        <v>195.99</v>
       </c>
       <c r="L241" t="n">
-        <v>109.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>I/O Mag XL</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Black || ChromaPop Everyday Green Mirror</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>*129456*</t>
         </is>
       </c>
       <c r="E242" t="n">
         <v>0</v>
@@ -11721,2667 +11721,2667 @@
       <c r="F245" t="n">
         <v>0</v>
       </c>
       <c r="G245" t="n">
         <v>0</v>
       </c>
       <c r="H245" t="n">
         <v>0</v>
       </c>
       <c r="I245" t="n">
         <v>1</v>
       </c>
       <c r="J245" t="n">
         <v>82.98999999999999</v>
       </c>
       <c r="K245" t="n">
         <v>120</v>
       </c>
       <c r="L245" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>FOUR PRO SIGNATURE ET Royal</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>NS</t>
+          <t>PRIZM ICED</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>*133197*</t>
+          <t>*209951*</t>
         </is>
       </c>
       <c r="E246" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F246" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G246" t="n">
         <v>0</v>
       </c>
       <c r="H246" t="n">
         <v>0</v>
       </c>
       <c r="I246" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J246" t="n">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="K246" t="n">
-        <v>249.99</v>
+        <v>195.99</v>
       </c>
       <c r="L246" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>Goggle Neves Sunscreen</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>PRIZM ICED</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>*209951*</t>
+          <t>*134833*</t>
         </is>
       </c>
       <c r="E247" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F247" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G247" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H247" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I247" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J247" t="n">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="K247" t="n">
-        <v>195.99</v>
+        <v>549.99</v>
       </c>
       <c r="L247" t="n">
-        <v>0</v>
+        <v>1099.96</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Goggle Neves Sunscreen</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Retro Ski</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>*134833*</t>
+          <t>*125403*</t>
         </is>
       </c>
       <c r="E248" t="n">
+        <v>0</v>
+      </c>
+      <c r="F248" t="n">
+        <v>0</v>
+      </c>
+      <c r="G248" t="n">
+        <v>0</v>
+      </c>
+      <c r="H248" t="n">
         <v>2</v>
       </c>
-      <c r="F248" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I248" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="J248" t="n">
-        <v>275</v>
+        <v>8.5</v>
       </c>
       <c r="K248" t="n">
-        <v>549.99</v>
+        <v>16.99</v>
       </c>
       <c r="L248" t="n">
-        <v>1099.96</v>
+        <v>16.98</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>FOUR PRO HD PHOTO LENS</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Retro Ski</t>
+          <t>NS</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>*125403*</t>
+          <t>*133127*</t>
         </is>
       </c>
       <c r="E249" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F249" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G249" t="n">
         <v>0</v>
       </c>
       <c r="H249" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I249" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J249" t="n">
-        <v>8.5</v>
+        <v>75</v>
       </c>
       <c r="K249" t="n">
-        <v>16.99</v>
+        <v>149.99</v>
       </c>
       <c r="L249" t="n">
-        <v>16.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>FOUR PRO HD PHOTO LENS</t>
+          <t>Revent Q HD</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>NS</t>
+          <t>Photo Black</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>*133127*</t>
+          <t>*131647*</t>
         </is>
       </c>
       <c r="E250" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F250" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G250" t="n">
         <v>0</v>
       </c>
       <c r="H250" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I250" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J250" t="n">
-        <v>75</v>
+        <v>175</v>
       </c>
       <c r="K250" t="n">
-        <v>149.99</v>
+        <v>349.99</v>
       </c>
       <c r="L250" t="n">
-        <v>0</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Revent Q HD</t>
+          <t>Lens Flight Path L</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Photo Black</t>
+          <t>Prizm Clear</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>*131647*</t>
+          <t>*126308*</t>
         </is>
       </c>
       <c r="E251" t="n">
         <v>0</v>
       </c>
       <c r="F251" t="n">
         <v>0</v>
       </c>
       <c r="G251" t="n">
         <v>0</v>
       </c>
       <c r="H251" t="n">
         <v>1</v>
       </c>
       <c r="I251" t="n">
         <v>-1</v>
       </c>
       <c r="J251" t="n">
-        <v>175</v>
+        <v>41.53</v>
       </c>
       <c r="K251" t="n">
-        <v>349.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L251" t="n">
-        <v>174.99</v>
+        <v>43.46</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Lens Flight Path L</t>
+          <t>GoggleSoc Pro</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Prizm Clear</t>
+          <t>pillows</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>*126308*</t>
+          <t>*231429*</t>
         </is>
       </c>
       <c r="E252" t="n">
         <v>0</v>
       </c>
       <c r="F252" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G252" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H252" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I252" t="n">
-        <v>-1</v>
+        <v>12</v>
       </c>
       <c r="J252" t="n">
-        <v>41.53</v>
+        <v>10</v>
       </c>
       <c r="K252" t="n">
-        <v>84.98999999999999</v>
+        <v>19.99</v>
       </c>
       <c r="L252" t="n">
-        <v>43.46</v>
+        <v>39.96</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>GoggleSoc Pro</t>
+          <t>Lens Flight Tracker L</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>pillows</t>
+          <t>Prizm Clear</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>*231429*</t>
+          <t>*126314*</t>
         </is>
       </c>
       <c r="E253" t="n">
         <v>0</v>
       </c>
       <c r="F253" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G253" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H253" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I253" t="n">
-        <v>12</v>
+        <v>-1</v>
       </c>
       <c r="J253" t="n">
-        <v>10</v>
+        <v>41.53</v>
       </c>
       <c r="K253" t="n">
-        <v>19.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L253" t="n">
-        <v>39.96</v>
+        <v>43.46</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker L</t>
+          <t>Lens Flight Path L</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Prizm Clear</t>
+          <t>Prizm Jade Iridium</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>*126314*</t>
+          <t>*126310*</t>
         </is>
       </c>
       <c r="E254" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F254" t="n">
         <v>0</v>
       </c>
       <c r="G254" t="n">
         <v>0</v>
       </c>
       <c r="H254" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I254" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J254" t="n">
         <v>41.53</v>
       </c>
       <c r="K254" t="n">
-        <v>84.98999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L254" t="n">
-        <v>43.46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Lens Flight Path L</t>
+          <t>Lens Flight Tracker S</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Prizm Jade Iridium</t>
+          <t>Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>*126310*</t>
+          <t>*126329*</t>
         </is>
       </c>
       <c r="E255" t="n">
         <v>1</v>
       </c>
       <c r="F255" t="n">
         <v>0</v>
       </c>
       <c r="G255" t="n">
         <v>0</v>
       </c>
       <c r="H255" t="n">
         <v>0</v>
       </c>
       <c r="I255" t="n">
         <v>1</v>
       </c>
       <c r="J255" t="n">
-        <v>41.53</v>
+        <v>60.21</v>
       </c>
       <c r="K255" t="n">
-        <v>124.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L255" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker S</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Prizm Rose Gold</t>
+          <t>sushi</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>*126329*</t>
+          <t>*231449*</t>
         </is>
       </c>
       <c r="E256" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F256" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="G256" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="H256" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I256" t="n">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="J256" t="n">
-        <v>60.21</v>
+        <v>8.5</v>
       </c>
       <c r="K256" t="n">
-        <v>84.98999999999999</v>
+        <v>16.99</v>
       </c>
       <c r="L256" t="n">
-        <v>0</v>
+        <v>50.94</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>sushi</t>
+          <t>23BOX2</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>*231449*</t>
+          <t>*131169*</t>
         </is>
       </c>
       <c r="E257" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F257" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G257" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="H257" t="n">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="I257" t="n">
-        <v>42</v>
+        <v>-11</v>
       </c>
       <c r="J257" t="n">
         <v>8.5</v>
       </c>
       <c r="K257" t="n">
         <v>16.99</v>
       </c>
       <c r="L257" t="n">
-        <v>50.94</v>
+        <v>118.86</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>GoggleSoc Pro</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>23BOX2</t>
+          <t>el jaguar</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>*131169*</t>
+          <t>*231430*</t>
         </is>
       </c>
       <c r="E258" t="n">
+        <v>0</v>
+      </c>
+      <c r="F258" t="n">
+        <v>12</v>
+      </c>
+      <c r="G258" t="n">
+        <v>12</v>
+      </c>
+      <c r="H258" t="n">
         <v>3</v>
       </c>
-      <c r="F258" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I258" t="n">
-        <v>-11</v>
+        <v>9</v>
       </c>
       <c r="J258" t="n">
-        <v>8.5</v>
+        <v>10</v>
       </c>
       <c r="K258" t="n">
-        <v>16.99</v>
+        <v>19.99</v>
       </c>
       <c r="L258" t="n">
-        <v>118.86</v>
+        <v>29.97</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>GoggleSoc Pro</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>el jaguar</t>
+          <t>LUCAS BRAATHEN SIGNATURE||PRIZM SNOW SAPPHIRE IRID</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>*231430*</t>
+          <t>*133323*</t>
         </is>
       </c>
       <c r="E259" t="n">
         <v>0</v>
       </c>
       <c r="F259" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G259" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H259" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I259" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J259" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K259" t="n">
-        <v>19.99</v>
+        <v>199.99</v>
       </c>
       <c r="L259" t="n">
-        <v>29.97</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>LUCAS BRAATHEN SIGNATURE||PRIZM SNOW SAPPHIRE IRID</t>
+          <t>ember horizon</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>*133323*</t>
+          <t>*231454*</t>
         </is>
       </c>
       <c r="E260" t="n">
         <v>0</v>
       </c>
       <c r="F260" t="n">
+        <v>8</v>
+      </c>
+      <c r="G260" t="n">
+        <v>8</v>
+      </c>
+      <c r="H260" t="n">
         <v>2</v>
       </c>
-      <c r="G260" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I260" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J260" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="K260" t="n">
-        <v>199.99</v>
+        <v>16.99</v>
       </c>
       <c r="L260" t="n">
-        <v>199.99</v>
+        <v>16.98</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>Replacement Lens I/O</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>ember horizon</t>
+          <t>Sun Red</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>*231454*</t>
+          <t>*127614*</t>
         </is>
       </c>
       <c r="E261" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F261" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G261" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H261" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I261" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J261" t="n">
-        <v>8.5</v>
+        <v>45</v>
       </c>
       <c r="K261" t="n">
-        <v>16.99</v>
+        <v>124.99</v>
       </c>
       <c r="L261" t="n">
-        <v>16.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Replacement Lens I/O</t>
+          <t>FLIGHT PATH L</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Sun Red</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>*127614*</t>
+          <t>*125147*</t>
         </is>
       </c>
       <c r="E262" t="n">
         <v>1</v>
       </c>
       <c r="F262" t="n">
         <v>0</v>
       </c>
       <c r="G262" t="n">
         <v>0</v>
       </c>
       <c r="H262" t="n">
         <v>0</v>
       </c>
       <c r="I262" t="n">
         <v>1</v>
       </c>
       <c r="J262" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K262" t="n">
-        <v>124.99</v>
+        <v>264.99</v>
       </c>
       <c r="L262" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>FLIGHT PATH L</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>*125147*</t>
+          <t>*208868*</t>
         </is>
       </c>
       <c r="E263" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F263" t="n">
         <v>0</v>
       </c>
       <c r="G263" t="n">
         <v>0</v>
       </c>
       <c r="H263" t="n">
         <v>0</v>
       </c>
       <c r="I263" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J263" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
       <c r="K263" t="n">
-        <v>264.99</v>
+        <v>224.99</v>
       </c>
       <c r="L263" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Squad XL</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Serpentine Lined Up | ChromaPop Everyday Violet Mirror</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>*208868*</t>
+          <t>*208907*</t>
         </is>
       </c>
       <c r="E264" t="n">
         <v>0</v>
       </c>
       <c r="F264" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G264" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H264" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I264" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J264" t="n">
         <v>179.99</v>
       </c>
       <c r="K264" t="n">
-        <v>224.99</v>
+        <v>184.99</v>
       </c>
       <c r="L264" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>Lens Fall Line L</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Serpentine Lined Up | ChromaPop Everyday Violet Mirror</t>
+          <t>Prizm Argon</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>*208907*</t>
+          <t>*133338*</t>
         </is>
       </c>
       <c r="E265" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F265" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G265" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H265" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I265" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J265" t="n">
-        <v>179.99</v>
+        <v>0</v>
       </c>
       <c r="K265" t="n">
-        <v>184.99</v>
+        <v>124.99</v>
       </c>
       <c r="L265" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Lens Fall Line L</t>
+          <t xml:space="preserve">Nexal Mid </t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Prizm Argon</t>
+          <t>Hydrogen White/Partly Sunny Blue</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>*133338*</t>
+          <t>*208132*</t>
         </is>
       </c>
       <c r="E266" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F266" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G266" t="n">
         <v>0</v>
       </c>
       <c r="H266" t="n">
         <v>0</v>
       </c>
       <c r="I266" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J266" t="n">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="K266" t="n">
-        <v>124.99</v>
+        <v>319.99</v>
       </c>
       <c r="L266" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nexal Mid </t>
+          <t>Squad Mag</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Hydrogen White/Partly Sunny Blue</t>
+          <t>Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>*208132*</t>
+          <t>*129449*</t>
         </is>
       </c>
       <c r="E267" t="n">
         <v>0</v>
       </c>
       <c r="F267" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G267" t="n">
         <v>0</v>
       </c>
       <c r="H267" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I267" t="n">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="J267" t="n">
-        <v>160</v>
+        <v>279.99</v>
       </c>
       <c r="K267" t="n">
-        <v>319.99</v>
+        <v>284.99</v>
       </c>
       <c r="L267" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Squad Mag</t>
+          <t>Tribute</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Everyday Rose Gold Mirror</t>
+          <t>Black | Ignitor Mirror</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>*129449*</t>
+          <t>*208924*</t>
         </is>
       </c>
       <c r="E268" t="n">
         <v>0</v>
       </c>
       <c r="F268" t="n">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G268" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H268" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I268" t="n">
-        <v>-6</v>
+        <v>35</v>
       </c>
       <c r="J268" t="n">
-        <v>279.99</v>
+        <v>35</v>
       </c>
       <c r="K268" t="n">
-        <v>284.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L268" t="n">
-        <v>30</v>
+        <v>244.93</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Tribute</t>
+          <t>4D Mag XL Low Bridge</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Black | Ignitor Mirror</t>
+          <t>Copy Cat | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>*208924*</t>
+          <t>*208875*</t>
         </is>
       </c>
       <c r="E269" t="n">
         <v>0</v>
       </c>
       <c r="F269" t="n">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="G269" t="n">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="H269" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I269" t="n">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="J269" t="n">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="K269" t="n">
-        <v>69.98999999999999</v>
+        <v>389.99</v>
       </c>
       <c r="L269" t="n">
-        <v>244.93</v>
+        <v>194.99</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>4D Mag XL Low Bridge</t>
+          <t>FLIGHT DECK L</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Copy Cat | ChromaPop Everyday Blue Mirror</t>
+          <t>MATTE WHITE||PRIZM ROSE GOLD</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>*208875*</t>
+          <t>*133306*</t>
         </is>
       </c>
       <c r="E270" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F270" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G270" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H270" t="n">
         <v>1</v>
       </c>
       <c r="I270" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J270" t="n">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="K270" t="n">
-        <v>389.99</v>
+        <v>259.99</v>
       </c>
       <c r="L270" t="n">
-        <v>194.99</v>
+        <v>259.99</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>FLIGHT DECK L</t>
+          <t>Squad S</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>MATTE WHITE||PRIZM ROSE GOLD</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>*133306*</t>
+          <t>*208917*</t>
         </is>
       </c>
       <c r="E271" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F271" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G271" t="n">
         <v>0</v>
       </c>
       <c r="H271" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I271" t="n">
         <v>0</v>
       </c>
       <c r="J271" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
       <c r="K271" t="n">
-        <v>259.99</v>
+        <v>194.99</v>
       </c>
       <c r="L271" t="n">
-        <v>259.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Squad S</t>
+          <t>4D Mag XL</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Black | ChromaPop Sun Black</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>*208917*</t>
+          <t>*208852*</t>
         </is>
       </c>
       <c r="E272" t="n">
         <v>0</v>
       </c>
       <c r="F272" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G272" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H272" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I272" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J272" t="n">
-        <v>149.99</v>
+        <v>195</v>
       </c>
       <c r="K272" t="n">
-        <v>194.99</v>
+        <v>389.99</v>
       </c>
       <c r="L272" t="n">
-        <v>0</v>
+        <v>389.98</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>4D Mag XL</t>
+          <t>LINE MINER PRO M</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Sun Black</t>
+          <t>MATTE BLACK||PRIZM ARGON IRID &amp; PRIZM ICED IRID</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>*208852*</t>
+          <t>*133303*</t>
         </is>
       </c>
       <c r="E273" t="n">
         <v>0</v>
       </c>
       <c r="F273" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G273" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H273" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I273" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J273" t="n">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="K273" t="n">
-        <v>389.99</v>
+        <v>349.99</v>
       </c>
       <c r="L273" t="n">
-        <v>389.98</v>
+        <v>349.99</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>LINE MINER PRO M</t>
+          <t>Replacement Lens Squad S</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM ARGON IRID &amp; PRIZM ICED IRID</t>
+          <t>Clear</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>*133303*</t>
+          <t>*127635*</t>
         </is>
       </c>
       <c r="E274" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F274" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G274" t="n">
         <v>0</v>
       </c>
       <c r="H274" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I274" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J274" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="K274" t="n">
-        <v>349.99</v>
+        <v>39.99</v>
       </c>
       <c r="L274" t="n">
-        <v>349.99</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Replacement Lens Squad S</t>
+          <t>GoggleSoc Pro</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Clear</t>
+          <t>Whiteroom</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>*127635*</t>
+          <t>*207544*</t>
         </is>
       </c>
       <c r="E275" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F275" t="n">
         <v>0</v>
       </c>
       <c r="G275" t="n">
         <v>0</v>
       </c>
       <c r="H275" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I275" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J275" t="n">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="K275" t="n">
-        <v>39.99</v>
+        <v>19.99</v>
       </c>
       <c r="L275" t="n">
-        <v>-0</v>
+        <v>39.96</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>GoggleSoc Pro</t>
+          <t>Four Q HD</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Whiteroom</t>
+          <t>Sand</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>*207544*</t>
+          <t>*207278*</t>
         </is>
       </c>
       <c r="E276" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F276" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G276" t="n">
         <v>0</v>
       </c>
       <c r="H276" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I276" t="n">
         <v>0</v>
       </c>
       <c r="J276" t="n">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="K276" t="n">
-        <v>19.99</v>
+        <v>299.99</v>
       </c>
       <c r="L276" t="n">
-        <v>39.96</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Four Q HD</t>
+          <t>F-LYT PACK</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Sand</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>*207278*</t>
+          <t>*134820*</t>
         </is>
       </c>
       <c r="E277" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F277" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G277" t="n">
         <v>0</v>
       </c>
       <c r="H277" t="n">
         <v>1</v>
       </c>
       <c r="I277" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J277" t="n">
-        <v>175</v>
+        <v>500</v>
       </c>
       <c r="K277" t="n">
-        <v>299.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L277" t="n">
-        <v>124.99</v>
+        <v>-410.01</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>F-LYT PACK</t>
+          <t>Lens Fall Line L Lens</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Prizm Iced Irid</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>*134820*</t>
+          <t>*133339*</t>
         </is>
       </c>
       <c r="E278" t="n">
         <v>0</v>
       </c>
       <c r="F278" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G278" t="n">
         <v>0</v>
       </c>
       <c r="H278" t="n">
         <v>1</v>
       </c>
       <c r="I278" t="n">
         <v>-1</v>
       </c>
       <c r="J278" t="n">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="K278" t="n">
-        <v>89.98999999999999</v>
+        <v>129.99</v>
       </c>
       <c r="L278" t="n">
-        <v>-410.01</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Lens Fall Line L Lens</t>
+          <t>FLIGHT DECK M +Lens</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Prizm Iced Irid</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>*133339*</t>
+          <t>*125140*</t>
         </is>
       </c>
       <c r="E279" t="n">
         <v>0</v>
       </c>
       <c r="F279" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G279" t="n">
         <v>0</v>
       </c>
       <c r="H279" t="n">
         <v>1</v>
       </c>
       <c r="I279" t="n">
         <v>-1</v>
       </c>
       <c r="J279" t="n">
         <v>0</v>
       </c>
       <c r="K279" t="n">
-        <v>129.99</v>
+        <v>329.99</v>
       </c>
       <c r="L279" t="n">
-        <v>129.99</v>
+        <v>329.99</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>FLIGHT DECK M +Lens</t>
+          <t>Lens Clockwork MAX RIG</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Bixbite</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>*125140*</t>
+          <t>*207493*</t>
         </is>
       </c>
       <c r="E280" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F280" t="n">
         <v>0</v>
       </c>
       <c r="G280" t="n">
         <v>0</v>
       </c>
       <c r="H280" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I280" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J280" t="n">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="K280" t="n">
-        <v>329.99</v>
+        <v>149.99</v>
       </c>
       <c r="L280" t="n">
-        <v>329.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Lens Clockwork MAX RIG</t>
+          <t>FLIGHT TRACKER M</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Bixbite</t>
+          <t>PRIZM SNOW SAPPHIRE IRID</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>*207493*</t>
+          <t>*133321*</t>
         </is>
       </c>
       <c r="E281" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F281" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G281" t="n">
         <v>0</v>
       </c>
       <c r="H281" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I281" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J281" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="K281" t="n">
-        <v>149.99</v>
+        <v>204.99</v>
       </c>
       <c r="L281" t="n">
-        <v>0</v>
+        <v>409.98</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>FLIGHT TRACKER M</t>
+          <t>FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>PRIZM SNOW SAPPHIRE IRID</t>
+          <t>Prizm Argon</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>*133321*</t>
+          <t>*133335*</t>
         </is>
       </c>
       <c r="E282" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F282" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G282" t="n">
         <v>0</v>
       </c>
       <c r="H282" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I282" t="n">
         <v>0</v>
       </c>
       <c r="J282" t="n">
         <v>0</v>
       </c>
       <c r="K282" t="n">
-        <v>204.99</v>
+        <v>124.99</v>
       </c>
       <c r="L282" t="n">
-        <v>409.98</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>FLIGHT DECK M</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Prizm Argon</t>
+          <t>Crowd</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>*133335*</t>
+          <t>*131190*</t>
         </is>
       </c>
       <c r="E283" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F283" t="n">
-        <v>1</v>
+        <v>104</v>
       </c>
       <c r="G283" t="n">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="H283" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="I283" t="n">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="J283" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="K283" t="n">
-        <v>124.99</v>
+        <v>16.99</v>
       </c>
       <c r="L283" t="n">
-        <v>124.99</v>
+        <v>118.86</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>FALL LINE M</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Crowd</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>*131190*</t>
+          <t>*125085*</t>
         </is>
       </c>
       <c r="E284" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F284" t="n">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="G284" t="n">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="H284" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="I284" t="n">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="J284" t="n">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="K284" t="n">
-        <v>16.99</v>
+        <v>249.99</v>
       </c>
       <c r="L284" t="n">
-        <v>118.86</v>
+        <v>249.99</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>FALL LINE M</t>
+          <t>LINE MINER M</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>*125085*</t>
+          <t>*126380*</t>
         </is>
       </c>
       <c r="E285" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F285" t="n">
         <v>0</v>
       </c>
       <c r="G285" t="n">
         <v>0</v>
       </c>
       <c r="H285" t="n">
         <v>1</v>
       </c>
       <c r="I285" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J285" t="n">
         <v>0</v>
       </c>
       <c r="K285" t="n">
-        <v>249.99</v>
+        <v>189.99</v>
       </c>
       <c r="L285" t="n">
-        <v>249.99</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>LINE MINER M</t>
+          <t>Replacement Lens I/O7</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Sun Platinum</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>*126380*</t>
+          <t>*127621*</t>
         </is>
       </c>
       <c r="E286" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F286" t="n">
         <v>0</v>
       </c>
       <c r="G286" t="n">
         <v>0</v>
       </c>
       <c r="H286" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I286" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J286" t="n">
-        <v>0</v>
+        <v>94.98999999999999</v>
       </c>
       <c r="K286" t="n">
-        <v>189.99</v>
+        <v>129.99</v>
       </c>
       <c r="L286" t="n">
-        <v>189.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Replacement Lens I/O7</t>
+          <t>CONTEX RETHINK</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Sun Platinum</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>*127621*</t>
+          <t>*133769*</t>
         </is>
       </c>
       <c r="E287" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F287" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G287" t="n">
         <v>0</v>
       </c>
       <c r="H287" t="n">
         <v>0</v>
       </c>
       <c r="I287" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J287" t="n">
-        <v>94.98999999999999</v>
+        <v>65</v>
       </c>
       <c r="K287" t="n">
         <v>129.99</v>
       </c>
       <c r="L287" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>CONTEX RETHINK</t>
+          <t>Squad S</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>*133769*</t>
+          <t>*208850*</t>
         </is>
       </c>
       <c r="E288" t="n">
         <v>0</v>
       </c>
       <c r="F288" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G288" t="n">
         <v>0</v>
       </c>
       <c r="H288" t="n">
         <v>0</v>
       </c>
       <c r="I288" t="n">
         <v>0</v>
       </c>
       <c r="J288" t="n">
-        <v>65</v>
+        <v>149.99</v>
       </c>
       <c r="K288" t="n">
-        <v>129.99</v>
+        <v>194.99</v>
       </c>
       <c r="L288" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Squad S</t>
+          <t>Lens Flight Deck L</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Prizm Sapphire</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>*208850*</t>
+          <t>*126302*</t>
         </is>
       </c>
       <c r="E289" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F289" t="n">
         <v>0</v>
       </c>
       <c r="G289" t="n">
         <v>0</v>
       </c>
       <c r="H289" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I289" t="n">
         <v>0</v>
       </c>
       <c r="J289" t="n">
-        <v>149.99</v>
+        <v>0</v>
       </c>
       <c r="K289" t="n">
-        <v>194.99</v>
+        <v>124.99</v>
       </c>
       <c r="L289" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Lens Flight Deck L</t>
+          <t>4D Mag Low Bridge Fit</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Prizm Sapphire</t>
+          <t>Chalk Space Invader | ChromaPop Sun Black Gold Mirror</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>*126302*</t>
+          <t>*208856*</t>
         </is>
       </c>
       <c r="E290" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F290" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G290" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H290" t="n">
         <v>1</v>
       </c>
       <c r="I290" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J290" t="n">
-        <v>0</v>
+        <v>195</v>
       </c>
       <c r="K290" t="n">
-        <v>124.99</v>
+        <v>389.99</v>
       </c>
       <c r="L290" t="n">
-        <v>124.99</v>
+        <v>194.99</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>4D Mag Low Bridge Fit</t>
+          <t>I/O Mag S</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Chalk Space Invader | ChromaPop Sun Black Gold Mirror</t>
+          <t>Black || ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>*208856*</t>
+          <t>*208893*</t>
         </is>
       </c>
       <c r="E291" t="n">
         <v>0</v>
       </c>
       <c r="F291" t="n">
+        <v>12</v>
+      </c>
+      <c r="G291" t="n">
+        <v>12</v>
+      </c>
+      <c r="H291" t="n">
         <v>3</v>
       </c>
-      <c r="G291" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I291" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J291" t="n">
-        <v>195</v>
+        <v>160</v>
       </c>
       <c r="K291" t="n">
-        <v>389.99</v>
+        <v>324.99</v>
       </c>
       <c r="L291" t="n">
-        <v>194.99</v>
+        <v>494.97</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>I/O Mag S</t>
+          <t>Savor Photo</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Green Gold/Amber Gold</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>*208893*</t>
+          <t>*127745*</t>
         </is>
       </c>
       <c r="E292" t="n">
         <v>0</v>
       </c>
       <c r="F292" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G292" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H292" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I292" t="n">
-        <v>9</v>
+        <v>-1</v>
       </c>
       <c r="J292" t="n">
-        <v>160</v>
+        <v>95</v>
       </c>
       <c r="K292" t="n">
-        <v>324.99</v>
+        <v>189.99</v>
       </c>
       <c r="L292" t="n">
-        <v>494.97</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Savor Photo</t>
+          <t>Line Miner PRO L</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Green Gold/Amber Gold</t>
+          <t>MATTE BLACK||PRIZM TORCH IRID &amp; PRIZM ICED IRID</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>*127745*</t>
+          <t>*133296*</t>
         </is>
       </c>
       <c r="E293" t="n">
         <v>0</v>
       </c>
       <c r="F293" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G293" t="n">
         <v>0</v>
       </c>
       <c r="H293" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I293" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J293" t="n">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="K293" t="n">
-        <v>189.99</v>
+        <v>349.99</v>
       </c>
       <c r="L293" t="n">
-        <v>94.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Line Miner PRO L</t>
+          <t>Lens Clockwork MAX RIG</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM TORCH IRID &amp; PRIZM ICED IRID</t>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>*133296*</t>
+          <t>*207497*</t>
         </is>
       </c>
       <c r="E294" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F294" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G294" t="n">
         <v>0</v>
       </c>
       <c r="H294" t="n">
         <v>0</v>
       </c>
       <c r="I294" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J294" t="n">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="K294" t="n">
-        <v>349.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L294" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Lens Clockwork MAX RIG</t>
+          <t>FOUR PRO HD LENS</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>NS</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>*207497*</t>
+          <t>*133125*</t>
         </is>
       </c>
       <c r="E295" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F295" t="n">
         <v>0</v>
       </c>
       <c r="G295" t="n">
         <v>0</v>
       </c>
       <c r="H295" t="n">
         <v>0</v>
       </c>
       <c r="I295" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J295" t="n">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="K295" t="n">
-        <v>99.98999999999999</v>
+        <v>109.99</v>
       </c>
       <c r="L295" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>FOUR PRO HD LENS</t>
+          <t>Lens Clockwork MAX RIG</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>NS</t>
+          <t>Topaz</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>*133125*</t>
+          <t>*207494*</t>
         </is>
       </c>
       <c r="E296" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F296" t="n">
         <v>0</v>
       </c>
       <c r="G296" t="n">
         <v>0</v>
       </c>
       <c r="H296" t="n">
         <v>0</v>
       </c>
       <c r="I296" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J296" t="n">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="K296" t="n">
-        <v>109.99</v>
+        <v>139.99</v>
       </c>
       <c r="L296" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Lens Clockwork MAX RIG</t>
+          <t>CRUSHER ELITE JR</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Topaz</t>
+          <t>Weiner Dog LL Persimmon</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>*207494*</t>
+          <t>*133822*</t>
         </is>
       </c>
       <c r="E297" t="n">
         <v>1</v>
       </c>
       <c r="F297" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G297" t="n">
         <v>0</v>
       </c>
       <c r="H297" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I297" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J297" t="n">
-        <v>75</v>
+        <v>37.5</v>
       </c>
       <c r="K297" t="n">
-        <v>139.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L297" t="n">
-        <v>0</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>CRUSHER ELITE JR</t>
+          <t>Lens FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Weiner Dog LL Persimmon</t>
+          <t>Prizm Clear</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>*133822*</t>
+          <t>*133333*</t>
         </is>
       </c>
       <c r="E298" t="n">
         <v>1</v>
       </c>
       <c r="F298" t="n">
         <v>2</v>
       </c>
       <c r="G298" t="n">
         <v>0</v>
       </c>
       <c r="H298" t="n">
         <v>1</v>
       </c>
       <c r="I298" t="n">
         <v>0</v>
       </c>
       <c r="J298" t="n">
-        <v>37.5</v>
+        <v>65.3</v>
       </c>
       <c r="K298" t="n">
-        <v>69.98999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L298" t="n">
-        <v>32.49</v>
+        <v>59.69</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Lens FLIGHT DECK M</t>
+          <t>Squad S</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Prizm Clear</t>
+          <t>Black || ChromaPop Everyday Green Mirror</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>*133333*</t>
+          <t>*208919*</t>
         </is>
       </c>
       <c r="E299" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F299" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G299" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H299" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I299" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J299" t="n">
-        <v>65.3</v>
+        <v>149.99</v>
       </c>
       <c r="K299" t="n">
-        <v>124.99</v>
+        <v>154.99</v>
       </c>
       <c r="L299" t="n">
-        <v>59.69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Squad S</t>
+          <t>REDSTER WC M HD</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Everyday Green Mirror</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>*208919*</t>
+          <t>*231887*</t>
         </is>
       </c>
       <c r="E300" t="n">
         <v>0</v>
       </c>
       <c r="F300" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G300" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H300" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I300" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J300" t="n">
-        <v>149.99</v>
+        <v>165</v>
       </c>
       <c r="K300" t="n">
-        <v>154.99</v>
+        <v>329.99</v>
       </c>
       <c r="L300" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>REDSTER WC M HD</t>
+          <t>FLIGHT DECK M +Lens</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>MATTE BLACK||Prizm Rose Gold &amp; Prizm Clear</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>*231887*</t>
+          <t>*133294*</t>
         </is>
       </c>
       <c r="E301" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F301" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G301" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H301" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I301" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J301" t="n">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="K301" t="n">
         <v>329.99</v>
       </c>
       <c r="L301" t="n">
-        <v>0</v>
+        <v>2639.92</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>FLIGHT DECK M +Lens</t>
+          <t>Squad XL Low Bridge</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>MATTE BLACK||Prizm Rose Gold &amp; Prizm Clear</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>*133294*</t>
+          <t>*208849*</t>
         </is>
       </c>
       <c r="E302" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F302" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G302" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H302" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I302" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J302" t="n">
-        <v>0</v>
+        <v>112.5</v>
       </c>
       <c r="K302" t="n">
-        <v>329.99</v>
+        <v>224.99</v>
       </c>
       <c r="L302" t="n">
-        <v>2639.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Goggle Boondock</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>*125339*</t>
         </is>
       </c>
       <c r="E303" t="n">
         <v>1</v>
@@ -14389,367 +14389,367 @@
       <c r="F303" t="n">
         <v>0</v>
       </c>
       <c r="G303" t="n">
         <v>0</v>
       </c>
       <c r="H303" t="n">
         <v>0</v>
       </c>
       <c r="I303" t="n">
         <v>1</v>
       </c>
       <c r="J303" t="n">
         <v>105</v>
       </c>
       <c r="K303" t="n">
         <v>209.99</v>
       </c>
       <c r="L303" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Squad XL Low Bridge</t>
+          <t>Clockwork RIG Reflect Goggles x RM</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>RIG Aquamarine/Bronco White/Ragnhild 3</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>*208849*</t>
+          <t>*133787*</t>
         </is>
       </c>
       <c r="E304" t="n">
         <v>0</v>
       </c>
       <c r="F304" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G304" t="n">
         <v>0</v>
       </c>
       <c r="H304" t="n">
         <v>0</v>
       </c>
       <c r="I304" t="n">
         <v>0</v>
       </c>
       <c r="J304" t="n">
-        <v>112.5</v>
+        <v>140</v>
       </c>
       <c r="K304" t="n">
-        <v>224.99</v>
+        <v>279.99</v>
       </c>
       <c r="L304" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Clockwork RIG Reflect Goggles x RM</t>
+          <t>Revent Q HD</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>RIG Aquamarine/Bronco White/Ragnhild 3</t>
+          <t>Stereo White</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>*133787*</t>
+          <t>*127660*</t>
         </is>
       </c>
       <c r="E305" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F305" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G305" t="n">
         <v>0</v>
       </c>
       <c r="H305" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I305" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J305" t="n">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="K305" t="n">
-        <v>279.99</v>
+        <v>196.99</v>
       </c>
       <c r="L305" t="n">
-        <v>0</v>
+        <v>43.98</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Revent Q HD</t>
+          <t>Low Bridge Squad Mag</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Stereo White</t>
+          <t>AC | Gen Sasaki | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>*127660*</t>
+          <t>*132425*</t>
         </is>
       </c>
       <c r="E306" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F306" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G306" t="n">
         <v>0</v>
       </c>
       <c r="H306" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I306" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J306" t="n">
-        <v>175</v>
+        <v>279.99</v>
       </c>
       <c r="K306" t="n">
-        <v>196.99</v>
+        <v>279.99</v>
       </c>
       <c r="L306" t="n">
-        <v>43.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Low Bridge Squad Mag</t>
+          <t>I/O Mag</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>AC | Gen Sasaki | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>*132425*</t>
+          <t>*132419*</t>
         </is>
       </c>
       <c r="E307" t="n">
         <v>0</v>
       </c>
       <c r="F307" t="n">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="G307" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H307" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I307" t="n">
         <v>0</v>
       </c>
       <c r="J307" t="n">
-        <v>279.99</v>
+        <v>319.99</v>
       </c>
       <c r="K307" t="n">
-        <v>279.99</v>
+        <v>364.99</v>
       </c>
       <c r="L307" t="n">
-        <v>0</v>
+        <v>540</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>I/O Mag</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Black | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>*132419*</t>
+          <t>*208889*</t>
         </is>
       </c>
       <c r="E308" t="n">
         <v>0</v>
       </c>
       <c r="F308" t="n">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G308" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H308" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I308" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J308" t="n">
         <v>319.99</v>
       </c>
       <c r="K308" t="n">
-        <v>364.99</v>
+        <v>324.99</v>
       </c>
       <c r="L308" t="n">
-        <v>540</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>I/O Mag</t>
+          <t>Lens Line Miner L</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Everyday Blue Mirror</t>
+          <t>Prizm Torch Iridium</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>*208889*</t>
+          <t>*126335*</t>
         </is>
       </c>
       <c r="E309" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F309" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G309" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H309" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I309" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J309" t="n">
-        <v>319.99</v>
+        <v>61.53</v>
       </c>
       <c r="K309" t="n">
-        <v>324.99</v>
+        <v>120</v>
       </c>
       <c r="L309" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Dragon</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Lens Line Miner L</t>
+          <t>DX3 OTG</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Prizm Torch Iridium</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>*126335*</t>
+          <t>*125349*</t>
         </is>
       </c>
       <c r="E310" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F310" t="n">
         <v>0</v>
       </c>
       <c r="G310" t="n">
         <v>0</v>
       </c>
       <c r="H310" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I310" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J310" t="n">
-        <v>61.53</v>
+        <v>55</v>
       </c>
       <c r="K310" t="n">
-        <v>120</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L310" t="n">
-        <v>0</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Lens FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Prizm Dark Grey</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>*207526*</t>
         </is>
       </c>
       <c r="E311" t="n">
         <v>1</v>
@@ -14757,2805 +14757,2805 @@
       <c r="F311" t="n">
         <v>0</v>
       </c>
       <c r="G311" t="n">
         <v>0</v>
       </c>
       <c r="H311" t="n">
         <v>0</v>
       </c>
       <c r="I311" t="n">
         <v>1</v>
       </c>
       <c r="J311" t="n">
         <v>65.3</v>
       </c>
       <c r="K311" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L311" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>DX3 OTG</t>
+          <t>I/O</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Black || ChromaPop Sun Green Mirror</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>*125349*</t>
+          <t>*208865*</t>
         </is>
       </c>
       <c r="E312" t="n">
         <v>0</v>
       </c>
       <c r="F312" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G312" t="n">
         <v>0</v>
       </c>
       <c r="H312" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I312" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J312" t="n">
-        <v>55</v>
+        <v>132.5</v>
       </c>
       <c r="K312" t="n">
-        <v>99.98999999999999</v>
+        <v>264.99</v>
       </c>
       <c r="L312" t="n">
-        <v>44.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>I/O</t>
+          <t>REDSTER JR S WC</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Sun Green Mirror</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>*208865*</t>
+          <t>*207276*</t>
         </is>
       </c>
       <c r="E313" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F313" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G313" t="n">
         <v>0</v>
       </c>
       <c r="H313" t="n">
         <v>0</v>
       </c>
       <c r="I313" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J313" t="n">
-        <v>132.5</v>
+        <v>140</v>
       </c>
       <c r="K313" t="n">
-        <v>264.99</v>
+        <v>279.99</v>
       </c>
       <c r="L313" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>REDSTER JR S WC</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Dawn Patrol | ChromaPop Sun Black</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>*207276*</t>
+          <t>*132399*</t>
         </is>
       </c>
       <c r="E314" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F314" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G314" t="n">
         <v>0</v>
       </c>
       <c r="H314" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I314" t="n">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="J314" t="n">
-        <v>140</v>
+        <v>179.99</v>
       </c>
       <c r="K314" t="n">
-        <v>279.99</v>
+        <v>179.99</v>
       </c>
       <c r="L314" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>FLIGHT TRACKER L</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Dawn Patrol | ChromaPop Sun Black</t>
+          <t>Signature</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>*132399*</t>
+          <t>*125149*</t>
         </is>
       </c>
       <c r="E315" t="n">
         <v>0</v>
       </c>
       <c r="F315" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G315" t="n">
         <v>0</v>
       </c>
       <c r="H315" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I315" t="n">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="J315" t="n">
-        <v>179.99</v>
+        <v>0</v>
       </c>
       <c r="K315" t="n">
-        <v>179.99</v>
+        <v>195</v>
       </c>
       <c r="L315" t="n">
-        <v>0</v>
+        <v>195</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>FLIGHT TRACKER L</t>
+          <t>FOUR JR XS</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Signature</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>*125149*</t>
+          <t>*207287*</t>
         </is>
       </c>
       <c r="E316" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F316" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G316" t="n">
         <v>0</v>
       </c>
       <c r="H316" t="n">
         <v>1</v>
       </c>
       <c r="I316" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J316" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K316" t="n">
-        <v>195</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L316" t="n">
-        <v>195</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>FOUR JR XS</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Iceberg</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>*207287*</t>
+          <t>*207286*</t>
         </is>
       </c>
       <c r="E317" t="n">
         <v>1</v>
       </c>
       <c r="F317" t="n">
         <v>1</v>
       </c>
       <c r="G317" t="n">
         <v>0</v>
       </c>
       <c r="H317" t="n">
         <v>1</v>
       </c>
       <c r="I317" t="n">
         <v>0</v>
       </c>
       <c r="J317" t="n">
         <v>35</v>
       </c>
       <c r="K317" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L317" t="n">
         <v>34.99</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>FOUR JR XS</t>
+          <t>Marauder SE</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Iceberg</t>
+          <t>Happy Bronze Pink</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>*207286*</t>
+          <t>*231261*</t>
         </is>
       </c>
       <c r="E318" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F318" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G318" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H318" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I318" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J318" t="n">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="K318" t="n">
-        <v>69.98999999999999</v>
+        <v>259.99</v>
       </c>
       <c r="L318" t="n">
-        <v>34.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Marauder SE</t>
+          <t>Rascal</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Happy Bronze Pink</t>
+          <t>Ignitor</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>*231261*</t>
+          <t>*129136*</t>
         </is>
       </c>
       <c r="E319" t="n">
         <v>0</v>
       </c>
       <c r="F319" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G319" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H319" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I319" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J319" t="n">
-        <v>155</v>
+        <v>17.5</v>
       </c>
       <c r="K319" t="n">
-        <v>259.99</v>
+        <v>35.99</v>
       </c>
       <c r="L319" t="n">
-        <v>0</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Dragon</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Rascal</t>
+          <t>LIL D 2</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Ignitor</t>
+          <t>APRICOT/LLLTROSE</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>*129136*</t>
+          <t>*133835*</t>
         </is>
       </c>
       <c r="E320" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F320" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G320" t="n">
         <v>0</v>
       </c>
       <c r="H320" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I320" t="n">
         <v>-1</v>
       </c>
       <c r="J320" t="n">
-        <v>17.5</v>
+        <v>40</v>
       </c>
       <c r="K320" t="n">
-        <v>35.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L320" t="n">
-        <v>18.49</v>
+        <v>79.98</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>LIL D 2</t>
+          <t>MEGALITH</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>APRICOT/LLLTROSE</t>
+          <t>Happy LL Coral</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>*133835*</t>
+          <t>*231258*</t>
         </is>
       </c>
       <c r="E321" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F321" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G321" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H321" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I321" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="J321" t="n">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="K321" t="n">
-        <v>79.98999999999999</v>
+        <v>229.99</v>
       </c>
       <c r="L321" t="n">
-        <v>79.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>MEGALITH</t>
+          <t>Lens Flight Tracker L</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Happy LL Coral</t>
+          <t>Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>*231258*</t>
+          <t>*126318*</t>
         </is>
       </c>
       <c r="E322" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F322" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G322" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H322" t="n">
         <v>0</v>
       </c>
       <c r="I322" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J322" t="n">
-        <v>90</v>
+        <v>41.53</v>
       </c>
       <c r="K322" t="n">
-        <v>229.99</v>
+        <v>124.99</v>
       </c>
       <c r="L322" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker L</t>
+          <t>Four Q HD</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Prizm Rose Gold</t>
+          <t>Blk/Wht/Tree</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>*126318*</t>
+          <t>*125201*</t>
         </is>
       </c>
       <c r="E323" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F323" t="n">
         <v>0</v>
       </c>
       <c r="G323" t="n">
         <v>0</v>
       </c>
       <c r="H323" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I323" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J323" t="n">
-        <v>41.53</v>
+        <v>175</v>
       </c>
       <c r="K323" t="n">
-        <v>124.99</v>
+        <v>349.99</v>
       </c>
       <c r="L323" t="n">
-        <v>0</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Four Q HD</t>
+          <t>GoggleSoc Pro</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Blk/Wht/Tree</t>
+          <t>walk with us</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>*125201*</t>
+          <t>*231434*</t>
         </is>
       </c>
       <c r="E324" t="n">
         <v>0</v>
       </c>
       <c r="F324" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G324" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H324" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I324" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="J324" t="n">
-        <v>175</v>
+        <v>10</v>
       </c>
       <c r="K324" t="n">
-        <v>349.99</v>
+        <v>19.99</v>
       </c>
       <c r="L324" t="n">
-        <v>174.99</v>
+        <v>29.97</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>GoggleSoc Pro</t>
+          <t>LINE MINER PRO M</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>walk with us</t>
+          <t>MATTE BLACK||PRIZM ROSE GOLD &amp; PRIZM ICED IRID</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>*231434*</t>
+          <t>*133300*</t>
         </is>
       </c>
       <c r="E325" t="n">
         <v>0</v>
       </c>
       <c r="F325" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G325" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H325" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I325" t="n">
-        <v>9</v>
+        <v>-2</v>
       </c>
       <c r="J325" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K325" t="n">
-        <v>19.99</v>
+        <v>349.99</v>
       </c>
       <c r="L325" t="n">
-        <v>29.97</v>
+        <v>699.98</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>LINE MINER PRO M</t>
+          <t>Fall Line L</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM ROSE GOLD &amp; PRIZM ICED IRID</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>*133300*</t>
+          <t>*125083*</t>
         </is>
       </c>
       <c r="E326" t="n">
         <v>0</v>
       </c>
       <c r="F326" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G326" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H326" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I326" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J326" t="n">
         <v>0</v>
       </c>
       <c r="K326" t="n">
-        <v>349.99</v>
+        <v>259.99</v>
       </c>
       <c r="L326" t="n">
-        <v>699.98</v>
+        <v>259.99</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Fall Line L</t>
+          <t>FLIGHT PATH L</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>*125083*</t>
+          <t>*125143*</t>
         </is>
       </c>
       <c r="E327" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F327" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G327" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H327" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I327" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J327" t="n">
         <v>0</v>
       </c>
       <c r="K327" t="n">
-        <v>259.99</v>
+        <v>264.99</v>
       </c>
       <c r="L327" t="n">
-        <v>259.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>FLIGHT PATH L</t>
+          <t>Lens FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Prizm Black Irid</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>*125143*</t>
+          <t>*133331*</t>
         </is>
       </c>
       <c r="E328" t="n">
         <v>1</v>
       </c>
       <c r="F328" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G328" t="n">
         <v>0</v>
       </c>
       <c r="H328" t="n">
         <v>0</v>
       </c>
       <c r="I328" t="n">
         <v>1</v>
       </c>
       <c r="J328" t="n">
-        <v>0</v>
+        <v>65.3</v>
       </c>
       <c r="K328" t="n">
-        <v>264.99</v>
+        <v>124.99</v>
       </c>
       <c r="L328" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Lens FLIGHT DECK M</t>
+          <t>Lens Clockwork MAX RIG</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Prizm Black Irid</t>
+          <t>Clear</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>*133331*</t>
+          <t>*207492*</t>
         </is>
       </c>
       <c r="E329" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F329" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G329" t="n">
         <v>0</v>
       </c>
       <c r="H329" t="n">
         <v>0</v>
       </c>
       <c r="I329" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J329" t="n">
-        <v>65.3</v>
+        <v>75</v>
       </c>
       <c r="K329" t="n">
-        <v>124.99</v>
+        <v>109.99</v>
       </c>
       <c r="L329" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Lens Clockwork MAX RIG</t>
+          <t>Lens Flight Deck L</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Clear</t>
+          <t xml:space="preserve"> Prizm Sage Gold</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>*207492*</t>
+          <t>*133328*</t>
         </is>
       </c>
       <c r="E330" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F330" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G330" t="n">
         <v>0</v>
       </c>
       <c r="H330" t="n">
         <v>0</v>
       </c>
       <c r="I330" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J330" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="K330" t="n">
-        <v>109.99</v>
+        <v>129.99</v>
       </c>
       <c r="L330" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Lens Flight Deck L</t>
+          <t>4D Mag S</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Prizm Sage Gold</t>
+          <t>Proper Pink Paint Brush | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>*133328*</t>
+          <t>*132413*</t>
         </is>
       </c>
       <c r="E331" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F331" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G331" t="n">
         <v>0</v>
       </c>
       <c r="H331" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I331" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J331" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
       <c r="K331" t="n">
-        <v>129.99</v>
+        <v>369.99</v>
       </c>
       <c r="L331" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>4D Mag S</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Proper Pink Paint Brush | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>*132413*</t>
+          <t>*208809*</t>
         </is>
       </c>
       <c r="E332" t="n">
         <v>0</v>
       </c>
       <c r="F332" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G332" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H332" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I332" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J332" t="n">
-        <v>369.99</v>
+        <v>50</v>
       </c>
       <c r="K332" t="n">
-        <v>369.99</v>
+        <v>99</v>
       </c>
       <c r="L332" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>*208809*</t>
+          <t>*128188*</t>
         </is>
       </c>
       <c r="E333" t="n">
         <v>0</v>
       </c>
       <c r="F333" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G333" t="n">
+        <v>0</v>
+      </c>
+      <c r="H333" t="n">
         <v>2</v>
       </c>
-      <c r="H333" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I333" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J333" t="n">
-        <v>50</v>
+        <v>179.99</v>
       </c>
       <c r="K333" t="n">
-        <v>99</v>
+        <v>179.99</v>
       </c>
       <c r="L333" t="n">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>Replacement Lens I/O</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Storm Rose Flash</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>*128188*</t>
+          <t>*127612*</t>
         </is>
       </c>
       <c r="E334" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F334" t="n">
         <v>0</v>
       </c>
       <c r="G334" t="n">
         <v>0</v>
       </c>
       <c r="H334" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I334" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J334" t="n">
-        <v>179.99</v>
+        <v>45</v>
       </c>
       <c r="K334" t="n">
-        <v>179.99</v>
+        <v>124.99</v>
       </c>
       <c r="L334" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Replacement Lens I/O</t>
+          <t>Lens Clockwork MAX RIG</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Storm Rose Flash</t>
+          <t>Sapphire</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>*127612*</t>
+          <t>*207495*</t>
         </is>
       </c>
       <c r="E335" t="n">
         <v>1</v>
       </c>
       <c r="F335" t="n">
         <v>0</v>
       </c>
       <c r="G335" t="n">
         <v>0</v>
       </c>
       <c r="H335" t="n">
         <v>0</v>
       </c>
       <c r="I335" t="n">
         <v>1</v>
       </c>
       <c r="J335" t="n">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="K335" t="n">
-        <v>124.99</v>
+        <v>139.99</v>
       </c>
       <c r="L335" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Lens Clockwork MAX RIG</t>
+          <t>Reason OTG</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Sapphire</t>
+          <t>Black || Green Sol-X Mirror</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>*207495*</t>
+          <t>*132430*</t>
         </is>
       </c>
       <c r="E336" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F336" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G336" t="n">
         <v>0</v>
       </c>
       <c r="H336" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I336" t="n">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="J336" t="n">
-        <v>75</v>
+        <v>114.99</v>
       </c>
       <c r="K336" t="n">
-        <v>139.99</v>
+        <v>114.99</v>
       </c>
       <c r="L336" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Reason OTG</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Black || Green Sol-X Mirror</t>
+          <t>Black || ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>*132430*</t>
+          <t>*231422*</t>
         </is>
       </c>
       <c r="E337" t="n">
         <v>0</v>
       </c>
       <c r="F337" t="n">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="G337" t="n">
         <v>0</v>
       </c>
       <c r="H337" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I337" t="n">
-        <v>-8</v>
+        <v>-3</v>
       </c>
       <c r="J337" t="n">
-        <v>114.99</v>
+        <v>125</v>
       </c>
       <c r="K337" t="n">
-        <v>114.99</v>
+        <v>249.99</v>
       </c>
       <c r="L337" t="n">
-        <v>0</v>
+        <v>374.97</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>FLIGHT PATH L</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Everyday Blue Mirror</t>
+          <t>MATTE BLACK||Prizm Iced Iridium</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>*231422*</t>
+          <t>*133305*</t>
         </is>
       </c>
       <c r="E338" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F338" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G338" t="n">
         <v>0</v>
       </c>
       <c r="H338" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I338" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J338" t="n">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="K338" t="n">
-        <v>249.99</v>
+        <v>264.99</v>
       </c>
       <c r="L338" t="n">
-        <v>374.97</v>
+        <v>264.99</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>FLIGHT PATH L</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>MATTE BLACK||Prizm Iced Iridium</t>
+          <t>Lime</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>*133305*</t>
+          <t>*231972*</t>
         </is>
       </c>
       <c r="E339" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F339" t="n">
         <v>1</v>
       </c>
       <c r="G339" t="n">
         <v>0</v>
       </c>
       <c r="H339" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I339" t="n">
         <v>0</v>
       </c>
       <c r="J339" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="K339" t="n">
-        <v>264.99</v>
+        <v>99</v>
       </c>
       <c r="L339" t="n">
-        <v>264.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>GoggleSoc Pro</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Lime</t>
+          <t>mccrae peak</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>*231972*</t>
+          <t>*231426*</t>
         </is>
       </c>
       <c r="E340" t="n">
         <v>0</v>
       </c>
       <c r="F340" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G340" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H340" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I340" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J340" t="n">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="K340" t="n">
-        <v>99</v>
+        <v>19.99</v>
       </c>
       <c r="L340" t="n">
-        <v>0</v>
+        <v>49.95</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>GoggleSoc Pro</t>
+          <t>Marauder SE</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>mccrae peak</t>
+          <t>Happy Ice Blue</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>*231426*</t>
+          <t>*231262*</t>
         </is>
       </c>
       <c r="E341" t="n">
         <v>0</v>
       </c>
       <c r="F341" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="G341" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="H341" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I341" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J341" t="n">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="K341" t="n">
-        <v>19.99</v>
+        <v>309.99</v>
       </c>
       <c r="L341" t="n">
-        <v>49.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Marauder SE</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Happy Ice Blue</t>
+          <t>PRIZM ICED</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>*231262*</t>
+          <t>*209837*</t>
         </is>
       </c>
       <c r="E342" t="n">
         <v>0</v>
       </c>
       <c r="F342" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G342" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H342" t="n">
         <v>0</v>
       </c>
       <c r="I342" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J342" t="n">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="K342" t="n">
-        <v>309.99</v>
+        <v>195.99</v>
       </c>
       <c r="L342" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>PRIZM ICED</t>
+          <t>Rose</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>*209837*</t>
+          <t>*208811*</t>
         </is>
       </c>
       <c r="E343" t="n">
         <v>0</v>
       </c>
       <c r="F343" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G343" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H343" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I343" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J343" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="K343" t="n">
-        <v>195.99</v>
+        <v>99</v>
       </c>
       <c r="L343" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dragon</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t xml:space="preserve">NFX2 </t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Rose</t>
+          <t>ICONPINK/LLPINKION</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>*208811*</t>
+          <t>*133830*</t>
         </is>
       </c>
       <c r="E344" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F344" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G344" t="n">
+        <v>0</v>
+      </c>
+      <c r="H344" t="n">
         <v>2</v>
       </c>
-      <c r="H344" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I344" t="n">
         <v>1</v>
       </c>
       <c r="J344" t="n">
-        <v>50</v>
+        <v>157.5</v>
       </c>
       <c r="K344" t="n">
-        <v>99</v>
+        <v>314.99</v>
       </c>
       <c r="L344" t="n">
-        <v>49</v>
+        <v>314.98</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t xml:space="preserve">NFX2 </t>
+          <t>FLIGHT TRACKER L</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>ICONPINK/LLPINKION</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>*133830*</t>
+          <t>*125150*</t>
         </is>
       </c>
       <c r="E345" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F345" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G345" t="n">
         <v>0</v>
       </c>
       <c r="H345" t="n">
         <v>2</v>
       </c>
       <c r="I345" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J345" t="n">
-        <v>157.5</v>
+        <v>0</v>
       </c>
       <c r="K345" t="n">
-        <v>314.99</v>
+        <v>202.99</v>
       </c>
       <c r="L345" t="n">
-        <v>314.98</v>
+        <v>405.98</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>FLIGHT TRACKER L</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>husky</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>*125150*</t>
+          <t>*231440*</t>
         </is>
       </c>
       <c r="E346" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F346" t="n">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="G346" t="n">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="H346" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I346" t="n">
-        <v>-1</v>
+        <v>56</v>
       </c>
       <c r="J346" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="K346" t="n">
-        <v>202.99</v>
+        <v>16.99</v>
       </c>
       <c r="L346" t="n">
-        <v>405.98</v>
+        <v>67.92</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>FOUR PRO M HD</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>husky</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>*231440*</t>
+          <t>*207282*</t>
         </is>
       </c>
       <c r="E347" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F347" t="n">
-        <v>64</v>
+        <v>1</v>
       </c>
       <c r="G347" t="n">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="H347" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I347" t="n">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="J347" t="n">
-        <v>8.5</v>
+        <v>85</v>
       </c>
       <c r="K347" t="n">
-        <v>16.99</v>
+        <v>169.99</v>
       </c>
       <c r="L347" t="n">
-        <v>67.92</v>
+        <v>84.98999999999999</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>FOUR PRO M HD</t>
+          <t>Four Q HD</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>*207282*</t>
+          <t>*207279*</t>
         </is>
       </c>
       <c r="E348" t="n">
         <v>1</v>
       </c>
       <c r="F348" t="n">
         <v>1</v>
       </c>
       <c r="G348" t="n">
         <v>0</v>
       </c>
       <c r="H348" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I348" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J348" t="n">
-        <v>85</v>
+        <v>175</v>
       </c>
       <c r="K348" t="n">
-        <v>169.99</v>
+        <v>299.99</v>
       </c>
       <c r="L348" t="n">
-        <v>84.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Four Q HD</t>
+          <t>Skyline XL</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Sun Black</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>*207279*</t>
+          <t>*127962*</t>
         </is>
       </c>
       <c r="E349" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F349" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G349" t="n">
         <v>0</v>
       </c>
       <c r="H349" t="n">
         <v>0</v>
       </c>
       <c r="I349" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J349" t="n">
-        <v>175</v>
+        <v>229.99</v>
       </c>
       <c r="K349" t="n">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
       <c r="L349" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Skyline XL</t>
+          <t>Goggle F-LYT</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Sun Black</t>
+          <t>Alpine Goggle F-LYT Lime L</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>*127962*</t>
+          <t>*125362*</t>
         </is>
       </c>
       <c r="E350" t="n">
         <v>2</v>
       </c>
       <c r="F350" t="n">
         <v>0</v>
       </c>
       <c r="G350" t="n">
         <v>0</v>
       </c>
       <c r="H350" t="n">
         <v>0</v>
       </c>
       <c r="I350" t="n">
         <v>2</v>
       </c>
       <c r="J350" t="n">
-        <v>229.99</v>
+        <v>40</v>
       </c>
       <c r="K350" t="n">
-        <v>229.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L350" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Goggle F-LYT</t>
+          <t>Lens Flight Tracker S</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Alpine Goggle F-LYT Lime L</t>
+          <t>Prizm Jade Iridium</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>*125362*</t>
+          <t>*126327*</t>
         </is>
       </c>
       <c r="E351" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F351" t="n">
         <v>0</v>
       </c>
       <c r="G351" t="n">
         <v>0</v>
       </c>
       <c r="H351" t="n">
         <v>0</v>
       </c>
       <c r="I351" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J351" t="n">
-        <v>40</v>
+        <v>60.21</v>
       </c>
       <c r="K351" t="n">
-        <v>99.98999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L351" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker S</t>
+          <t>FALL LINE M</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Prizm Jade Iridium</t>
+          <t>PRIZM ROSE GOLD</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>*126327*</t>
+          <t>*209964*</t>
         </is>
       </c>
       <c r="E352" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F352" t="n">
         <v>0</v>
       </c>
       <c r="G352" t="n">
         <v>0</v>
       </c>
       <c r="H352" t="n">
         <v>0</v>
       </c>
       <c r="I352" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J352" t="n">
-        <v>60.21</v>
+        <v>0</v>
       </c>
       <c r="K352" t="n">
-        <v>124.99</v>
+        <v>259.99</v>
       </c>
       <c r="L352" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>FALL LINE M</t>
+          <t>FOUR Q L HD PHOTO</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>PRIZM ROSE GOLD</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>*209964*</t>
+          <t>*207277*</t>
         </is>
       </c>
       <c r="E353" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F353" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G353" t="n">
         <v>0</v>
       </c>
       <c r="H353" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I353" t="n">
         <v>0</v>
       </c>
       <c r="J353" t="n">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="K353" t="n">
-        <v>259.99</v>
+        <v>349.99</v>
       </c>
       <c r="L353" t="n">
-        <v>0</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>FOUR Q L HD PHOTO</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>*207277*</t>
+          <t>*208847*</t>
         </is>
       </c>
       <c r="E354" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F354" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G354" t="n">
         <v>0</v>
       </c>
       <c r="H354" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I354" t="n">
         <v>0</v>
       </c>
       <c r="J354" t="n">
-        <v>175</v>
+        <v>179.99</v>
       </c>
       <c r="K354" t="n">
-        <v>349.99</v>
+        <v>224.99</v>
       </c>
       <c r="L354" t="n">
-        <v>174.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>NEVES RETHINK</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>*208847*</t>
+          <t>*133768*</t>
         </is>
       </c>
       <c r="E355" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F355" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G355" t="n">
         <v>0</v>
       </c>
       <c r="H355" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I355" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J355" t="n">
-        <v>179.99</v>
+        <v>75</v>
       </c>
       <c r="K355" t="n">
-        <v>224.99</v>
+        <v>149.99</v>
       </c>
       <c r="L355" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>NEVES RETHINK</t>
+          <t>Savor Stero</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Teal Blue || Silver</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>*133768*</t>
+          <t>*127749*</t>
         </is>
       </c>
       <c r="E356" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F356" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G356" t="n">
         <v>0</v>
       </c>
       <c r="H356" t="n">
         <v>1</v>
       </c>
       <c r="I356" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J356" t="n">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="K356" t="n">
-        <v>149.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L356" t="n">
-        <v>74.98999999999999</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Savor Stero</t>
+          <t>Lens Flight Path L</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Teal Blue || Silver</t>
+          <t>Prizm Torch Iridium</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>*127749*</t>
+          <t>*126313*</t>
         </is>
       </c>
       <c r="E357" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F357" t="n">
         <v>0</v>
       </c>
       <c r="G357" t="n">
         <v>0</v>
       </c>
       <c r="H357" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I357" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J357" t="n">
-        <v>50</v>
+        <v>41.53</v>
       </c>
       <c r="K357" t="n">
-        <v>99.98999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L357" t="n">
-        <v>49.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Lens Flight Path L</t>
+          <t>Four Pro HD</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Prizm Torch Iridium</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>*126313*</t>
+          <t>*125194*</t>
         </is>
       </c>
       <c r="E358" t="n">
         <v>1</v>
       </c>
       <c r="F358" t="n">
         <v>0</v>
       </c>
       <c r="G358" t="n">
         <v>0</v>
       </c>
       <c r="H358" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I358" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J358" t="n">
-        <v>41.53</v>
+        <v>85</v>
       </c>
       <c r="K358" t="n">
-        <v>124.99</v>
+        <v>199.99</v>
       </c>
       <c r="L358" t="n">
-        <v>0</v>
+        <v>229.98</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Four Pro HD</t>
+          <t>Goggle Nexal</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>Ivory</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>*125194*</t>
+          <t>*130506*</t>
         </is>
       </c>
       <c r="E359" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F359" t="n">
         <v>0</v>
       </c>
       <c r="G359" t="n">
         <v>0</v>
       </c>
       <c r="H359" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I359" t="n">
         <v>-1</v>
       </c>
       <c r="J359" t="n">
-        <v>85</v>
+        <v>150</v>
       </c>
       <c r="K359" t="n">
-        <v>199.99</v>
+        <v>269.99</v>
       </c>
       <c r="L359" t="n">
-        <v>229.98</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Goggle Nexal</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Ivory</t>
+          <t>Rose</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>*130506*</t>
+          <t>*231971*</t>
         </is>
       </c>
       <c r="E360" t="n">
         <v>0</v>
       </c>
       <c r="F360" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G360" t="n">
         <v>0</v>
       </c>
       <c r="H360" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I360" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J360" t="n">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="K360" t="n">
-        <v>269.99</v>
+        <v>99</v>
       </c>
       <c r="L360" t="n">
-        <v>119.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Rose</t>
+          <t>VISOR</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>*231971*</t>
+          <t>*131197*</t>
         </is>
       </c>
       <c r="E361" t="n">
         <v>0</v>
       </c>
       <c r="F361" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G361" t="n">
         <v>0</v>
       </c>
       <c r="H361" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I361" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J361" t="n">
-        <v>50</v>
+        <v>8.5</v>
       </c>
       <c r="K361" t="n">
-        <v>99</v>
+        <v>16.99</v>
       </c>
       <c r="L361" t="n">
-        <v>0</v>
+        <v>16.98</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>Lens Line Miner M</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>VISOR</t>
+          <t>Prizm Persimmon</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>*131197*</t>
+          <t>*126341*</t>
         </is>
       </c>
       <c r="E362" t="n">
         <v>0</v>
       </c>
       <c r="F362" t="n">
         <v>0</v>
       </c>
       <c r="G362" t="n">
         <v>0</v>
       </c>
       <c r="H362" t="n">
         <v>2</v>
       </c>
       <c r="I362" t="n">
         <v>-2</v>
       </c>
       <c r="J362" t="n">
-        <v>8.5</v>
+        <v>82.98999999999999</v>
       </c>
       <c r="K362" t="n">
-        <v>16.99</v>
+        <v>80.23999999999999</v>
       </c>
       <c r="L362" t="n">
-        <v>16.98</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Lens Line Miner M</t>
+          <t>Lens Line Miner L</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Prizm Persimmon</t>
+          <t>Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>*126341*</t>
+          <t>*130986*</t>
         </is>
       </c>
       <c r="E363" t="n">
         <v>0</v>
       </c>
       <c r="F363" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G363" t="n">
         <v>0</v>
       </c>
       <c r="H363" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I363" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J363" t="n">
-        <v>82.98999999999999</v>
+        <v>61.53</v>
       </c>
       <c r="K363" t="n">
-        <v>80.23999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L363" t="n">
-        <v>-5.5</v>
+        <v>63.46</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Lens Line Miner L</t>
+          <t>Durden RIG Reflect Replacement Lens</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Prizm Rose Gold</t>
+          <t>Aquamarine</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>*130986*</t>
+          <t>*207491*</t>
         </is>
       </c>
       <c r="E364" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F364" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G364" t="n">
         <v>0</v>
       </c>
       <c r="H364" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I364" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J364" t="n">
-        <v>61.53</v>
+        <v>55</v>
       </c>
       <c r="K364" t="n">
-        <v>124.99</v>
+        <v>119.99</v>
       </c>
       <c r="L364" t="n">
-        <v>63.46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Durden RIG Reflect Replacement Lens</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Aquamarine</t>
+          <t>PRIZM ICED</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>*207491*</t>
+          <t>*209836*</t>
         </is>
       </c>
       <c r="E365" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F365" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G365" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H365" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I365" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J365" t="n">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="K365" t="n">
-        <v>119.99</v>
+        <v>195.99</v>
       </c>
       <c r="L365" t="n">
-        <v>0</v>
+        <v>391.98</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>4D Mag S</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>PRIZM ICED</t>
+          <t>Black | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>*209836*</t>
+          <t>*132414*</t>
         </is>
       </c>
       <c r="E366" t="n">
         <v>0</v>
       </c>
       <c r="F366" t="n">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="G366" t="n">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="H366" t="n">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="I366" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="J366" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
       <c r="K366" t="n">
-        <v>195.99</v>
+        <v>389.99</v>
       </c>
       <c r="L366" t="n">
-        <v>391.98</v>
+        <v>420</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>4D Mag S</t>
+          <t>I/O Mag XL Low Bridge</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Everyday Blue Mirror</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>*132414*</t>
+          <t>*132396*</t>
         </is>
       </c>
       <c r="E367" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F367" t="n">
-        <v>56</v>
+        <v>2</v>
       </c>
       <c r="G367" t="n">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="H367" t="n">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="I367" t="n">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="J367" t="n">
-        <v>369.99</v>
+        <v>162.5</v>
       </c>
       <c r="K367" t="n">
-        <v>389.99</v>
+        <v>324.99</v>
       </c>
       <c r="L367" t="n">
-        <v>420</v>
+        <v>324.98</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>I/O Mag XL Low Bridge</t>
+          <t>Fall Line L</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>DARK BRUSH SWIRL||PRIZM SAGE GOLD</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>*132396*</t>
+          <t>*133312*</t>
         </is>
       </c>
       <c r="E368" t="n">
         <v>1</v>
       </c>
       <c r="F368" t="n">
         <v>2</v>
       </c>
       <c r="G368" t="n">
         <v>0</v>
       </c>
       <c r="H368" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I368" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J368" t="n">
-        <v>162.5</v>
+        <v>0</v>
       </c>
       <c r="K368" t="n">
-        <v>324.99</v>
+        <v>249.99</v>
       </c>
       <c r="L368" t="n">
-        <v>324.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Fall Line L</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>DARK BRUSH SWIRL||PRIZM SAGE GOLD</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>*133312*</t>
+          <t>*208867*</t>
         </is>
       </c>
       <c r="E369" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F369" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G369" t="n">
         <v>0</v>
       </c>
       <c r="H369" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I369" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J369" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
       <c r="K369" t="n">
-        <v>249.99</v>
+        <v>224.99</v>
       </c>
       <c r="L369" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>Lens FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>*208867*</t>
+          <t>*126306*</t>
         </is>
       </c>
       <c r="E370" t="n">
         <v>0</v>
       </c>
       <c r="F370" t="n">
         <v>0</v>
       </c>
       <c r="G370" t="n">
         <v>0</v>
       </c>
       <c r="H370" t="n">
         <v>1</v>
       </c>
       <c r="I370" t="n">
         <v>-1</v>
       </c>
       <c r="J370" t="n">
-        <v>179.99</v>
+        <v>65.3</v>
       </c>
       <c r="K370" t="n">
-        <v>224.99</v>
+        <v>122.99</v>
       </c>
       <c r="L370" t="n">
-        <v>45</v>
+        <v>57.69</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Lens FLIGHT DECK M</t>
+          <t>Lens Fall Line L</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>*126306*</t>
+          <t>*126289*</t>
         </is>
       </c>
       <c r="E371" t="n">
         <v>0</v>
       </c>
       <c r="F371" t="n">
         <v>0</v>
       </c>
       <c r="G371" t="n">
         <v>0</v>
       </c>
       <c r="H371" t="n">
         <v>1</v>
       </c>
       <c r="I371" t="n">
         <v>-1</v>
       </c>
       <c r="J371" t="n">
-        <v>65.3</v>
+        <v>0</v>
       </c>
       <c r="K371" t="n">
-        <v>122.99</v>
+        <v>124.99</v>
       </c>
       <c r="L371" t="n">
-        <v>57.69</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Squad Mag</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>*208846*</t>
         </is>
       </c>
       <c r="E372" t="n">
         <v>0</v>
@@ -17568,2340 +17568,2340 @@
       </c>
       <c r="H372" t="n">
         <v>0</v>
       </c>
       <c r="I372" t="n">
         <v>0</v>
       </c>
       <c r="J372" t="n">
         <v>279.99</v>
       </c>
       <c r="K372" t="n">
         <v>324.99</v>
       </c>
       <c r="L372" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Lens Fall Line L</t>
+          <t>LINE MINER PRO M</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Prizm Rose Gold</t>
+          <t>Prizm24K &amp; Prizm Clear</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>*126289*</t>
+          <t>*209956*</t>
         </is>
       </c>
       <c r="E373" t="n">
         <v>0</v>
       </c>
       <c r="F373" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G373" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H373" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I373" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J373" t="n">
         <v>0</v>
       </c>
       <c r="K373" t="n">
-        <v>124.99</v>
+        <v>309.99</v>
       </c>
       <c r="L373" t="n">
-        <v>124.99</v>
+        <v>619.98</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>LINE MINER PRO M</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Prizm24K &amp; Prizm Clear</t>
+          <t>black</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>*209956*</t>
+          <t>*231444*</t>
         </is>
       </c>
       <c r="E374" t="n">
         <v>0</v>
       </c>
       <c r="F374" t="n">
+        <v>32</v>
+      </c>
+      <c r="G374" t="n">
+        <v>32</v>
+      </c>
+      <c r="H374" t="n">
         <v>4</v>
       </c>
-      <c r="G374" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I374" t="n">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="J374" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="K374" t="n">
-        <v>309.99</v>
+        <v>16.99</v>
       </c>
       <c r="L374" t="n">
-        <v>619.98</v>
+        <v>33.96</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>NEVES RETHINK</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>black</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>*231444*</t>
+          <t>*133767*</t>
         </is>
       </c>
       <c r="E375" t="n">
         <v>0</v>
       </c>
       <c r="F375" t="n">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="G375" t="n">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="H375" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I375" t="n">
-        <v>28</v>
+        <v>-1</v>
       </c>
       <c r="J375" t="n">
-        <v>8.5</v>
+        <v>75</v>
       </c>
       <c r="K375" t="n">
-        <v>16.99</v>
+        <v>149.99</v>
       </c>
       <c r="L375" t="n">
-        <v>33.96</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>NEVES RETHINK</t>
+          <t>I/O Mag</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Emerald City | ChromaPop Everyday Violet Mirror</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>*133767*</t>
+          <t>*208888*</t>
         </is>
       </c>
       <c r="E376" t="n">
         <v>0</v>
       </c>
       <c r="F376" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G376" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H376" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I376" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="J376" t="n">
-        <v>75</v>
+        <v>319.99</v>
       </c>
       <c r="K376" t="n">
-        <v>149.99</v>
+        <v>324.99</v>
       </c>
       <c r="L376" t="n">
-        <v>74.98999999999999</v>
+        <v>15</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Von Zipper</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>I/O Mag</t>
+          <t>Goggle+Lens Cleaver</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Emerald City | ChromaPop Everyday Violet Mirror</t>
+          <t>Mossy || Mossy</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>*208888*</t>
+          <t>*125381*</t>
         </is>
       </c>
       <c r="E377" t="n">
         <v>0</v>
       </c>
       <c r="F377" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G377" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H377" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I377" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J377" t="n">
-        <v>319.99</v>
+        <v>75</v>
       </c>
       <c r="K377" t="n">
-        <v>324.99</v>
+        <v>149.99</v>
       </c>
       <c r="L377" t="n">
-        <v>15</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Von Zipper</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Goggle+Lens Cleaver</t>
+          <t>4D Mag XL</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Mossy || Mossy</t>
+          <t>Black | ChromaPop Sun Green Mirror</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>*125381*</t>
+          <t>*208853*</t>
         </is>
       </c>
       <c r="E378" t="n">
         <v>0</v>
       </c>
       <c r="F378" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G378" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H378" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I378" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="J378" t="n">
-        <v>75</v>
+        <v>195</v>
       </c>
       <c r="K378" t="n">
-        <v>149.99</v>
+        <v>389.99</v>
       </c>
       <c r="L378" t="n">
-        <v>74.98999999999999</v>
+        <v>584.97</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>4D Mag XL</t>
+          <t>I/O Mag S</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Sun Green Mirror</t>
+          <t>White Chunky Knit | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>*208853*</t>
+          <t>*208546*</t>
         </is>
       </c>
       <c r="E379" t="n">
         <v>0</v>
       </c>
       <c r="F379" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G379" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H379" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I379" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J379" t="n">
-        <v>195</v>
+        <v>160</v>
       </c>
       <c r="K379" t="n">
-        <v>389.99</v>
+        <v>364.99</v>
       </c>
       <c r="L379" t="n">
-        <v>584.97</v>
+        <v>409.98</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>I/O Mag S</t>
+          <t>Line Miner PRO L</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>White Chunky Knit | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>MATTE BLACK||PRIZM SAPPHIRE IRID &amp; PRIZM ICED IRID</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>*208546*</t>
+          <t>*133298*</t>
         </is>
       </c>
       <c r="E380" t="n">
         <v>0</v>
       </c>
       <c r="F380" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G380" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H380" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I380" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="J380" t="n">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="K380" t="n">
-        <v>364.99</v>
+        <v>349.99</v>
       </c>
       <c r="L380" t="n">
-        <v>409.98</v>
+        <v>349.99</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Line Miner PRO L</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM SAPPHIRE IRID &amp; PRIZM ICED IRID</t>
+          <t>panda</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>*133298*</t>
+          <t>*231438*</t>
         </is>
       </c>
       <c r="E381" t="n">
         <v>0</v>
       </c>
       <c r="F381" t="n">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="G381" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="H381" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I381" t="n">
-        <v>-1</v>
+        <v>42</v>
       </c>
       <c r="J381" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="K381" t="n">
-        <v>349.99</v>
+        <v>16.99</v>
       </c>
       <c r="L381" t="n">
-        <v>349.99</v>
+        <v>50.94</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>panda</t>
+          <t>VISOR</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>*231438*</t>
+          <t>*125396*</t>
         </is>
       </c>
       <c r="E382" t="n">
         <v>0</v>
       </c>
       <c r="F382" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G382" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="H382" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I382" t="n">
-        <v>42</v>
+        <v>-1</v>
       </c>
       <c r="J382" t="n">
         <v>8.5</v>
       </c>
       <c r="K382" t="n">
         <v>16.99</v>
       </c>
       <c r="L382" t="n">
-        <v>50.94</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>Squad Mag</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>VISOR</t>
+          <t>Black || ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>*125396*</t>
+          <t>*208898*</t>
         </is>
       </c>
       <c r="E383" t="n">
         <v>0</v>
       </c>
       <c r="F383" t="n">
         <v>0</v>
       </c>
       <c r="G383" t="n">
         <v>0</v>
       </c>
       <c r="H383" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I383" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J383" t="n">
-        <v>8.5</v>
+        <v>279.99</v>
       </c>
       <c r="K383" t="n">
-        <v>16.99</v>
+        <v>284.99</v>
       </c>
       <c r="L383" t="n">
-        <v>8.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Squad Mag</t>
+          <t>NEVES PRO RD 5K + Spare Lens</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Everyday Rose Gold Mirror</t>
+          <t>M Chrome</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>*208898*</t>
+          <t>*232331*</t>
         </is>
       </c>
       <c r="E384" t="n">
         <v>0</v>
       </c>
       <c r="F384" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G384" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H384" t="n">
         <v>0</v>
       </c>
       <c r="I384" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J384" t="n">
-        <v>279.99</v>
+        <v>110</v>
       </c>
       <c r="K384" t="n">
-        <v>284.99</v>
+        <v>219.99</v>
       </c>
       <c r="L384" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>NEVES PRO RD 5K + Spare Lens</t>
+          <t>Goggle Faze II LS</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>M Chrome</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>*232331*</t>
+          <t>*125355*</t>
         </is>
       </c>
       <c r="E385" t="n">
         <v>0</v>
       </c>
       <c r="F385" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G385" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H385" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I385" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J385" t="n">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="K385" t="n">
-        <v>219.99</v>
+        <v>139.95</v>
       </c>
       <c r="L385" t="n">
-        <v>0</v>
+        <v>209.85</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Goggle Faze II LS</t>
+          <t>Goggle Nexal</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Raw White/Partly Sunny Blue</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>*125355*</t>
+          <t>*134335*</t>
         </is>
       </c>
       <c r="E386" t="n">
         <v>0</v>
       </c>
       <c r="F386" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G386" t="n">
         <v>0</v>
       </c>
       <c r="H386" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I386" t="n">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="J386" t="n">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="K386" t="n">
-        <v>139.95</v>
+        <v>299.99</v>
       </c>
       <c r="L386" t="n">
-        <v>209.85</v>
+        <v>299.98</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Goggle Nexal</t>
+          <t>LINE MINER M</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Raw White/Partly Sunny Blue</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>*134335*</t>
+          <t>*126382*</t>
         </is>
       </c>
       <c r="E387" t="n">
         <v>0</v>
       </c>
       <c r="F387" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G387" t="n">
         <v>0</v>
       </c>
       <c r="H387" t="n">
         <v>2</v>
       </c>
       <c r="I387" t="n">
         <v>-2</v>
       </c>
       <c r="J387" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K387" t="n">
-        <v>299.99</v>
+        <v>169.99</v>
       </c>
       <c r="L387" t="n">
-        <v>299.98</v>
+        <v>339.98</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>LINE MINER M</t>
+          <t>Count 360 HD</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>*126382*</t>
+          <t>*124821*</t>
         </is>
       </c>
       <c r="E388" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F388" t="n">
         <v>0</v>
       </c>
       <c r="G388" t="n">
         <v>0</v>
       </c>
       <c r="H388" t="n">
+        <v>0</v>
+      </c>
+      <c r="I388" t="n">
         <v>2</v>
       </c>
-      <c r="I388" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J388" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="K388" t="n">
-        <v>169.99</v>
+        <v>239.99</v>
       </c>
       <c r="L388" t="n">
-        <v>339.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Count 360 HD</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Alpine Goggle Count 360 HD Red</t>
+          <t>Black || ChromaPop Sun Black Gold Mirror</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>*124821*</t>
+          <t>*132887*</t>
         </is>
       </c>
       <c r="E389" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F389" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="G389" t="n">
         <v>0</v>
       </c>
       <c r="H389" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I389" t="n">
-        <v>2</v>
+        <v>-11</v>
       </c>
       <c r="J389" t="n">
-        <v>120</v>
+        <v>179.99</v>
       </c>
       <c r="K389" t="n">
-        <v>239.99</v>
+        <v>179.99</v>
       </c>
       <c r="L389" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>Squad S</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Sun Black Gold Mirror</t>
+          <t>Flare Flora | ChromaPop Sun Platinum Mirror</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>*132887*</t>
+          <t>*208873*</t>
         </is>
       </c>
       <c r="E390" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F390" t="n">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G390" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H390" t="n">
+        <v>4</v>
+      </c>
+      <c r="I390" t="n">
         <v>12</v>
       </c>
-      <c r="I390" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J390" t="n">
-        <v>179.99</v>
+        <v>149.99</v>
       </c>
       <c r="K390" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="L390" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Squad S</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Flare Flora | ChromaPop Sun Platinum Mirror</t>
+          <t>Black | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>*208873*</t>
+          <t>*132417*</t>
         </is>
       </c>
       <c r="E391" t="n">
         <v>0</v>
       </c>
       <c r="F391" t="n">
-        <v>16</v>
+        <v>168</v>
       </c>
       <c r="G391" t="n">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="H391" t="n">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="I391" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="J391" t="n">
         <v>149.99</v>
       </c>
       <c r="K391" t="n">
         <v>154.99</v>
       </c>
       <c r="L391" t="n">
-        <v>20</v>
+        <v>180</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Squad S</t>
+          <t>I/O Mag S Low Bridge Fit</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Stevie Shao Artist Series | ChromaPop Sun Platinum Mirror</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>*132417*</t>
+          <t>*208862*</t>
         </is>
       </c>
       <c r="E392" t="n">
         <v>0</v>
       </c>
       <c r="F392" t="n">
-        <v>168</v>
+        <v>3</v>
       </c>
       <c r="G392" t="n">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="H392" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="I392" t="n">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="J392" t="n">
-        <v>149.99</v>
+        <v>162.5</v>
       </c>
       <c r="K392" t="n">
-        <v>154.99</v>
+        <v>324.99</v>
       </c>
       <c r="L392" t="n">
-        <v>180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>I/O Mag S Low Bridge Fit</t>
+          <t>Goggle Neves Sunscreen</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Stevie Shao Artist Series | ChromaPop Sun Platinum Mirror</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>*208862*</t>
+          <t>*208806*</t>
         </is>
       </c>
       <c r="E393" t="n">
         <v>0</v>
       </c>
       <c r="F393" t="n">
         <v>3</v>
       </c>
       <c r="G393" t="n">
         <v>3</v>
       </c>
       <c r="H393" t="n">
         <v>0</v>
       </c>
       <c r="I393" t="n">
         <v>3</v>
       </c>
       <c r="J393" t="n">
-        <v>162.5</v>
+        <v>275</v>
       </c>
       <c r="K393" t="n">
-        <v>324.99</v>
+        <v>549.99</v>
       </c>
       <c r="L393" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Goggle Neves Sunscreen</t>
+          <t>FLIGHT TRACKER M</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Prizm 24k Iridium</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>*208806*</t>
+          <t>*209969*</t>
         </is>
       </c>
       <c r="E394" t="n">
         <v>0</v>
       </c>
       <c r="F394" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G394" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H394" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I394" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J394" t="n">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="K394" t="n">
-        <v>549.99</v>
+        <v>214.99</v>
       </c>
       <c r="L394" t="n">
-        <v>0</v>
+        <v>214.99</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>FLIGHT TRACKER M</t>
+          <t>Marauder SE</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Prizm 24k Iridium</t>
+          <t>Happy Bronze Pink Mirror + Happy LL Persimon Silver Mirror</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>*209969*</t>
+          <t>*133818*</t>
         </is>
       </c>
       <c r="E395" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F395" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G395" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H395" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I395" t="n">
         <v>1</v>
       </c>
       <c r="J395" t="n">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="K395" t="n">
-        <v>214.99</v>
+        <v>259.99</v>
       </c>
       <c r="L395" t="n">
-        <v>214.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Marauder SE</t>
+          <t>Goggle &amp; Lens LCG Compact</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Happy Bronze Pink Mirror + Happy LL Persimon Silver Mirror</t>
+          <t>WHITE/MERLOT RED</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>*133818*</t>
+          <t>*125327*</t>
         </is>
       </c>
       <c r="E396" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F396" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G396" t="n">
         <v>0</v>
       </c>
       <c r="H396" t="n">
         <v>0</v>
       </c>
       <c r="I396" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J396" t="n">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="K396" t="n">
-        <v>259.99</v>
+        <v>249.95</v>
       </c>
       <c r="L396" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Goggle &amp; Lens LCG Compact</t>
+          <t>Lens Line Miner M</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>WHITE/MERLOT RED</t>
+          <t>Prizm Clear</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>*125327*</t>
+          <t>*126340*</t>
         </is>
       </c>
       <c r="E397" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F397" t="n">
         <v>0</v>
       </c>
       <c r="G397" t="n">
         <v>0</v>
       </c>
       <c r="H397" t="n">
         <v>0</v>
       </c>
       <c r="I397" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J397" t="n">
-        <v>125</v>
+        <v>82.98999999999999</v>
       </c>
       <c r="K397" t="n">
-        <v>249.95</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L397" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Lens Line Miner M</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Prizm Clear</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>*126340*</t>
+          <t>*208549*</t>
         </is>
       </c>
       <c r="E398" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F398" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G398" t="n">
         <v>0</v>
       </c>
       <c r="H398" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I398" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J398" t="n">
-        <v>82.98999999999999</v>
+        <v>179.99</v>
       </c>
       <c r="K398" t="n">
-        <v>84.98999999999999</v>
+        <v>224.99</v>
       </c>
       <c r="L398" t="n">
-        <v>0</v>
+        <v>135</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>Reason OTG</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Black | Blue Sensor Mirror</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>*208549*</t>
+          <t>*132429*</t>
         </is>
       </c>
       <c r="E399" t="n">
         <v>0</v>
       </c>
       <c r="F399" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G399" t="n">
         <v>0</v>
       </c>
       <c r="H399" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I399" t="n">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="J399" t="n">
-        <v>179.99</v>
+        <v>114.99</v>
       </c>
       <c r="K399" t="n">
-        <v>224.99</v>
+        <v>114.99</v>
       </c>
       <c r="L399" t="n">
-        <v>135</v>
+        <v>0</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Reason OTG</t>
+          <t>Squad S</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Black | Blue Sensor Mirror</t>
+          <t>Lunar Fog Split | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>*132429*</t>
+          <t>*132416*</t>
         </is>
       </c>
       <c r="E400" t="n">
         <v>0</v>
       </c>
       <c r="F400" t="n">
         <v>12</v>
       </c>
       <c r="G400" t="n">
         <v>0</v>
       </c>
       <c r="H400" t="n">
         <v>6</v>
       </c>
       <c r="I400" t="n">
         <v>-6</v>
       </c>
       <c r="J400" t="n">
-        <v>114.99</v>
+        <v>149.99</v>
       </c>
       <c r="K400" t="n">
-        <v>114.99</v>
+        <v>149.99</v>
       </c>
       <c r="L400" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Squad S</t>
+          <t>Junior Goggle Agent</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Lunar Fog Split | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Junior Alpine Goggle Agent Yellow || Enhancer</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>*132416*</t>
+          <t>*125957*</t>
         </is>
       </c>
       <c r="E401" t="n">
         <v>0</v>
       </c>
       <c r="F401" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G401" t="n">
         <v>0</v>
       </c>
       <c r="H401" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I401" t="n">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="J401" t="n">
-        <v>149.99</v>
+        <v>20</v>
       </c>
       <c r="K401" t="n">
-        <v>149.99</v>
+        <v>44.99</v>
       </c>
       <c r="L401" t="n">
-        <v>0</v>
+        <v>74.97</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Junior Goggle Agent</t>
+          <t>SAVOR L</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Junior Alpine Goggle Agent Yellow || Enhancer</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>*125957*</t>
+          <t>*207291*</t>
         </is>
       </c>
       <c r="E402" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F402" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G402" t="n">
         <v>0</v>
       </c>
       <c r="H402" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I402" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J402" t="n">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K402" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="L402" t="n">
         <v>44.99</v>
-      </c>
-[...1 lines deleted...]
-        <v>74.97</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>SAVOR L</t>
+          <t>FLIGHT TRACKER L</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>PRIZM SNOW SAPPHIRE IRID</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>*207291*</t>
+          <t>*209967*</t>
         </is>
       </c>
       <c r="E403" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F403" t="n">
         <v>1</v>
       </c>
       <c r="G403" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H403" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I403" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J403" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K403" t="n">
-        <v>89.98999999999999</v>
+        <v>214.99</v>
       </c>
       <c r="L403" t="n">
-        <v>44.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>FLIGHT TRACKER L</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>PRIZM SNOW SAPPHIRE IRID</t>
+          <t>Signature</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>*209967*</t>
+          <t>*126376*</t>
         </is>
       </c>
       <c r="E404" t="n">
         <v>0</v>
       </c>
       <c r="F404" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G404" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H404" t="n">
         <v>0</v>
       </c>
       <c r="I404" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J404" t="n">
         <v>0</v>
       </c>
       <c r="K404" t="n">
-        <v>214.99</v>
+        <v>189.99</v>
       </c>
       <c r="L404" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Signature</t>
+          <t>Freestyle || Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>*126376*</t>
+          <t>*125136*</t>
         </is>
       </c>
       <c r="E405" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F405" t="n">
         <v>0</v>
       </c>
       <c r="G405" t="n">
         <v>0</v>
       </c>
       <c r="H405" t="n">
         <v>0</v>
       </c>
       <c r="I405" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J405" t="n">
         <v>0</v>
       </c>
       <c r="K405" t="n">
-        <v>189.99</v>
+        <v>254.99</v>
       </c>
       <c r="L405" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>FLIGHT DECK M</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Freestyle || Prizm Rose Gold</t>
+          <t>Lime</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>*125136*</t>
+          <t>*208810*</t>
         </is>
       </c>
       <c r="E406" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F406" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G406" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H406" t="n">
         <v>0</v>
       </c>
       <c r="I406" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J406" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="K406" t="n">
-        <v>254.99</v>
+        <v>99</v>
       </c>
       <c r="L406" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Four Q HD</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Lime</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>*208810*</t>
+          <t>*125200*</t>
         </is>
       </c>
       <c r="E407" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F407" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G407" t="n">
+        <v>0</v>
+      </c>
+      <c r="H407" t="n">
         <v>2</v>
       </c>
-      <c r="H407" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I407" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J407" t="n">
-        <v>50</v>
+        <v>175</v>
       </c>
       <c r="K407" t="n">
-        <v>99</v>
+        <v>299.99</v>
       </c>
       <c r="L407" t="n">
-        <v>0</v>
+        <v>249.98</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Four Q HD</t>
+          <t>4D Mag</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Everyday Blue Mirror</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>*125200*</t>
+          <t>*132405*</t>
         </is>
       </c>
       <c r="E408" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F408" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G408" t="n">
         <v>0</v>
       </c>
       <c r="H408" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I408" t="n">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="J408" t="n">
-        <v>175</v>
+        <v>369.99</v>
       </c>
       <c r="K408" t="n">
-        <v>299.99</v>
+        <v>369.99</v>
       </c>
       <c r="L408" t="n">
-        <v>249.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Von Zipper</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>4D Mag</t>
+          <t>Junior Goggle</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Everyday Blue Mirror</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>*132405*</t>
+          <t>*125953*</t>
         </is>
       </c>
       <c r="E409" t="n">
         <v>0</v>
       </c>
       <c r="F409" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G409" t="n">
         <v>0</v>
       </c>
       <c r="H409" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I409" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="J409" t="n">
-        <v>369.99</v>
+        <v>42.5</v>
       </c>
       <c r="K409" t="n">
-        <v>369.99</v>
+        <v>78.98999999999999</v>
       </c>
       <c r="L409" t="n">
-        <v>0</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Von Zipper</t>
+          <t>Dragon</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Junior Goggle</t>
+          <t>DX3 OTG</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>MANGA/LLLTROSE</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>*125953*</t>
+          <t>*133833*</t>
         </is>
       </c>
       <c r="E410" t="n">
         <v>0</v>
       </c>
       <c r="F410" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G410" t="n">
         <v>0</v>
       </c>
       <c r="H410" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I410" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J410" t="n">
-        <v>42.5</v>
+        <v>55</v>
       </c>
       <c r="K410" t="n">
-        <v>78.98999999999999</v>
+        <v>109.99</v>
       </c>
       <c r="L410" t="n">
-        <v>36.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>DX3 OTG</t>
+          <t>Marauder SE</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>MANGA/LLLTROSE</t>
+          <t>ZAK HALE - HAPPY GRAY GREEN BLACK MIRROR + HAPPY LL PERSIMMON SILVER MIRROR</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>*133833*</t>
+          <t>*133819*</t>
         </is>
       </c>
       <c r="E411" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F411" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G411" t="n">
         <v>0</v>
       </c>
       <c r="H411" t="n">
         <v>0</v>
       </c>
       <c r="I411" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J411" t="n">
-        <v>55</v>
+        <v>155</v>
       </c>
       <c r="K411" t="n">
-        <v>109.99</v>
+        <v>259.99</v>
       </c>
       <c r="L411" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Marauder SE</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>ZAK HALE - HAPPY GRAY GREEN BLACK MIRROR + HAPPY LL PERSIMMON SILVER MIRROR</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>*133819*</t>
+          <t>*208848*</t>
         </is>
       </c>
       <c r="E412" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F412" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G412" t="n">
         <v>0</v>
       </c>
       <c r="H412" t="n">
         <v>0</v>
       </c>
       <c r="I412" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J412" t="n">
-        <v>155</v>
+        <v>179.99</v>
       </c>
       <c r="K412" t="n">
-        <v>259.99</v>
+        <v>224.99</v>
       </c>
       <c r="L412" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>FLIGHT PATH L</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Signature</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>*208848*</t>
+          <t>*125146*</t>
         </is>
       </c>
       <c r="E413" t="n">
         <v>0</v>
       </c>
       <c r="F413" t="n">
         <v>0</v>
       </c>
       <c r="G413" t="n">
         <v>0</v>
       </c>
       <c r="H413" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I413" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J413" t="n">
-        <v>179.99</v>
+        <v>0</v>
       </c>
       <c r="K413" t="n">
-        <v>224.99</v>
+        <v>245.95</v>
       </c>
       <c r="L413" t="n">
-        <v>0</v>
+        <v>245.95</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>FLIGHT PATH L</t>
+          <t>4D Mag</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Signature</t>
+          <t>Sun Red Mirror</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>*125146*</t>
+          <t>*132404*</t>
         </is>
       </c>
       <c r="E414" t="n">
         <v>0</v>
       </c>
       <c r="F414" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G414" t="n">
         <v>0</v>
       </c>
       <c r="H414" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I414" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J414" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
       <c r="K414" t="n">
-        <v>245.95</v>
+        <v>369.99</v>
       </c>
       <c r="L414" t="n">
-        <v>245.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>4D Mag</t>
+          <t>Goggle F-LYT</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Sun Red Mirror</t>
+          <t>Alpine Goggle F-LYT Red L</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>*132404*</t>
+          <t>*125364*</t>
         </is>
       </c>
       <c r="E415" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F415" t="n">
+        <v>0</v>
+      </c>
+      <c r="G415" t="n">
+        <v>0</v>
+      </c>
+      <c r="H415" t="n">
+        <v>1</v>
+      </c>
+      <c r="I415" t="n">
         <v>3</v>
       </c>
-      <c r="G415" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J415" t="n">
-        <v>369.99</v>
+        <v>40</v>
       </c>
       <c r="K415" t="n">
-        <v>369.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L415" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Goggle F-LYT</t>
+          <t>CONTEX PRO 5K</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Alpine Goggle F-LYT Red L</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>*125364*</t>
+          <t>*125344*</t>
         </is>
       </c>
       <c r="E416" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F416" t="n">
         <v>0</v>
       </c>
       <c r="G416" t="n">
         <v>0</v>
       </c>
       <c r="H416" t="n">
         <v>1</v>
       </c>
       <c r="I416" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J416" t="n">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="K416" t="n">
-        <v>99.98999999999999</v>
+        <v>149.99</v>
       </c>
       <c r="L416" t="n">
-        <v>59.99</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>CONTEX PRO 5K</t>
+          <t>MAGNIFY 5K gold KORE + SL</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>gold KORE + SL</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>*125344*</t>
+          <t>*133772*</t>
         </is>
       </c>
       <c r="E417" t="n">
         <v>0</v>
       </c>
       <c r="F417" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G417" t="n">
         <v>0</v>
       </c>
       <c r="H417" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I417" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J417" t="n">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="K417" t="n">
-        <v>149.99</v>
+        <v>269.99</v>
       </c>
       <c r="L417" t="n">
-        <v>74.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>MAGNIFY 5K gold KORE + SL</t>
+          <t>FLIGHT PATH L</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>gold KORE + SL</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>*133772*</t>
+          <t>*125144*</t>
         </is>
       </c>
       <c r="E418" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F418" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G418" t="n">
         <v>0</v>
       </c>
       <c r="H418" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I418" t="n">
         <v>0</v>
       </c>
       <c r="J418" t="n">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="K418" t="n">
-        <v>269.99</v>
+        <v>264.99</v>
       </c>
       <c r="L418" t="n">
-        <v>0</v>
+        <v>264.99</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>FLIGHT PATH L</t>
+          <t>Lens Flight Tracker S</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>Prizm Sapphire</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>*125144*</t>
+          <t>*126330*</t>
         </is>
       </c>
       <c r="E419" t="n">
         <v>1</v>
       </c>
       <c r="F419" t="n">
         <v>0</v>
       </c>
       <c r="G419" t="n">
         <v>0</v>
       </c>
       <c r="H419" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I419" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J419" t="n">
-        <v>0</v>
+        <v>60.21</v>
       </c>
       <c r="K419" t="n">
-        <v>264.99</v>
+        <v>124.99</v>
       </c>
       <c r="L419" t="n">
-        <v>264.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker S</t>
+          <t>LINE MINER M</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Prizm Sapphire</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>*126330*</t>
+          <t>*126383*</t>
         </is>
       </c>
       <c r="E420" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F420" t="n">
         <v>0</v>
       </c>
       <c r="G420" t="n">
         <v>0</v>
       </c>
       <c r="H420" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I420" t="n">
         <v>1</v>
       </c>
       <c r="J420" t="n">
-        <v>60.21</v>
+        <v>0</v>
       </c>
       <c r="K420" t="n">
-        <v>124.99</v>
+        <v>164.99</v>
       </c>
       <c r="L420" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Dragon</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>LINE MINER M</t>
+          <t>Goggle + Lens RVX OTG</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Dk Smoke</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>*126383*</t>
+          <t>*125333*</t>
         </is>
       </c>
       <c r="E421" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F421" t="n">
         <v>0</v>
       </c>
       <c r="G421" t="n">
         <v>0</v>
       </c>
       <c r="H421" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I421" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J421" t="n">
-        <v>0</v>
+        <v>172.5</v>
       </c>
       <c r="K421" t="n">
-        <v>164.99</v>
+        <v>299.99</v>
       </c>
       <c r="L421" t="n">
-        <v>164.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Goggle + Lens RVX OTG</t>
+          <t>Lens Flight Tracker M</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Dk Smoke</t>
+          <t>Prizm Rose Gold</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>*125333*</t>
+          <t>*126324*</t>
         </is>
       </c>
       <c r="E422" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F422" t="n">
         <v>0</v>
       </c>
       <c r="G422" t="n">
         <v>0</v>
       </c>
       <c r="H422" t="n">
         <v>0</v>
       </c>
       <c r="I422" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J422" t="n">
-        <v>172.5</v>
+        <v>122.99</v>
       </c>
       <c r="K422" t="n">
-        <v>299.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L422" t="n">
-        <v>0</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>REDSTER JR S WC</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>Red Tension</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>*230554*</t>
         </is>
       </c>
       <c r="E423" t="n">
         <v>0</v>
@@ -19909,180 +19909,180 @@
       <c r="F423" t="n">
         <v>0</v>
       </c>
       <c r="G423" t="n">
         <v>0</v>
       </c>
       <c r="H423" t="n">
         <v>0</v>
       </c>
       <c r="I423" t="n">
         <v>0</v>
       </c>
       <c r="J423" t="n">
         <v>140</v>
       </c>
       <c r="K423" t="n">
         <v>279.99</v>
       </c>
       <c r="L423" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker M</t>
+          <t>Low Bridge Squad Mag</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Prizm Rose Gold</t>
+          <t>Serpentine Lined Up | ChromaPop Everyday Violet Mirror</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>*126324*</t>
+          <t>*208900*</t>
         </is>
       </c>
       <c r="E424" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F424" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G424" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H424" t="n">
         <v>0</v>
       </c>
       <c r="I424" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J424" t="n">
-        <v>122.99</v>
+        <v>279.99</v>
       </c>
       <c r="K424" t="n">
-        <v>84.98999999999999</v>
+        <v>284.99</v>
       </c>
       <c r="L424" t="n">
-        <v>-0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Low Bridge Squad Mag</t>
+          <t>Lens Flight Tracker L</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Serpentine Lined Up | ChromaPop Everyday Violet Mirror</t>
+          <t>Prizm Jade Iridium</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>*208900*</t>
+          <t>*126316*</t>
         </is>
       </c>
       <c r="E425" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F425" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G425" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H425" t="n">
         <v>0</v>
       </c>
       <c r="I425" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J425" t="n">
-        <v>279.99</v>
+        <v>41.53</v>
       </c>
       <c r="K425" t="n">
-        <v>284.99</v>
+        <v>124.99</v>
       </c>
       <c r="L425" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker L</t>
+          <t>Goggle+Lens Clockwork Max</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Prizm Jade Iridium</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>*126316*</t>
+          <t>*125386*</t>
         </is>
       </c>
       <c r="E426" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F426" t="n">
         <v>0</v>
       </c>
       <c r="G426" t="n">
         <v>0</v>
       </c>
       <c r="H426" t="n">
         <v>0</v>
       </c>
       <c r="I426" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J426" t="n">
-        <v>41.53</v>
+        <v>170</v>
       </c>
       <c r="K426" t="n">
-        <v>124.99</v>
+        <v>239.99</v>
       </c>
       <c r="L426" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Line Miner L</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>PRIZM ICED</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>*209957*</t>
         </is>
@@ -20093,919 +20093,919 @@
       <c r="F427" t="n">
         <v>0</v>
       </c>
       <c r="G427" t="n">
         <v>0</v>
       </c>
       <c r="H427" t="n">
         <v>0</v>
       </c>
       <c r="I427" t="n">
         <v>0</v>
       </c>
       <c r="J427" t="n">
         <v>0</v>
       </c>
       <c r="K427" t="n">
         <v>195.99</v>
       </c>
       <c r="L427" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Goggle+Lens Clockwork Max</t>
+          <t>Low Bridge I/O Mag</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>White Vapor | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>*125386*</t>
+          <t>*132423*</t>
         </is>
       </c>
       <c r="E428" t="n">
         <v>0</v>
       </c>
       <c r="F428" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G428" t="n">
         <v>0</v>
       </c>
       <c r="H428" t="n">
         <v>0</v>
       </c>
       <c r="I428" t="n">
         <v>0</v>
       </c>
       <c r="J428" t="n">
-        <v>170</v>
+        <v>319.99</v>
       </c>
       <c r="K428" t="n">
-        <v>239.99</v>
+        <v>319.99</v>
       </c>
       <c r="L428" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Low Bridge I/O Mag</t>
+          <t>Lens Fall Line L</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>White Vapor | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Prizm Sapphire</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>*132423*</t>
+          <t>*126291*</t>
         </is>
       </c>
       <c r="E429" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F429" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G429" t="n">
         <v>0</v>
       </c>
       <c r="H429" t="n">
         <v>0</v>
       </c>
       <c r="I429" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J429" t="n">
-        <v>319.99</v>
+        <v>0</v>
       </c>
       <c r="K429" t="n">
-        <v>319.99</v>
+        <v>120</v>
       </c>
       <c r="L429" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Lens Fall Line L</t>
+          <t>REDSTER JR S WC</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Prizm Sapphire</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>*126291*</t>
+          <t>*231888*</t>
         </is>
       </c>
       <c r="E430" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F430" t="n">
         <v>0</v>
       </c>
       <c r="G430" t="n">
         <v>0</v>
       </c>
       <c r="H430" t="n">
         <v>0</v>
       </c>
       <c r="I430" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J430" t="n">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="K430" t="n">
-        <v>120</v>
+        <v>279.99</v>
       </c>
       <c r="L430" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>REDSTER JR S WC</t>
+          <t>Lens Flight Tracker M</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Prizm Persimmon</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>*231888*</t>
+          <t>*126323*</t>
         </is>
       </c>
       <c r="E431" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F431" t="n">
         <v>0</v>
       </c>
       <c r="G431" t="n">
         <v>0</v>
       </c>
       <c r="H431" t="n">
         <v>0</v>
       </c>
       <c r="I431" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J431" t="n">
-        <v>140</v>
+        <v>122.99</v>
       </c>
       <c r="K431" t="n">
-        <v>279.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L431" t="n">
-        <v>0</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker M</t>
+          <t>Squad XL Low Bridge</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Prizm Persimmon</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>*126323*</t>
+          <t>*208550*</t>
         </is>
       </c>
       <c r="E432" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F432" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G432" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H432" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I432" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J432" t="n">
-        <v>122.99</v>
+        <v>112.5</v>
       </c>
       <c r="K432" t="n">
-        <v>84.98999999999999</v>
+        <v>224.99</v>
       </c>
       <c r="L432" t="n">
-        <v>-0</v>
+        <v>337.47</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Squad XL Low Bridge</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>Frosty</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>*208550*</t>
+          <t>*207530*</t>
         </is>
       </c>
       <c r="E433" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F433" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G433" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H433" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I433" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J433" t="n">
-        <v>112.5</v>
+        <v>8.5</v>
       </c>
       <c r="K433" t="n">
-        <v>224.99</v>
+        <v>16.99</v>
       </c>
       <c r="L433" t="n">
-        <v>337.47</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>Goggle LCG Evo LS</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Frosty</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>*207530*</t>
+          <t>*125371*</t>
         </is>
       </c>
       <c r="E434" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F434" t="n">
         <v>0</v>
       </c>
       <c r="G434" t="n">
         <v>0</v>
       </c>
       <c r="H434" t="n">
         <v>1</v>
       </c>
       <c r="I434" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J434" t="n">
-        <v>8.5</v>
+        <v>140</v>
       </c>
       <c r="K434" t="n">
-        <v>16.99</v>
+        <v>279.95</v>
       </c>
       <c r="L434" t="n">
-        <v>8.49</v>
+        <v>139.95</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Goggle LCG Evo LS</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>PRIZM SAPPHIRE IRIDIUM</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>*125371*</t>
+          <t>*209954*</t>
         </is>
       </c>
       <c r="E435" t="n">
         <v>0</v>
       </c>
       <c r="F435" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G435" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H435" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I435" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="J435" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="K435" t="n">
-        <v>279.95</v>
+        <v>194.99</v>
       </c>
       <c r="L435" t="n">
-        <v>139.95</v>
+        <v>389.98</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>Low Bridge Squad S</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>PRIZM SAPPHIRE IRIDIUM</t>
+          <t>Crimson A-Maze-Zing | ChromaPop Everyday Red Mirror</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>*209954*</t>
+          <t>*132428*</t>
         </is>
       </c>
       <c r="E436" t="n">
         <v>0</v>
       </c>
       <c r="F436" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G436" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H436" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I436" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J436" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
       <c r="K436" t="n">
-        <v>194.99</v>
+        <v>149.99</v>
       </c>
       <c r="L436" t="n">
-        <v>389.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Low Bridge Squad S</t>
+          <t>I/O Mag XL Low Bridge Fit</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Crimson A-Maze-Zing | ChromaPop Everyday Red Mirror</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>*132428*</t>
+          <t>*208545*</t>
         </is>
       </c>
       <c r="E437" t="n">
         <v>0</v>
       </c>
       <c r="F437" t="n">
         <v>2</v>
       </c>
       <c r="G437" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H437" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I437" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J437" t="n">
-        <v>149.99</v>
+        <v>182.5</v>
       </c>
       <c r="K437" t="n">
-        <v>149.99</v>
+        <v>364.99</v>
       </c>
       <c r="L437" t="n">
-        <v>0</v>
+        <v>182.49</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>I/O Mag XL Low Bridge Fit</t>
+          <t>Four Pro HD</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>Maven</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>*208545*</t>
+          <t>*133122*</t>
         </is>
       </c>
       <c r="E438" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F438" t="n">
+        <v>1</v>
+      </c>
+      <c r="G438" t="n">
+        <v>0</v>
+      </c>
+      <c r="H438" t="n">
+        <v>0</v>
+      </c>
+      <c r="I438" t="n">
         <v>2</v>
       </c>
-      <c r="G438" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J438" t="n">
-        <v>182.5</v>
+        <v>85</v>
       </c>
       <c r="K438" t="n">
-        <v>364.99</v>
+        <v>169.99</v>
       </c>
       <c r="L438" t="n">
-        <v>182.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Four Pro HD</t>
+          <t>4D Mag XL Low Bridge</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Maven</t>
+          <t>Blackout | ChromaPop Sun Black</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>*133122*</t>
+          <t>*208851*</t>
         </is>
       </c>
       <c r="E439" t="n">
+        <v>0</v>
+      </c>
+      <c r="F439" t="n">
+        <v>6</v>
+      </c>
+      <c r="G439" t="n">
+        <v>6</v>
+      </c>
+      <c r="H439" t="n">
         <v>2</v>
       </c>
-      <c r="F439" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I439" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J439" t="n">
-        <v>85</v>
+        <v>195</v>
       </c>
       <c r="K439" t="n">
-        <v>169.99</v>
+        <v>389.99</v>
       </c>
       <c r="L439" t="n">
-        <v>0</v>
+        <v>389.98</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>4D Mag XL Low Bridge</t>
+          <t>Line Miner PRO L</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Blackout | ChromaPop Sun Black</t>
+          <t>MATTE BLACK||PRIZM SAPPHIRE IRID &amp; PRIZM TORCH IRID</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>*208851*</t>
+          <t>*133295*</t>
         </is>
       </c>
       <c r="E440" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F440" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G440" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H440" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I440" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J440" t="n">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="K440" t="n">
-        <v>389.99</v>
+        <v>349.99</v>
       </c>
       <c r="L440" t="n">
-        <v>389.98</v>
+        <v>349.99</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Line Miner PRO L</t>
+          <t>Four Q HD</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM SAPPHIRE IRID &amp; PRIZM TORCH IRID</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>*133295*</t>
+          <t>*125204*</t>
         </is>
       </c>
       <c r="E441" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F441" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G441" t="n">
         <v>0</v>
       </c>
       <c r="H441" t="n">
         <v>1</v>
       </c>
       <c r="I441" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J441" t="n">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="K441" t="n">
         <v>349.99</v>
       </c>
       <c r="L441" t="n">
-        <v>349.99</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Spy</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Four Q HD</t>
+          <t>Marauder</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>Black Happy Ice Blue</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>*125204*</t>
+          <t>*231259*</t>
         </is>
       </c>
       <c r="E442" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F442" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G442" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H442" t="n">
         <v>1</v>
       </c>
       <c r="I442" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J442" t="n">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="K442" t="n">
-        <v>349.99</v>
+        <v>309.99</v>
       </c>
       <c r="L442" t="n">
-        <v>174.99</v>
+        <v>154.99</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Marauder</t>
+          <t>GoggleSoc Pro</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Black Happy Ice Blue</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>*231259*</t>
+          <t>*207541*</t>
         </is>
       </c>
       <c r="E443" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F443" t="n">
-        <v>3</v>
+        <v>260</v>
       </c>
       <c r="G443" t="n">
-        <v>3</v>
+        <v>260</v>
       </c>
       <c r="H443" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="I443" t="n">
-        <v>2</v>
+        <v>248</v>
       </c>
       <c r="J443" t="n">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="K443" t="n">
-        <v>309.99</v>
+        <v>19.99</v>
       </c>
       <c r="L443" t="n">
-        <v>154.99</v>
+        <v>149.85</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>GoggleSoc Pro</t>
+          <t>4D Mag XL</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Copy Cat | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>*207541*</t>
+          <t>*132883*</t>
         </is>
       </c>
       <c r="E444" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F444" t="n">
-        <v>260</v>
+        <v>9</v>
       </c>
       <c r="G444" t="n">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="H444" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="I444" t="n">
-        <v>248</v>
+        <v>-4</v>
       </c>
       <c r="J444" t="n">
-        <v>10</v>
+        <v>195</v>
       </c>
       <c r="K444" t="n">
-        <v>19.99</v>
+        <v>389.99</v>
       </c>
       <c r="L444" t="n">
-        <v>149.85</v>
+        <v>1169.94</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>4D Mag XL</t>
+          <t>FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Copy Cat | ChromaPop Everyday Blue Mirror</t>
+          <t>MATTE BLACK||PRIZM ICED IRIDIUM</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>*132883*</t>
+          <t>*133310*</t>
         </is>
       </c>
       <c r="E445" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F445" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G445" t="n">
         <v>0</v>
       </c>
       <c r="H445" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I445" t="n">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="J445" t="n">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="K445" t="n">
-        <v>389.99</v>
+        <v>249.99</v>
       </c>
       <c r="L445" t="n">
-        <v>1169.94</v>
+        <v>249.99</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>FLIGHT DECK M</t>
+          <t>Lens Fall Line L</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM ICED IRIDIUM</t>
+          <t>Prizm Jade Iridium</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>*133310*</t>
+          <t>*126290*</t>
         </is>
       </c>
       <c r="E446" t="n">
         <v>1</v>
       </c>
       <c r="F446" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G446" t="n">
         <v>0</v>
       </c>
       <c r="H446" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I446" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J446" t="n">
         <v>0</v>
       </c>
       <c r="K446" t="n">
-        <v>249.99</v>
+        <v>120.54</v>
       </c>
       <c r="L446" t="n">
-        <v>249.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Multi</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>*125139*</t>
         </is>
       </c>
       <c r="E447" t="n">
         <v>1</v>
@@ -21059,272 +21059,272 @@
       <c r="F448" t="n">
         <v>0</v>
       </c>
       <c r="G448" t="n">
         <v>0</v>
       </c>
       <c r="H448" t="n">
         <v>0</v>
       </c>
       <c r="I448" t="n">
         <v>1</v>
       </c>
       <c r="J448" t="n">
         <v>41.53</v>
       </c>
       <c r="K448" t="n">
         <v>124.99</v>
       </c>
       <c r="L448" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Lens Fall Line L</t>
+          <t>Replacement Lens I/O S</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Prizm Jade Iridium</t>
+          <t>Photochromic Red</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>*126290*</t>
+          <t>*127618*</t>
         </is>
       </c>
       <c r="E449" t="n">
         <v>1</v>
       </c>
       <c r="F449" t="n">
         <v>0</v>
       </c>
       <c r="G449" t="n">
         <v>0</v>
       </c>
       <c r="H449" t="n">
         <v>0</v>
       </c>
       <c r="I449" t="n">
         <v>1</v>
       </c>
       <c r="J449" t="n">
-        <v>0</v>
+        <v>47.5</v>
       </c>
       <c r="K449" t="n">
-        <v>120.54</v>
+        <v>179.99</v>
       </c>
       <c r="L449" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Replacement Lens I/O S</t>
+          <t>Line Miner L</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Photochromic Red</t>
+          <t>Prizm 24k Iridium</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>*127618*</t>
+          <t>*209971*</t>
         </is>
       </c>
       <c r="E450" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F450" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G450" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H450" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I450" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J450" t="n">
-        <v>47.5</v>
+        <v>0</v>
       </c>
       <c r="K450" t="n">
-        <v>179.99</v>
+        <v>194.99</v>
       </c>
       <c r="L450" t="n">
-        <v>0</v>
+        <v>389.98</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Line Miner L</t>
+          <t>I/O Mag XL</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Prizm 24k Iridium</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>*209971*</t>
+          <t>*125707*</t>
         </is>
       </c>
       <c r="E451" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F451" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G451" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H451" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I451" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J451" t="n">
-        <v>0</v>
+        <v>319.99</v>
       </c>
       <c r="K451" t="n">
-        <v>194.99</v>
+        <v>319.99</v>
       </c>
       <c r="L451" t="n">
-        <v>389.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>I/O Mag XL</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>White Fade Out | ChromaPop Sun Black</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>*125707*</t>
+          <t>*208904*</t>
         </is>
       </c>
       <c r="E452" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F452" t="n">
         <v>0</v>
       </c>
       <c r="G452" t="n">
         <v>0</v>
       </c>
       <c r="H452" t="n">
         <v>0</v>
       </c>
       <c r="I452" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J452" t="n">
-        <v>319.99</v>
+        <v>179.99</v>
       </c>
       <c r="K452" t="n">
-        <v>319.99</v>
+        <v>184.99</v>
       </c>
       <c r="L452" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>Four Pro Signature</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>White Fade Out | ChromaPop Sun Black</t>
+          <t>Royal</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>*208904*</t>
+          <t>*133197*</t>
         </is>
       </c>
       <c r="E453" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F453" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G453" t="n">
         <v>0</v>
       </c>
       <c r="H453" t="n">
         <v>0</v>
       </c>
       <c r="I453" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J453" t="n">
-        <v>179.99</v>
+        <v>150</v>
       </c>
       <c r="K453" t="n">
-        <v>184.99</v>
+        <v>299.99</v>
       </c>
       <c r="L453" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Lens Flight Tracker L</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Prizm Hi Pink</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>*126315*</t>
         </is>
@@ -21771,69 +21771,69 @@
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Low Bridge I/O Mag</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>Tyler Keaton Robbins Artist Series | ChromaPop Sun Black Gold Mirror</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>*208860*</t>
         </is>
       </c>
       <c r="E464" t="n">
         <v>0</v>
       </c>
       <c r="F464" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G464" t="n">
         <v>0</v>
       </c>
       <c r="H464" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I464" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J464" t="n">
         <v>319.99</v>
       </c>
       <c r="K464" t="n">
         <v>324.99</v>
       </c>
       <c r="L464" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>Crowd</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>*207538*</t>
         </is>
       </c>
       <c r="E465" t="n">
         <v>0</v>
@@ -23037,137 +23037,137 @@
       <c r="F491" t="n">
         <v>2</v>
       </c>
       <c r="G491" t="n">
         <v>0</v>
       </c>
       <c r="H491" t="n">
         <v>1</v>
       </c>
       <c r="I491" t="n">
         <v>-1</v>
       </c>
       <c r="J491" t="n">
         <v>0</v>
       </c>
       <c r="K491" t="n">
         <v>124.99</v>
       </c>
       <c r="L491" t="n">
         <v>124.99</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>FLIGHT DECK M</t>
+          <t>Goggle LCG EVO</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Signature</t>
+          <t>Kaki Green</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>*125138*</t>
+          <t>*125369*</t>
         </is>
       </c>
       <c r="E492" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F492" t="n">
         <v>0</v>
       </c>
       <c r="G492" t="n">
         <v>0</v>
       </c>
       <c r="H492" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I492" t="n">
         <v>0</v>
       </c>
       <c r="J492" t="n">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="K492" t="n">
-        <v>249.99</v>
+        <v>249.95</v>
       </c>
       <c r="L492" t="n">
-        <v>249.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Goggle LCG EVO</t>
+          <t>FLIGHT DECK M</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Kaki Green</t>
+          <t>Signature</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>*125369*</t>
+          <t>*125138*</t>
         </is>
       </c>
       <c r="E493" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F493" t="n">
         <v>0</v>
       </c>
       <c r="G493" t="n">
         <v>0</v>
       </c>
       <c r="H493" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I493" t="n">
         <v>0</v>
       </c>
       <c r="J493" t="n">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="K493" t="n">
-        <v>249.95</v>
+        <v>249.99</v>
       </c>
       <c r="L493" t="n">
-        <v>0</v>
+        <v>249.99</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>freedom</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>*231442*</t>
         </is>
       </c>
       <c r="E494" t="n">
         <v>0</v>
@@ -23543,315 +23543,315 @@
       <c r="F502" t="n">
         <v>0</v>
       </c>
       <c r="G502" t="n">
         <v>0</v>
       </c>
       <c r="H502" t="n">
         <v>1</v>
       </c>
       <c r="I502" t="n">
         <v>-1</v>
       </c>
       <c r="J502" t="n">
         <v>85</v>
       </c>
       <c r="K502" t="n">
         <v>169.99</v>
       </c>
       <c r="L502" t="n">
         <v>84.98999999999999</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>LINE MINER M</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>cyclops</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>*126378*</t>
+          <t>*207532*</t>
         </is>
       </c>
       <c r="E503" t="n">
         <v>0</v>
       </c>
       <c r="F503" t="n">
         <v>0</v>
       </c>
       <c r="G503" t="n">
         <v>0</v>
       </c>
       <c r="H503" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I503" t="n">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="J503" t="n">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="K503" t="n">
-        <v>189.99</v>
+        <v>16.99</v>
       </c>
       <c r="L503" t="n">
-        <v>379.98</v>
+        <v>59.43</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>F-LYT PACK</t>
+          <t>Lens Flight Tracker M</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Prizm Jade Iridium</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>*135004*</t>
+          <t>*126322*</t>
         </is>
       </c>
       <c r="E504" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F504" t="n">
         <v>0</v>
       </c>
       <c r="G504" t="n">
         <v>0</v>
       </c>
       <c r="H504" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I504" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J504" t="n">
-        <v>500</v>
+        <v>122.99</v>
       </c>
       <c r="K504" t="n">
-        <v>89.98999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L504" t="n">
-        <v>-410.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Replacement Lens I/O</t>
+          <t>F-LYT PACK</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Sun Green</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>*127613*</t>
+          <t>*135004*</t>
         </is>
       </c>
       <c r="E505" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F505" t="n">
         <v>0</v>
       </c>
       <c r="G505" t="n">
         <v>0</v>
       </c>
       <c r="H505" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I505" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J505" t="n">
-        <v>45</v>
+        <v>500</v>
       </c>
       <c r="K505" t="n">
-        <v>124.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L505" t="n">
-        <v>0</v>
+        <v>-410.01</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>Replacement Visor Lens Survey</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>cyclops</t>
+          <t>Photochromic Rose Flash</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>*207532*</t>
+          <t>*131431*</t>
         </is>
       </c>
       <c r="E506" t="n">
         <v>0</v>
       </c>
       <c r="F506" t="n">
         <v>0</v>
       </c>
       <c r="G506" t="n">
         <v>0</v>
       </c>
       <c r="H506" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I506" t="n">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="J506" t="n">
-        <v>8.5</v>
+        <v>90</v>
       </c>
       <c r="K506" t="n">
-        <v>16.99</v>
+        <v>179.99</v>
       </c>
       <c r="L506" t="n">
-        <v>59.43</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Replacement Visor Lens Survey</t>
+          <t>LINE MINER M</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Photochromic Rose Flash</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>*131431*</t>
+          <t>*126378*</t>
         </is>
       </c>
       <c r="E507" t="n">
         <v>0</v>
       </c>
       <c r="F507" t="n">
         <v>0</v>
       </c>
       <c r="G507" t="n">
         <v>0</v>
       </c>
       <c r="H507" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I507" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J507" t="n">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="K507" t="n">
-        <v>179.99</v>
+        <v>189.99</v>
       </c>
       <c r="L507" t="n">
-        <v>89.98999999999999</v>
+        <v>379.98</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker M</t>
+          <t>Replacement Lens I/O</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Prizm Jade Iridium</t>
+          <t>Sun Green</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>*126322*</t>
+          <t>*127613*</t>
         </is>
       </c>
       <c r="E508" t="n">
         <v>1</v>
       </c>
       <c r="F508" t="n">
         <v>0</v>
       </c>
       <c r="G508" t="n">
         <v>0</v>
       </c>
       <c r="H508" t="n">
         <v>0</v>
       </c>
       <c r="I508" t="n">
         <v>1</v>
       </c>
       <c r="J508" t="n">
-        <v>122.99</v>
+        <v>45</v>
       </c>
       <c r="K508" t="n">
         <v>124.99</v>
       </c>
       <c r="L508" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>Clockwork RIG Reflect Goggles</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>Obsidian</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
@@ -24013,51 +24013,51 @@
         <v>1</v>
       </c>
       <c r="J512" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="K512" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L512" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Four Pro Signature</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Four Pro Signature Black</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>*131644*</t>
         </is>
       </c>
       <c r="E513" t="n">
         <v>1</v>
       </c>
       <c r="F513" t="n">
         <v>0</v>
       </c>
       <c r="G513" t="n">
         <v>0</v>
       </c>
       <c r="H513" t="n">
         <v>1</v>
       </c>
       <c r="I513" t="n">
         <v>0</v>
       </c>
       <c r="J513" t="n">
         <v>150</v>
       </c>
@@ -24877,137 +24877,137 @@
       <c r="F531" t="n">
         <v>0</v>
       </c>
       <c r="G531" t="n">
         <v>0</v>
       </c>
       <c r="H531" t="n">
         <v>0</v>
       </c>
       <c r="I531" t="n">
         <v>1</v>
       </c>
       <c r="J531" t="n">
         <v>41.53</v>
       </c>
       <c r="K531" t="n">
         <v>122.99</v>
       </c>
       <c r="L531" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>FLIGHT TRACKER M</t>
+          <t>Goggle+Lens Clockwork Max</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Prizm Sapphire</t>
+          <t>Topaz</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>*125155*</t>
+          <t>*125385*</t>
         </is>
       </c>
       <c r="E532" t="n">
         <v>0</v>
       </c>
       <c r="F532" t="n">
         <v>0</v>
       </c>
       <c r="G532" t="n">
         <v>0</v>
       </c>
       <c r="H532" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I532" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J532" t="n">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="K532" t="n">
-        <v>202.99</v>
+        <v>339.99</v>
       </c>
       <c r="L532" t="n">
-        <v>0</v>
+        <v>339.98</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Goggle+Lens Clockwork Max</t>
+          <t>FLIGHT TRACKER M</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Topaz</t>
+          <t>Prizm Sapphire</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>*125385*</t>
+          <t>*125155*</t>
         </is>
       </c>
       <c r="E533" t="n">
         <v>0</v>
       </c>
       <c r="F533" t="n">
         <v>0</v>
       </c>
       <c r="G533" t="n">
         <v>0</v>
       </c>
       <c r="H533" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I533" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J533" t="n">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="K533" t="n">
-        <v>339.99</v>
+        <v>202.99</v>
       </c>
       <c r="L533" t="n">
-        <v>339.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>NEVES PRO RD 5K + Spare Lens</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>L Chrome</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
           <t>*232332*</t>
         </is>
       </c>
       <c r="E534" t="n">
         <v>0</v>
@@ -25061,134 +25061,134 @@
       <c r="F535" t="n">
         <v>0</v>
       </c>
       <c r="G535" t="n">
         <v>0</v>
       </c>
       <c r="H535" t="n">
         <v>0</v>
       </c>
       <c r="I535" t="n">
         <v>1</v>
       </c>
       <c r="J535" t="n">
         <v>82.98999999999999</v>
       </c>
       <c r="K535" t="n">
         <v>122.99</v>
       </c>
       <c r="L535" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Replacement Lens Skyline</t>
+          <t>Lens Fall Line L</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Storm Rose</t>
+          <t>Prizm Black</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>*127629*</t>
+          <t>*126292*</t>
         </is>
       </c>
       <c r="E536" t="n">
         <v>1</v>
       </c>
       <c r="F536" t="n">
         <v>0</v>
       </c>
       <c r="G536" t="n">
         <v>0</v>
       </c>
       <c r="H536" t="n">
         <v>0</v>
       </c>
       <c r="I536" t="n">
         <v>1</v>
       </c>
       <c r="J536" t="n">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="K536" t="n">
-        <v>109.99</v>
+        <v>120.54</v>
       </c>
       <c r="L536" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Lens Fall Line L</t>
+          <t>Replacement Lens Skyline</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Prizm Black</t>
+          <t>Storm Rose</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>*126292*</t>
+          <t>*127629*</t>
         </is>
       </c>
       <c r="E537" t="n">
         <v>1</v>
       </c>
       <c r="F537" t="n">
         <v>0</v>
       </c>
       <c r="G537" t="n">
         <v>0</v>
       </c>
       <c r="H537" t="n">
         <v>0</v>
       </c>
       <c r="I537" t="n">
         <v>1</v>
       </c>
       <c r="J537" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="K537" t="n">
-        <v>120.54</v>
+        <v>109.99</v>
       </c>
       <c r="L537" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>Goggle Boondock</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>Obsidiab</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t>*131060*</t>
         </is>
@@ -28947,60 +28947,60 @@
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>CONTEX PHOTO WCR</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
           <t>*133775*</t>
         </is>
       </c>
       <c r="E620" t="n">
         <v>0</v>
       </c>
       <c r="F620" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G620" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H620" t="n">
         <v>0</v>
       </c>
       <c r="I620" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J620" t="n">
         <v>100</v>
       </c>
       <c r="K620" t="n">
         <v>199.99</v>
       </c>
       <c r="L620" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t>awakening</t>
@@ -29109,229 +29109,229 @@
       <c r="F623" t="n">
         <v>30</v>
       </c>
       <c r="G623" t="n">
         <v>0</v>
       </c>
       <c r="H623" t="n">
         <v>10</v>
       </c>
       <c r="I623" t="n">
         <v>-10</v>
       </c>
       <c r="J623" t="n">
         <v>149.99</v>
       </c>
       <c r="K623" t="n">
         <v>149.99</v>
       </c>
       <c r="L623" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Four Q HD</t>
+          <t>Squad XL</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>*125206*</t>
+          <t>*208906*</t>
         </is>
       </c>
       <c r="E624" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F624" t="n">
         <v>0</v>
       </c>
       <c r="G624" t="n">
         <v>0</v>
       </c>
       <c r="H624" t="n">
         <v>0</v>
       </c>
       <c r="I624" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J624" t="n">
-        <v>175</v>
+        <v>179.99</v>
       </c>
       <c r="K624" t="n">
-        <v>349.99</v>
+        <v>224.99</v>
       </c>
       <c r="L624" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Squad XL</t>
+          <t>Four Q HD</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Purple</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>*208906*</t>
+          <t>*125206*</t>
         </is>
       </c>
       <c r="E625" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F625" t="n">
         <v>0</v>
       </c>
       <c r="G625" t="n">
         <v>0</v>
       </c>
       <c r="H625" t="n">
         <v>0</v>
       </c>
       <c r="I625" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J625" t="n">
-        <v>179.99</v>
+        <v>175</v>
       </c>
       <c r="K625" t="n">
-        <v>224.99</v>
+        <v>349.99</v>
       </c>
       <c r="L625" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Lens Flight Tracker L</t>
+          <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Prizm Persimmon</t>
+          <t>Custom McSporties</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>*126317*</t>
+          <t>*125399*</t>
         </is>
       </c>
       <c r="E626" t="n">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="F626" t="n">
         <v>0</v>
       </c>
       <c r="G626" t="n">
         <v>0</v>
       </c>
       <c r="H626" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="I626" t="n">
-        <v>-1</v>
+        <v>131</v>
       </c>
       <c r="J626" t="n">
-        <v>41.53</v>
+        <v>8.5</v>
       </c>
       <c r="K626" t="n">
-        <v>84.98999999999999</v>
+        <v>16.99</v>
       </c>
       <c r="L626" t="n">
-        <v>43.46</v>
+        <v>203.76</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>GoggleSoc</t>
+          <t>Lens Flight Tracker L</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Custom McSporties</t>
+          <t>Prizm Persimmon</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>*125399*</t>
+          <t>*126317*</t>
         </is>
       </c>
       <c r="E627" t="n">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="F627" t="n">
         <v>0</v>
       </c>
       <c r="G627" t="n">
         <v>0</v>
       </c>
       <c r="H627" t="n">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="I627" t="n">
-        <v>131</v>
+        <v>-1</v>
       </c>
       <c r="J627" t="n">
-        <v>8.5</v>
+        <v>41.53</v>
       </c>
       <c r="K627" t="n">
-        <v>16.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L627" t="n">
-        <v>203.76</v>
+        <v>43.46</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>GoggleSoc</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>aurora</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
           <t>*231436*</t>
         </is>
       </c>
       <c r="E628" t="n">
         <v>0</v>
@@ -29385,137 +29385,137 @@
       <c r="F629" t="n">
         <v>2</v>
       </c>
       <c r="G629" t="n">
         <v>0</v>
       </c>
       <c r="H629" t="n">
         <v>0</v>
       </c>
       <c r="I629" t="n">
         <v>2</v>
       </c>
       <c r="J629" t="n">
         <v>140</v>
       </c>
       <c r="K629" t="n">
         <v>279.99</v>
       </c>
       <c r="L629" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>4D Mag</t>
+          <t>FLIGHT PATH L</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Chalk Space Invader | ChromaPop Sun Black Gold Mirror</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>*208881*</t>
+          <t>*125141*</t>
         </is>
       </c>
       <c r="E630" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F630" t="n">
         <v>0</v>
       </c>
       <c r="G630" t="n">
         <v>0</v>
       </c>
       <c r="H630" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I630" t="n">
         <v>0</v>
       </c>
       <c r="J630" t="n">
-        <v>369.99</v>
+        <v>0</v>
       </c>
       <c r="K630" t="n">
-        <v>389.99</v>
+        <v>264.99</v>
       </c>
       <c r="L630" t="n">
-        <v>0</v>
+        <v>264.99</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>FLIGHT PATH L</t>
+          <t>4D Mag</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Chalk Space Invader | ChromaPop Sun Black Gold Mirror</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>*125141*</t>
+          <t>*208881*</t>
         </is>
       </c>
       <c r="E631" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F631" t="n">
         <v>0</v>
       </c>
       <c r="G631" t="n">
         <v>0</v>
       </c>
       <c r="H631" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I631" t="n">
         <v>0</v>
       </c>
       <c r="J631" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
       <c r="K631" t="n">
-        <v>264.99</v>
+        <v>389.99</v>
       </c>
       <c r="L631" t="n">
-        <v>264.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>F-LYT PACK</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>Rose</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>*125367*</t>
         </is>
       </c>
       <c r="E632" t="n">
         <v>0</v>