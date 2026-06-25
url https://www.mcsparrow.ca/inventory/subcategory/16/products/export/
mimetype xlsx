--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -657,69 +657,69 @@
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>VINTAGE BADGE CAP</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Winetasting</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*133494*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>4</v>
       </c>
       <c r="F5" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="n">
         <v>49.99</v>
       </c>
       <c r="L5" t="n">
-        <v>99.98</v>
+        <v>149.97</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Orage</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Hat Summit Bonnie</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>AMBER</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*131901*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>