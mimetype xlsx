--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -1307,63 +1307,63 @@
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve"> Icon Full Zip Hoodie </t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*232266*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>1</v>
       </c>
       <c r="H19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>60</v>
       </c>
       <c r="K19" t="n">
         <v>119.99</v>
       </c>
       <c r="L19" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve"> Icon Full Zip Hoodie </t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*232267*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>