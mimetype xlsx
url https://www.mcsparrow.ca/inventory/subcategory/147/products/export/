--- v0 (2026-05-04)
+++ v1 (2026-06-24)
@@ -522,57 +522,57 @@
           <t>Oakley</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ELLIPSE WEB BELT</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>O/S</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*207911*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>12</v>
       </c>
       <c r="G2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
-        <v>-2</v>
+        <v>10</v>
       </c>
       <c r="J2" t="n">
         <v>15</v>
       </c>
       <c r="K2" t="n">
         <v>29.99</v>
       </c>
       <c r="L2" t="n">
         <v>29.98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">