--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L16"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -703,69 +703,69 @@
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>One Piece Bathing Suit</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*207693*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
+        <v>4</v>
+      </c>
+      <c r="G6" t="n">
+        <v>4</v>
+      </c>
+      <c r="H6" t="n">
         <v>2</v>
       </c>
-      <c r="G6" t="n">
+      <c r="I6" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="J6" t="n">
         <v>50</v>
       </c>
       <c r="K6" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L6" t="n">
-        <v>49.99</v>
+        <v>99.98</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>HIGH WAIST BOTTOMS</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*207708*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
@@ -1181,47 +1181,231 @@
           <t>*207717*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
       <c r="J16" t="n">
         <v>27.5</v>
       </c>
       <c r="K16" t="n">
         <v>54.99</v>
       </c>
       <c r="L16" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>*mcs232523*</t>
+        </is>
+      </c>
+      <c r="E17" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" t="n">
+        <v>1</v>
+      </c>
+      <c r="G17" t="n">
+        <v>0</v>
+      </c>
+      <c r="H17" t="n">
+        <v>0</v>
+      </c>
+      <c r="I17" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" t="n">
+        <v>25</v>
+      </c>
+      <c r="K17" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>*mcs232524*</t>
+        </is>
+      </c>
+      <c r="E18" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" t="n">
+        <v>1</v>
+      </c>
+      <c r="G18" t="n">
+        <v>0</v>
+      </c>
+      <c r="H18" t="n">
+        <v>0</v>
+      </c>
+      <c r="I18" t="n">
+        <v>0</v>
+      </c>
+      <c r="J18" t="n">
+        <v>25</v>
+      </c>
+      <c r="K18" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>*mcs232525*</t>
+        </is>
+      </c>
+      <c r="E19" t="n">
+        <v>0</v>
+      </c>
+      <c r="F19" t="n">
+        <v>1</v>
+      </c>
+      <c r="G19" t="n">
+        <v>0</v>
+      </c>
+      <c r="H19" t="n">
+        <v>0</v>
+      </c>
+      <c r="I19" t="n">
+        <v>0</v>
+      </c>
+      <c r="J19" t="n">
+        <v>25</v>
+      </c>
+      <c r="K19" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>*mcs232526*</t>
+        </is>
+      </c>
+      <c r="E20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F20" t="n">
+        <v>1</v>
+      </c>
+      <c r="G20" t="n">
+        <v>0</v>
+      </c>
+      <c r="H20" t="n">
+        <v>0</v>
+      </c>
+      <c r="I20" t="n">
+        <v>0</v>
+      </c>
+      <c r="J20" t="n">
+        <v>25</v>
+      </c>
+      <c r="K20" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>