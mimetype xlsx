--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -1463,137 +1463,137 @@
       <c r="F22" t="n">
         <v>9</v>
       </c>
       <c r="G22" t="n">
         <v>3</v>
       </c>
       <c r="H22" t="n">
         <v>2</v>
       </c>
       <c r="I22" t="n">
         <v>3</v>
       </c>
       <c r="J22" t="n">
         <v>9.6</v>
       </c>
       <c r="K22" t="n">
         <v>24.99</v>
       </c>
       <c r="L22" t="n">
         <v>30.78</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>NOAH BEANIE</t>
+          <t>KULDO BEANIE</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>COBALT</t>
+          <t>B Super Pink</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*230628*</t>
+          <t>*208395*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G23" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H23" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I23" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J23" t="n">
-        <v>12.6</v>
+        <v>22.5</v>
       </c>
       <c r="K23" t="n">
-        <v>29.99</v>
+        <v>44.99</v>
       </c>
       <c r="L23" t="n">
-        <v>0</v>
+        <v>44.98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>KULDO BEANIE</t>
+          <t>NOAH BEANIE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>B Super Pink</t>
+          <t>COBALT</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*208395*</t>
+          <t>*230628*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G24" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H24" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J24" t="n">
-        <v>22.5</v>
+        <v>12.6</v>
       </c>
       <c r="K24" t="n">
-        <v>44.99</v>
+        <v>29.99</v>
       </c>
       <c r="L24" t="n">
-        <v>44.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Beanie Patch</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*133097*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>4</v>
@@ -1831,827 +1831,827 @@
       <c r="F30" t="n">
         <v>6</v>
       </c>
       <c r="G30" t="n">
         <v>6</v>
       </c>
       <c r="H30" t="n">
         <v>3</v>
       </c>
       <c r="I30" t="n">
         <v>3</v>
       </c>
       <c r="J30" t="n">
         <v>22.5</v>
       </c>
       <c r="K30" t="n">
         <v>44.99</v>
       </c>
       <c r="L30" t="n">
         <v>67.47</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>CAMOT BEANIE</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Atomic Star Beanie Red</t>
+          <t>E Capri Breeze</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*124146*</t>
+          <t>*232107*</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J31" t="n">
-        <v>5</v>
+        <v>22.5</v>
       </c>
       <c r="K31" t="n">
-        <v>10</v>
+        <v>44.99</v>
       </c>
       <c r="L31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>CAMOT BEANIE</t>
+          <t>Beanie McCloud</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>E Capri Breeze</t>
+          <t>os</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*232107*</t>
+          <t>*133612*</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F32" t="n">
+        <v>9</v>
+      </c>
+      <c r="G32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H32" t="n">
         <v>3</v>
       </c>
-      <c r="G32" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J32" t="n">
-        <v>22.5</v>
+        <v>30</v>
       </c>
       <c r="K32" t="n">
-        <v>44.99</v>
+        <v>59.99</v>
       </c>
       <c r="L32" t="n">
-        <v>0</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Blip Knits</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Beanie McCloud</t>
+          <t>Beanie Smooth Roller</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>os</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*133612*</t>
+          <t>*124213*</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F33" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I33" t="n">
         <v>-1</v>
       </c>
       <c r="J33" t="n">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="K33" t="n">
-        <v>59.99</v>
+        <v>149.99</v>
       </c>
       <c r="L33" t="n">
-        <v>89.97</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Blip Knits</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Beanie Smooth Roller</t>
+          <t xml:space="preserve">UNCLE BEANIE </t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>P Paisley Purple</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*124213*</t>
+          <t>*133532*</t>
         </is>
       </c>
       <c r="E34" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I34" t="n">
         <v>-1</v>
       </c>
       <c r="J34" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="K34" t="n">
-        <v>149.99</v>
+        <v>44.99</v>
       </c>
       <c r="L34" t="n">
-        <v>74.98999999999999</v>
+        <v>179.96</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNCLE BEANIE </t>
+          <t>Birdsey Beanie</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>P Paisley Purple</t>
+          <t>Faded Rose</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*133532*</t>
+          <t>*231124*</t>
         </is>
       </c>
       <c r="E35" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F35" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H35" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I35" t="n">
-        <v>-1</v>
+        <v>19</v>
       </c>
       <c r="J35" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K35" t="n">
-        <v>44.99</v>
+        <v>39.95</v>
       </c>
       <c r="L35" t="n">
-        <v>179.96</v>
+        <v>99.75</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Birdsey Beanie</t>
+          <t>Alpine Beanie Nunata</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Faded Rose</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*231124*</t>
+          <t>*134712*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G36" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>19</v>
+        <v>-1</v>
       </c>
       <c r="J36" t="n">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="K36" t="n">
-        <v>39.95</v>
+        <v>29.99</v>
       </c>
       <c r="L36" t="n">
-        <v>99.75</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Alpine Beanie Nunata</t>
+          <t>NOAH BEANIE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>TAFFY</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*134712*</t>
+          <t>*230629*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G37" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I37" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="J37" t="n">
-        <v>13</v>
+        <v>12.6</v>
       </c>
       <c r="K37" t="n">
         <v>29.99</v>
       </c>
       <c r="L37" t="n">
-        <v>16.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>NOAH BEANIE</t>
+          <t>Beanie POWgirl</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>TAFFY</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*230629*</t>
+          <t>*133947*</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G38" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I38" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J38" t="n">
-        <v>12.6</v>
+        <v>12.5</v>
       </c>
       <c r="K38" t="n">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
       <c r="L38" t="n">
-        <v>0</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Beanie POWgirl</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*133947*</t>
+          <t>*124162*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>1</v>
       </c>
       <c r="F39" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I39" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J39" t="n">
         <v>12.5</v>
       </c>
       <c r="K39" t="n">
-        <v>24.99</v>
+        <v>30</v>
       </c>
       <c r="L39" t="n">
-        <v>24.98</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t xml:space="preserve">CAMOT BEANIE </t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*124162*</t>
+          <t>*133535*</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F40" t="n">
         <v>0</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I40" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J40" t="n">
-        <v>12.5</v>
+        <v>0</v>
       </c>
       <c r="K40" t="n">
-        <v>30</v>
+        <v>44.99</v>
       </c>
       <c r="L40" t="n">
-        <v>17.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMOT BEANIE </t>
+          <t>Beanie Kore</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*133535*</t>
+          <t>*124198*</t>
         </is>
       </c>
       <c r="E41" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J41" t="n">
-        <v>0</v>
+        <v>33.5</v>
       </c>
       <c r="K41" t="n">
-        <v>44.99</v>
+        <v>66.98999999999999</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Beanie Kore</t>
+          <t>The Camp Adult Hat</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>The Camp Adult Hat Dark Olive</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*124198*</t>
+          <t>*128360*</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42" t="n">
         <v>0</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J42" t="n">
-        <v>33.5</v>
+        <v>13</v>
       </c>
       <c r="K42" t="n">
-        <v>66.98999999999999</v>
+        <v>25.95</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>The Camp Adult Hat</t>
+          <t>Birdsey Beanie</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>The Camp Adult Hat Dark Olive</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*128360*</t>
+          <t>*124180*</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43" t="n">
         <v>0</v>
       </c>
       <c r="G43" t="n">
         <v>0</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="K43" t="n">
-        <v>25.95</v>
+        <v>32.99</v>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Birdsey Beanie</t>
+          <t xml:space="preserve">CROWN BEANIE </t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>B Bayberry</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*124180*</t>
+          <t>*133529*</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F44" t="n">
         <v>0</v>
       </c>
       <c r="G44" t="n">
         <v>0</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I44" t="n">
         <v>0</v>
       </c>
       <c r="J44" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K44" t="n">
-        <v>32.99</v>
+        <v>44.99</v>
       </c>
       <c r="L44" t="n">
-        <v>0</v>
+        <v>134.97</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROWN BEANIE </t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>B Bayberry</t>
+          <t>Monday</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*133529*</t>
+          <t>*124161*</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F45" t="n">
         <v>0</v>
       </c>
       <c r="G45" t="n">
         <v>0</v>
       </c>
       <c r="H45" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="n">
-        <v>0</v>
+        <v>12.5</v>
       </c>
       <c r="K45" t="n">
-        <v>44.99</v>
+        <v>35</v>
       </c>
       <c r="L45" t="n">
-        <v>134.97</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>Beanie Staple</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Monday</t>
+          <t>Beanie Staple Sienna</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*124161*</t>
+          <t>*134701*</t>
         </is>
       </c>
       <c r="E46" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I46" t="n">
         <v>0</v>
       </c>
       <c r="J46" t="n">
-        <v>12.5</v>
+        <v>13.5</v>
       </c>
       <c r="K46" t="n">
-        <v>35</v>
+        <v>29.99</v>
       </c>
       <c r="L46" t="n">
-        <v>22.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Beanie Staple</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Beanie Staple Sienna</t>
+          <t>Beanie Staple Grey</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*134701*</t>
+          <t>*134702*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I47" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J47" t="n">
         <v>13.5</v>
       </c>
       <c r="K47" t="n">
         <v>29.99</v>
       </c>
       <c r="L47" t="n">
-        <v>0</v>
+        <v>16.49</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>KIDS PRAGUE BEANIE</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>BLACK</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*230630*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
@@ -2659,1103 +2659,1103 @@
       <c r="F48" t="n">
         <v>3</v>
       </c>
       <c r="G48" t="n">
         <v>3</v>
       </c>
       <c r="H48" t="n">
         <v>1</v>
       </c>
       <c r="I48" t="n">
         <v>2</v>
       </c>
       <c r="J48" t="n">
         <v>9</v>
       </c>
       <c r="K48" t="n">
         <v>19.99</v>
       </c>
       <c r="L48" t="n">
         <v>10.99</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Beanie Staple</t>
+          <t>ARC BEANIE</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Beanie Staple Grey</t>
+          <t>White</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*134702*</t>
+          <t>*134527*</t>
         </is>
       </c>
       <c r="E49" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F49" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I49" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J49" t="n">
-        <v>13.5</v>
+        <v>20</v>
       </c>
       <c r="K49" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L49" t="n">
-        <v>16.49</v>
+        <v>119.94</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>ARC BEANIE</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Navy</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*134527*</t>
+          <t>*124150*</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F50" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
       <c r="J50" t="n">
-        <v>20</v>
+        <v>12.5</v>
       </c>
       <c r="K50" t="n">
-        <v>39.99</v>
+        <v>34</v>
       </c>
       <c r="L50" t="n">
-        <v>119.94</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>Beanie McCloud</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Navy</t>
+          <t>Navy/Orange</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*124150*</t>
+          <t>*124202*</t>
         </is>
       </c>
       <c r="E51" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>1</v>
       </c>
       <c r="I51" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J51" t="n">
-        <v>12.5</v>
+        <v>30</v>
       </c>
       <c r="K51" t="n">
-        <v>34</v>
+        <v>44.99</v>
       </c>
       <c r="L51" t="n">
-        <v>21.5</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Beanie McCloud</t>
+          <t>FALL BEANIE</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Navy/Orange</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*124202*</t>
+          <t>*124190*</t>
         </is>
       </c>
       <c r="E52" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F52" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G52" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H52" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I52" t="n">
-        <v>-1</v>
+        <v>34</v>
       </c>
       <c r="J52" t="n">
-        <v>30</v>
+        <v>9.6</v>
       </c>
       <c r="K52" t="n">
-        <v>44.99</v>
+        <v>24.99</v>
       </c>
       <c r="L52" t="n">
-        <v>14.99</v>
+        <v>92.34</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>FALL BEANIE</t>
+          <t>Alpine Beanie Nunata</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Burgundy</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*124190*</t>
+          <t>*134713*</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F53" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G53" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H53" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I53" t="n">
-        <v>34</v>
+        <v>-1</v>
       </c>
       <c r="J53" t="n">
-        <v>9.6</v>
+        <v>13</v>
       </c>
       <c r="K53" t="n">
-        <v>24.99</v>
+        <v>29.99</v>
       </c>
       <c r="L53" t="n">
-        <v>92.34</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Alpine Beanie Nunata</t>
+          <t>Beanie Head</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Burgundy</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*134713*</t>
+          <t>*124195*</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54" t="n">
         <v>0</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J54" t="n">
-        <v>13</v>
+        <v>32.5</v>
       </c>
       <c r="K54" t="n">
-        <v>29.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L54" t="n">
-        <v>16.99</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Beanie Head</t>
+          <t>THROWBACK BOMBER</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>COW</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*124195*</t>
+          <t>*133860*</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F55" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G55" t="n">
         <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I55" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J55" t="n">
-        <v>32.5</v>
+        <v>16</v>
       </c>
       <c r="K55" t="n">
-        <v>64.98999999999999</v>
+        <v>34.99</v>
       </c>
       <c r="L55" t="n">
-        <v>32.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>THROWBACK BOMBER</t>
+          <t>CAMOT BEANIE</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>COW</t>
+          <t>A Black</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*133860*</t>
+          <t>*208370*</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F56" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G56" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H56" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I56" t="n">
         <v>4</v>
       </c>
       <c r="J56" t="n">
-        <v>16</v>
+        <v>22.5</v>
       </c>
       <c r="K56" t="n">
-        <v>34.99</v>
+        <v>44.99</v>
       </c>
       <c r="L56" t="n">
-        <v>0</v>
+        <v>44.98</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>CAMOT BEANIE</t>
+          <t>McCole HiPile Fleece Bea</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>A Black</t>
+          <t>Macha</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*208370*</t>
+          <t>*134064*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
         <v>6</v>
       </c>
       <c r="G57" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I57" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J57" t="n">
-        <v>22.5</v>
+        <v>20</v>
       </c>
       <c r="K57" t="n">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="L57" t="n">
-        <v>44.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>McCole HiPile Fleece Bea</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Macha</t>
+          <t>Beanie Basket Weave Red</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*134064*</t>
+          <t>*124148*</t>
         </is>
       </c>
       <c r="E58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F58" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I58" t="n">
         <v>0</v>
       </c>
       <c r="J58" t="n">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="K58" t="n">
-        <v>39.99</v>
+        <v>10</v>
       </c>
       <c r="L58" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>Beanie Scandinave</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Beanie Basket Weave Red</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>*124148*</t>
+          <t>*124207*</t>
         </is>
       </c>
       <c r="E59" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F59" t="n">
         <v>0</v>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="n">
         <v>1</v>
       </c>
       <c r="I59" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J59" t="n">
-        <v>5</v>
+        <v>12.5</v>
       </c>
       <c r="K59" t="n">
-        <v>10</v>
+        <v>24.95</v>
       </c>
       <c r="L59" t="n">
-        <v>5</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Beanie Scandinave</t>
+          <t>JESTER HAT</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>GRAPE</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*124207*</t>
+          <t>*133870*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I60" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J60" t="n">
-        <v>12.5</v>
+        <v>17.6</v>
       </c>
       <c r="K60" t="n">
-        <v>24.95</v>
+        <v>39.99</v>
       </c>
       <c r="L60" t="n">
-        <v>12.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>JESTER HAT</t>
+          <t>Beanie Eat Sleep Ski</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>GRAPE</t>
+          <t>new</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*133870*</t>
+          <t>*124187*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I61" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J61" t="n">
-        <v>17.6</v>
+        <v>13.6</v>
       </c>
       <c r="K61" t="n">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="L61" t="n">
-        <v>0</v>
+        <v>21.39</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Beanie Eat Sleep Ski</t>
+          <t>Beanie POWgirl</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>new</t>
+          <t>Sage</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*124187*</t>
+          <t>*133948*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="G62" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H62" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="I62" t="n">
-        <v>-1</v>
+        <v>28</v>
       </c>
       <c r="J62" t="n">
-        <v>13.6</v>
+        <v>12.5</v>
       </c>
       <c r="K62" t="n">
-        <v>34.99</v>
+        <v>24.99</v>
       </c>
       <c r="L62" t="n">
-        <v>21.39</v>
+        <v>174.86</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Beanie POWgirl</t>
+          <t xml:space="preserve">CAMOT BEANIE </t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Sage</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*133948*</t>
+          <t>*124185*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
       </c>
       <c r="F63" t="n">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="G63" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="H63" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="I63" t="n">
-        <v>28</v>
+        <v>-1</v>
       </c>
       <c r="J63" t="n">
-        <v>12.5</v>
+        <v>0</v>
       </c>
       <c r="K63" t="n">
-        <v>24.99</v>
+        <v>44.99</v>
       </c>
       <c r="L63" t="n">
-        <v>174.86</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMOT BEANIE </t>
+          <t xml:space="preserve">YORK BEANIE </t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*124185*</t>
+          <t>*133530*</t>
         </is>
       </c>
       <c r="E64" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F64" t="n">
         <v>0</v>
       </c>
       <c r="G64" t="n">
         <v>0</v>
       </c>
       <c r="H64" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I64" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J64" t="n">
-        <v>0</v>
+        <v>22.5</v>
       </c>
       <c r="K64" t="n">
         <v>44.99</v>
       </c>
       <c r="L64" t="n">
-        <v>44.99</v>
+        <v>44.98</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">YORK BEANIE </t>
+          <t xml:space="preserve">PENNINGTON BB CAP </t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Print</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*133530*</t>
+          <t>*125114*</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F65" t="n">
         <v>0</v>
       </c>
       <c r="G65" t="n">
         <v>0</v>
       </c>
       <c r="H65" t="n">
         <v>2</v>
       </c>
       <c r="I65" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J65" t="n">
-        <v>22.5</v>
+        <v>0</v>
       </c>
       <c r="K65" t="n">
-        <v>44.99</v>
+        <v>49.99</v>
       </c>
       <c r="L65" t="n">
-        <v>44.98</v>
+        <v>99.98</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">PENNINGTON BB CAP </t>
+          <t>THROWBACK TRAPPER</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Print</t>
+          <t>TRIBAL</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*125114*</t>
+          <t>*133859*</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F66" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I66" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J66" t="n">
-        <v>0</v>
+        <v>17.6</v>
       </c>
       <c r="K66" t="n">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="L66" t="n">
-        <v>99.98</v>
+        <v>22.39</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>THROWBACK TRAPPER</t>
+          <t>Beanie McCloud</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>TRIBAL</t>
+          <t>canyon rose</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*133859*</t>
+          <t>*209333*</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F67" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G67" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H67" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I67" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J67" t="n">
-        <v>17.6</v>
+        <v>30</v>
       </c>
       <c r="K67" t="n">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="L67" t="n">
-        <v>22.39</v>
+        <v>119.96</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Beanie McCloud</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>canyon rose</t>
+          <t>Atomic Toques Misc.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>*209333*</t>
+          <t>*124147*</t>
         </is>
       </c>
       <c r="E68" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F68" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G68" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H68" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I68" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J68" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="K68" t="n">
-        <v>59.99</v>
+        <v>10.95</v>
       </c>
       <c r="L68" t="n">
-        <v>119.96</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t xml:space="preserve">CAMOT BEANIE </t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Atomic Toques Misc.</t>
+          <t>B Tobacco</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*124147*</t>
+          <t>*133534*</t>
         </is>
       </c>
       <c r="E69" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F69" t="n">
         <v>0</v>
       </c>
       <c r="G69" t="n">
         <v>0</v>
       </c>
       <c r="H69" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I69" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J69" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K69" t="n">
-        <v>10.95</v>
+        <v>44.99</v>
       </c>
       <c r="L69" t="n">
-        <v>5.95</v>
+        <v>314.93</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMOT BEANIE </t>
+          <t>Beanie Chunky Logger</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>B Tobacco</t>
+          <t>Charcoal</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*133534*</t>
+          <t>*209332*</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F70" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G70" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H70" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I70" t="n">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="J70" t="n">
-        <v>0</v>
+        <v>34.98</v>
       </c>
       <c r="K70" t="n">
-        <v>44.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L70" t="n">
-        <v>314.93</v>
+        <v>35.01</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Beanie Chunky Logger</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Charcoal</t>
+          <t>Star Red</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*209332*</t>
+          <t>*124146*</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F71" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G71" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I71" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J71" t="n">
-        <v>34.98</v>
+        <v>5</v>
       </c>
       <c r="K71" t="n">
-        <v>69.98999999999999</v>
+        <v>9.99</v>
       </c>
       <c r="L71" t="n">
-        <v>35.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Birdsey Beanie</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>*130524*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
@@ -3911,51 +3911,51 @@
         <v>-8</v>
       </c>
       <c r="J75" t="n">
         <v>20</v>
       </c>
       <c r="K75" t="n">
         <v>39.99</v>
       </c>
       <c r="L75" t="n">
         <v>299.85</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Beanie</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>bula hat</t>
+          <t>hat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>*124159*</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>2</v>
       </c>
       <c r="F76" t="n">
         <v>0</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
         <v>2</v>
       </c>
       <c r="I76" t="n">
         <v>0</v>
       </c>
       <c r="J76" t="n">
         <v>12.5</v>
       </c>
@@ -4141,51 +4141,51 @@
         <v>15</v>
       </c>
       <c r="J80" t="n">
         <v>10.8</v>
       </c>
       <c r="K80" t="n">
         <v>24.99</v>
       </c>
       <c r="L80" t="n">
         <v>42.57</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Alps Beanie</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Atomic Alps Beanie Purple Peak</t>
+          <t>Purple Peak</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>*123800*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>0</v>
       </c>
       <c r="F81" t="n">
         <v>0</v>
       </c>
       <c r="G81" t="n">
         <v>0</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
         <v>0</v>
       </c>
       <c r="J81" t="n">
         <v>20</v>
       </c>
@@ -4601,51 +4601,51 @@
         <v>-2</v>
       </c>
       <c r="J90" t="n">
         <v>12.5</v>
       </c>
       <c r="K90" t="n">
         <v>29.99</v>
       </c>
       <c r="L90" t="n">
         <v>52.47</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Beanie Pompom</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>new</t>
+          <t>Colour</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*124206*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>1</v>
       </c>
       <c r="F91" t="n">
         <v>0</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
         <v>1</v>
       </c>
       <c r="I91" t="n">
         <v>0</v>
       </c>
       <c r="J91" t="n">
         <v>17.6</v>
       </c>
@@ -5465,1103 +5465,1103 @@
       <c r="F109" t="n">
         <v>12</v>
       </c>
       <c r="G109" t="n">
         <v>0</v>
       </c>
       <c r="H109" t="n">
         <v>0</v>
       </c>
       <c r="I109" t="n">
         <v>1</v>
       </c>
       <c r="J109" t="n">
         <v>20</v>
       </c>
       <c r="K109" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L109" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>UNCLE BEANIE</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Bula Jr. Beanie</t>
+          <t>E Stonewash</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>*124160*</t>
+          <t>*208451*</t>
         </is>
       </c>
       <c r="E110" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F110" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G110" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H110" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I110" t="n">
         <v>6</v>
       </c>
       <c r="J110" t="n">
-        <v>12.5</v>
+        <v>22.5</v>
       </c>
       <c r="K110" t="n">
-        <v>25</v>
+        <v>44.99</v>
       </c>
       <c r="L110" t="n">
-        <v>62.5</v>
+        <v>67.47</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>UNCLE BEANIE</t>
+          <t>Beanie Patch</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>E Stonewash</t>
+          <t>DEEP NAVY</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>*208451*</t>
+          <t>*209009*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G111" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H111" t="n">
+        <v>0</v>
+      </c>
+      <c r="I111" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J111" t="n">
         <v>22.5</v>
       </c>
       <c r="K111" t="n">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="L111" t="n">
-        <v>67.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Beanie Patch</t>
+          <t>Alps Beanie</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>DEEP NAVY</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>*209009*</t>
+          <t>*123796*</t>
         </is>
       </c>
       <c r="E112" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F112" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G112" t="n">
         <v>0</v>
       </c>
       <c r="H112" t="n">
         <v>0</v>
       </c>
       <c r="I112" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J112" t="n">
-        <v>22.5</v>
+        <v>20</v>
       </c>
       <c r="K112" t="n">
-        <v>39.99</v>
+        <v>39.95</v>
       </c>
       <c r="L112" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Alps Beanie</t>
+          <t xml:space="preserve">COLINO BEANIE </t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>J Ponderosa Pine</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>*123796*</t>
+          <t>*133537*</t>
         </is>
       </c>
       <c r="E113" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F113" t="n">
         <v>0</v>
       </c>
       <c r="G113" t="n">
         <v>0</v>
       </c>
       <c r="H113" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I113" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J113" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K113" t="n">
-        <v>39.95</v>
+        <v>44.99</v>
       </c>
       <c r="L113" t="n">
-        <v>0</v>
+        <v>134.97</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">COLINO BEANIE </t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>J Ponderosa Pine</t>
+          <t>Bula Deer Beanie</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>*133537*</t>
+          <t>*124153*</t>
         </is>
       </c>
       <c r="E114" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F114" t="n">
         <v>0</v>
       </c>
       <c r="G114" t="n">
         <v>0</v>
       </c>
       <c r="H114" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I114" t="n">
         <v>0</v>
       </c>
       <c r="J114" t="n">
-        <v>0</v>
+        <v>12.5</v>
       </c>
       <c r="K114" t="n">
-        <v>44.99</v>
+        <v>20</v>
       </c>
       <c r="L114" t="n">
-        <v>134.97</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Beanie</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Bula Deer Beanie</t>
+          <t>Peak Grey</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>*124153*</t>
+          <t>*124144*</t>
         </is>
       </c>
       <c r="E115" t="n">
         <v>1</v>
       </c>
       <c r="F115" t="n">
         <v>0</v>
       </c>
       <c r="G115" t="n">
         <v>0</v>
       </c>
       <c r="H115" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I115" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J115" t="n">
-        <v>12.5</v>
+        <v>5</v>
       </c>
       <c r="K115" t="n">
-        <v>20</v>
+        <v>34.99</v>
       </c>
       <c r="L115" t="n">
-        <v>7.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>KIDS GOOFY  BEANIE</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Alpine Beanie  Peak Grey</t>
+          <t>CRAZY</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>*124144*</t>
+          <t>*133886*</t>
         </is>
       </c>
       <c r="E116" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F116" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G116" t="n">
         <v>0</v>
       </c>
       <c r="H116" t="n">
         <v>0</v>
       </c>
       <c r="I116" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J116" t="n">
-        <v>5</v>
+        <v>13.6</v>
       </c>
       <c r="K116" t="n">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="L116" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>KIDS GOOFY  BEANIE</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>CRAZY</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>*133886*</t>
+          <t>*124181*</t>
         </is>
       </c>
       <c r="E117" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F117" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G117" t="n">
         <v>0</v>
       </c>
       <c r="H117" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I117" t="n">
         <v>0</v>
       </c>
       <c r="J117" t="n">
-        <v>13.6</v>
+        <v>12.5</v>
       </c>
       <c r="K117" t="n">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
       <c r="L117" t="n">
-        <v>0</v>
+        <v>12.49</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>Birdsey Beanie</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Cream</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>*124181*</t>
+          <t>*131688*</t>
         </is>
       </c>
       <c r="E118" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F118" t="n">
         <v>0</v>
       </c>
       <c r="G118" t="n">
         <v>0</v>
       </c>
       <c r="H118" t="n">
         <v>1</v>
       </c>
       <c r="I118" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J118" t="n">
-        <v>12.5</v>
+        <v>20</v>
       </c>
       <c r="K118" t="n">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
       <c r="L118" t="n">
-        <v>12.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Birdsey Beanie</t>
+          <t>JESTER HAT</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Cream</t>
+          <t>HEBAZO</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>*131688*</t>
+          <t>*133871*</t>
         </is>
       </c>
       <c r="E119" t="n">
         <v>0</v>
       </c>
       <c r="F119" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G119" t="n">
         <v>0</v>
       </c>
       <c r="H119" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I119" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J119" t="n">
-        <v>20</v>
+        <v>17.6</v>
       </c>
       <c r="K119" t="n">
         <v>39.99</v>
       </c>
       <c r="L119" t="n">
-        <v>19.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>JESTER HAT</t>
+          <t>FALL BEANIE</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>HEBAZO</t>
+          <t>HEATHER GREY</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>*133871*</t>
+          <t>*133853*</t>
         </is>
       </c>
       <c r="E120" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F120" t="n">
         <v>6</v>
       </c>
       <c r="G120" t="n">
         <v>0</v>
       </c>
       <c r="H120" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I120" t="n">
         <v>0</v>
       </c>
       <c r="J120" t="n">
-        <v>17.6</v>
+        <v>9.6</v>
       </c>
       <c r="K120" t="n">
-        <v>39.99</v>
+        <v>19.99</v>
       </c>
       <c r="L120" t="n">
-        <v>0</v>
+        <v>20.78</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>FALL BEANIE</t>
+          <t>Alpine Beanie Nunata</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>HEATHER GREY</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>*133853*</t>
+          <t>*134714*</t>
         </is>
       </c>
       <c r="E121" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F121" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G121" t="n">
         <v>0</v>
       </c>
       <c r="H121" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I121" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J121" t="n">
-        <v>9.6</v>
+        <v>13</v>
       </c>
       <c r="K121" t="n">
-        <v>19.99</v>
+        <v>29.99</v>
       </c>
       <c r="L121" t="n">
-        <v>20.78</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Alpine Beanie Nunata</t>
+          <t>Helmet Liner</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>S/M</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>*134714*</t>
+          <t>*230624*</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>0</v>
       </c>
       <c r="F122" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G122" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H122" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I122" t="n">
-        <v>-1</v>
+        <v>20</v>
       </c>
       <c r="J122" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="K122" t="n">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
       <c r="L122" t="n">
-        <v>16.99</v>
+        <v>67.95999999999999</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>McSporties</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Helmet Liner</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>Assort.</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>*230624*</t>
+          <t>*124169*</t>
         </is>
       </c>
       <c r="E123" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F123" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G123" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H123" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I123" t="n">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="J123" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="K123" t="n">
-        <v>24.99</v>
+        <v>31.25</v>
       </c>
       <c r="L123" t="n">
-        <v>67.95999999999999</v>
+        <v>146</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>McSporties</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>Junior Beanie</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Assort.</t>
+          <t>Trapper Red</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>*124169*</t>
+          <t>*125884*</t>
         </is>
       </c>
       <c r="E124" t="n">
+        <v>3</v>
+      </c>
+      <c r="F124" t="n">
+        <v>0</v>
+      </c>
+      <c r="G124" t="n">
+        <v>0</v>
+      </c>
+      <c r="H124" t="n">
+        <v>3</v>
+      </c>
+      <c r="I124" t="n">
+        <v>0</v>
+      </c>
+      <c r="J124" t="n">
         <v>10</v>
       </c>
-      <c r="F124" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K124" t="n">
-        <v>31.25</v>
+        <v>49.99</v>
       </c>
       <c r="L124" t="n">
-        <v>146</v>
+        <v>119.97</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Junior Beanie</t>
+          <t xml:space="preserve">COLINO BEANIE </t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Junior Trapper Red</t>
+          <t>H Acid Lime</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>*125884*</t>
+          <t>*133536*</t>
         </is>
       </c>
       <c r="E125" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F125" t="n">
         <v>0</v>
       </c>
       <c r="G125" t="n">
         <v>0</v>
       </c>
       <c r="H125" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I125" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J125" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K125" t="n">
-        <v>49.99</v>
+        <v>44.99</v>
       </c>
       <c r="L125" t="n">
-        <v>119.97</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">COLINO BEANIE </t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>H Acid Lime</t>
+          <t>Bula Flake Beanie Blue</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>*133536*</t>
+          <t>*124156*</t>
         </is>
       </c>
       <c r="E126" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F126" t="n">
         <v>0</v>
       </c>
       <c r="G126" t="n">
         <v>0</v>
       </c>
       <c r="H126" t="n">
         <v>1</v>
       </c>
       <c r="I126" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J126" t="n">
-        <v>0</v>
+        <v>12.5</v>
       </c>
       <c r="K126" t="n">
-        <v>44.99</v>
+        <v>49.99</v>
       </c>
       <c r="L126" t="n">
-        <v>44.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>Kids' Reversible Art Beanie</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Bula Flake Beanie Blue</t>
+          <t>PACIFIC BLUE</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*124156*</t>
+          <t>*209011*</t>
         </is>
       </c>
       <c r="E127" t="n">
+        <v>0</v>
+      </c>
+      <c r="F127" t="n">
+        <v>3</v>
+      </c>
+      <c r="G127" t="n">
+        <v>3</v>
+      </c>
+      <c r="H127" t="n">
+        <v>1</v>
+      </c>
+      <c r="I127" t="n">
         <v>2</v>
       </c>
-      <c r="F127" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="J127" t="n">
-        <v>12.5</v>
+        <v>20</v>
       </c>
       <c r="K127" t="n">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="L127" t="n">
-        <v>37.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Kids' Reversible Art Beanie</t>
+          <t>McCole HiPile Fleece Bea</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>PACIFIC BLUE</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>*209011*</t>
+          <t>*134061*</t>
         </is>
       </c>
       <c r="E128" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F128" t="n">
-        <v>3</v>
+        <v>120</v>
       </c>
       <c r="G128" t="n">
         <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="I128" t="n">
-        <v>-1</v>
+        <v>-27</v>
       </c>
       <c r="J128" t="n">
         <v>20</v>
       </c>
       <c r="K128" t="n">
         <v>39.99</v>
       </c>
       <c r="L128" t="n">
-        <v>19.99</v>
+        <v>599.7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>McCole HiPile Fleece Bea</t>
+          <t>UNCLE BEANIE</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>TU</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>*134061*</t>
+          <t>*232115*</t>
         </is>
       </c>
       <c r="E129" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F129" t="n">
-        <v>120</v>
+        <v>2</v>
       </c>
       <c r="G129" t="n">
         <v>0</v>
       </c>
       <c r="H129" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="I129" t="n">
-        <v>-27</v>
+        <v>0</v>
       </c>
       <c r="J129" t="n">
-        <v>20</v>
+        <v>22.5</v>
       </c>
       <c r="K129" t="n">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="L129" t="n">
-        <v>599.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>UNCLE BEANIE</t>
+          <t>McCole HiPile Fleece Bea</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>TU</t>
+          <t>Dazzler</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*232115*</t>
+          <t>*231125*</t>
         </is>
       </c>
       <c r="E130" t="n">
         <v>0</v>
       </c>
       <c r="F130" t="n">
+        <v>6</v>
+      </c>
+      <c r="G130" t="n">
+        <v>6</v>
+      </c>
+      <c r="H130" t="n">
         <v>2</v>
       </c>
-      <c r="G130" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I130" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J130" t="n">
-        <v>22.5</v>
+        <v>20</v>
       </c>
       <c r="K130" t="n">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="L130" t="n">
-        <v>0</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>McCole HiPile Fleece Bea</t>
+          <t>Beanie Staple</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dazzler</t>
+          <t>Beanie Staple Lume</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>*231125*</t>
+          <t>*134718*</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>0</v>
       </c>
       <c r="F131" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G131" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H131" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I131" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="J131" t="n">
-        <v>20</v>
+        <v>13.5</v>
       </c>
       <c r="K131" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L131" t="n">
-        <v>39.98</v>
+        <v>16.49</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Beanie Staple</t>
+          <t>Birdsey Beanie</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Beanie Staple Lume</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>*134718*</t>
+          <t>*131687*</t>
         </is>
       </c>
       <c r="E132" t="n">
         <v>0</v>
       </c>
       <c r="F132" t="n">
         <v>0</v>
       </c>
       <c r="G132" t="n">
         <v>0</v>
       </c>
       <c r="H132" t="n">
         <v>1</v>
       </c>
       <c r="I132" t="n">
         <v>-1</v>
       </c>
       <c r="J132" t="n">
-        <v>13.5</v>
+        <v>20</v>
       </c>
       <c r="K132" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L132" t="n">
-        <v>16.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Beanie Slope</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>*124211*</t>
         </is>
       </c>
       <c r="E133" t="n">
         <v>2</v>
@@ -6569,505 +6569,505 @@
       <c r="F133" t="n">
         <v>0</v>
       </c>
       <c r="G133" t="n">
         <v>0</v>
       </c>
       <c r="H133" t="n">
         <v>0</v>
       </c>
       <c r="I133" t="n">
         <v>2</v>
       </c>
       <c r="J133" t="n">
         <v>37.5</v>
       </c>
       <c r="K133" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L133" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Birdsey Beanie</t>
+          <t>THROWBACK BOMBER</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>PSYCHE</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>*131687*</t>
+          <t>*133861*</t>
         </is>
       </c>
       <c r="E134" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F134" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I134" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J134" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K134" t="n">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="L134" t="n">
-        <v>19.99</v>
+        <v>56.97</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>THROWBACK BOMBER</t>
+          <t>KULDO BEANIE</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>PSYCHE</t>
+          <t>TU</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>*133861*</t>
+          <t>*232112*</t>
         </is>
       </c>
       <c r="E135" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F135" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="G135" t="n">
         <v>0</v>
       </c>
       <c r="H135" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I135" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J135" t="n">
-        <v>16</v>
+        <v>22.5</v>
       </c>
       <c r="K135" t="n">
-        <v>34.99</v>
+        <v>44.99</v>
       </c>
       <c r="L135" t="n">
-        <v>56.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>KULDO BEANIE</t>
+          <t>Beanie McCloud</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>TU</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*232112*</t>
+          <t>*124203*</t>
         </is>
       </c>
       <c r="E136" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F136" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
         <v>0</v>
       </c>
       <c r="I136" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J136" t="n">
-        <v>22.5</v>
+        <v>30</v>
       </c>
       <c r="K136" t="n">
-        <v>44.99</v>
+        <v>59.99</v>
       </c>
       <c r="L136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Beanie McCloud</t>
+          <t>Beanie</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Bula Flake Beanie Pink</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*124203*</t>
+          <t>*124157*</t>
         </is>
       </c>
       <c r="E137" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F137" t="n">
         <v>0</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
         <v>0</v>
       </c>
       <c r="I137" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J137" t="n">
-        <v>30</v>
+        <v>12.5</v>
       </c>
       <c r="K137" t="n">
-        <v>59.99</v>
+        <v>49.99</v>
       </c>
       <c r="L137" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Beanie</t>
+          <t>FALL BEANIE</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Bula Flake Beanie Pink</t>
+          <t>MELON</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>*124157*</t>
+          <t>*133854*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>2</v>
       </c>
       <c r="F138" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G138" t="n">
         <v>0</v>
       </c>
       <c r="H138" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I138" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J138" t="n">
-        <v>12.5</v>
+        <v>9.6</v>
       </c>
       <c r="K138" t="n">
-        <v>49.99</v>
+        <v>19.99</v>
       </c>
       <c r="L138" t="n">
-        <v>0</v>
+        <v>20.78</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>FALL BEANIE</t>
+          <t xml:space="preserve">UNCLE BEANIE </t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>MELON</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*133854*</t>
+          <t>*124219*</t>
         </is>
       </c>
       <c r="E139" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F139" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G139" t="n">
         <v>0</v>
       </c>
       <c r="H139" t="n">
         <v>2</v>
       </c>
       <c r="I139" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J139" t="n">
-        <v>9.6</v>
+        <v>0</v>
       </c>
       <c r="K139" t="n">
-        <v>19.99</v>
+        <v>44.99</v>
       </c>
       <c r="L139" t="n">
-        <v>20.78</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNCLE BEANIE </t>
+          <t xml:space="preserve">CROWN BEANIE </t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>A Potent Purple</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>*124219*</t>
+          <t>*133528*</t>
         </is>
       </c>
       <c r="E140" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F140" t="n">
         <v>0</v>
       </c>
       <c r="G140" t="n">
         <v>0</v>
       </c>
       <c r="H140" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I140" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J140" t="n">
         <v>0</v>
       </c>
       <c r="K140" t="n">
         <v>44.99</v>
       </c>
       <c r="L140" t="n">
-        <v>89.98</v>
+        <v>269.94</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROWN BEANIE </t>
+          <t>Kids' Reversible Art Beanie</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>A Potent Purple</t>
+          <t>PACIFIC BLUE</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>*133528*</t>
+          <t>*209010*</t>
         </is>
       </c>
       <c r="E141" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F141" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G141" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H141" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I141" t="n">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="J141" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K141" t="n">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="L141" t="n">
-        <v>269.94</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Kids' Reversible Art Beanie</t>
+          <t>JESTER HAT</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>PACIFIC BLUE</t>
+          <t>AQUA</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>*209010*</t>
+          <t>*133868*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
         <v>6</v>
       </c>
       <c r="G142" t="n">
         <v>0</v>
       </c>
       <c r="H142" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I142" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J142" t="n">
-        <v>20</v>
+        <v>17.6</v>
       </c>
       <c r="K142" t="n">
         <v>39.99</v>
       </c>
       <c r="L142" t="n">
-        <v>39.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>JESTER HAT</t>
+          <t>Junior Beanie</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>AQUA</t>
+          <t>Misc</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>*133868*</t>
+          <t>*124160*</t>
         </is>
       </c>
       <c r="E143" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F143" t="n">
+        <v>0</v>
+      </c>
+      <c r="G143" t="n">
+        <v>0</v>
+      </c>
+      <c r="H143" t="n">
+        <v>5</v>
+      </c>
+      <c r="I143" t="n">
         <v>6</v>
       </c>
-      <c r="G143" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J143" t="n">
-        <v>17.6</v>
+        <v>10</v>
       </c>
       <c r="K143" t="n">
-        <v>39.99</v>
+        <v>25</v>
       </c>
       <c r="L143" t="n">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>KIDS GOOFY  BEANIE</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>SPORTY</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>*133887*</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>0</v>