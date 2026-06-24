--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -594,132 +594,132 @@
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
         <v>640</v>
       </c>
       <c r="K3" t="n">
         <v>999.99</v>
       </c>
       <c r="L3" t="n">
         <v>359.99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>XTD Hawx Ultra 130 GW</t>
+          <t>XTD Magna 130 GW</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*128954*</t>
+          <t>*132597*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="J4" t="n">
-        <v>661.5</v>
+        <v>640</v>
       </c>
       <c r="K4" t="n">
-        <v>949.99</v>
+        <v>999.99</v>
       </c>
       <c r="L4" t="n">
-        <v>865.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>XTD Magna 130 GW</t>
+          <t>XTD Hawx Ultra 130 GW</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*132597*</t>
+          <t>*128954*</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J5" t="n">
-        <v>640</v>
+        <v>661.5</v>
       </c>
       <c r="K5" t="n">
-        <v>999.99</v>
+        <v>949.99</v>
       </c>
       <c r="L5" t="n">
-        <v>0</v>
+        <v>865.47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>HAWX ULTRA XTD 130 BOA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*208296*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
@@ -1831,91 +1831,91 @@
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>0</v>
       </c>
       <c r="H30" t="n">
         <v>0</v>
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
       <c r="J30" t="n">
         <v>350</v>
       </c>
       <c r="K30" t="n">
         <v>629.99</v>
       </c>
       <c r="L30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cochise 130 HV</t>
+          <t>XTD Hawx Ultra 115 BOA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*124812*</t>
+          <t>*208303*</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J31" t="n">
-        <v>531</v>
+        <v>630</v>
       </c>
       <c r="K31" t="n">
-        <v>849.99</v>
+        <v>999.99</v>
       </c>
       <c r="L31" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>XTD Hawx Prime 130 Boa</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*131518*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
@@ -1923,183 +1923,183 @@
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
         <v>-1</v>
       </c>
       <c r="J32" t="n">
         <v>704</v>
       </c>
       <c r="K32" t="n">
         <v>1099.99</v>
       </c>
       <c r="L32" t="n">
         <v>395.99</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>XTD Hawx Ultra 115 BOA</t>
+          <t>Cochise 130 HV</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*208303*</t>
+          <t>*124812*</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J33" t="n">
-        <v>630</v>
+        <v>531</v>
       </c>
       <c r="K33" t="n">
-        <v>999.99</v>
+        <v>849.99</v>
       </c>
       <c r="L33" t="n">
-        <v>369.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>XTD Hawx Prime 130 Boa</t>
+          <t>XTD Hawx Ultra 115 BOA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*132581*</t>
+          <t>*135003*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>1</v>
       </c>
       <c r="F34" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J34" t="n">
-        <v>704</v>
+        <v>630</v>
       </c>
       <c r="K34" t="n">
-        <v>1099.99</v>
+        <v>849.99</v>
       </c>
       <c r="L34" t="n">
-        <v>791.98</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>XTD Hawx Ultra 115 BOA</t>
+          <t>XTD Hawx Prime 130 Boa</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*135003*</t>
+          <t>*132581*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>1</v>
       </c>
       <c r="F35" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J35" t="n">
-        <v>630</v>
+        <v>704</v>
       </c>
       <c r="K35" t="n">
-        <v>849.99</v>
+        <v>1099.99</v>
       </c>
       <c r="L35" t="n">
-        <v>219.99</v>
+        <v>791.98</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>XTD Hawx Ultra 110 BOA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>*128946*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
@@ -2618,132 +2618,132 @@
       </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="n">
         <v>0</v>
       </c>
       <c r="J47" t="n">
         <v>576</v>
       </c>
       <c r="K47" t="n">
         <v>899.99</v>
       </c>
       <c r="L47" t="n">
         <v>323.99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Hawx Ultra XTD 120 BOA</t>
+          <t>XTD Hawx Prime 130</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*134287*</t>
+          <t>*128938*</t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F48" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G48" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H48" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J48" t="n">
-        <v>0</v>
+        <v>598.5</v>
       </c>
       <c r="K48" t="n">
-        <v>999.99</v>
+        <v>899.99</v>
       </c>
       <c r="L48" t="n">
-        <v>1999.98</v>
+        <v>301.49</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>XTD Hawx Prime 130</t>
+          <t>Hawx Ultra XTD 120 BOA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*128938*</t>
+          <t>*134287*</t>
         </is>
       </c>
       <c r="E49" t="n">
+        <v>0</v>
+      </c>
+      <c r="F49" t="n">
         <v>2</v>
       </c>
-      <c r="F49" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I49" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J49" t="n">
-        <v>598.5</v>
+        <v>0</v>
       </c>
       <c r="K49" t="n">
-        <v>899.99</v>
+        <v>999.99</v>
       </c>
       <c r="L49" t="n">
-        <v>301.49</v>
+        <v>1999.98</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>XTD Hawx Prime 105</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>*128960*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
@@ -3211,137 +3211,137 @@
       <c r="F60" t="n">
         <v>0</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
         <v>0</v>
       </c>
       <c r="I60" t="n">
         <v>2</v>
       </c>
       <c r="J60" t="n">
         <v>560</v>
       </c>
       <c r="K60" t="n">
         <v>899.99</v>
       </c>
       <c r="L60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cochise 105 W DYN</t>
+          <t>XTD Hawx Prime 105</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*132231*</t>
+          <t>*132589*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
         <v>1</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I61" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J61" t="n">
-        <v>412.72</v>
+        <v>640</v>
       </c>
       <c r="K61" t="n">
-        <v>749.99</v>
+        <v>999.99</v>
       </c>
       <c r="L61" t="n">
-        <v>337.27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>XTD Hawx Prime 105</t>
+          <t>Cochise 105 W DYN</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*132589*</t>
+          <t>*132231*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
         <v>1</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I62" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J62" t="n">
-        <v>640</v>
+        <v>412.72</v>
       </c>
       <c r="K62" t="n">
-        <v>999.99</v>
+        <v>749.99</v>
       </c>
       <c r="L62" t="n">
-        <v>0</v>
+        <v>337.27</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Hawx Prime XTD 115 BOA W GW</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>*128963*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
@@ -3349,137 +3349,137 @@
       <c r="F63" t="n">
         <v>0</v>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="n">
         <v>1</v>
       </c>
       <c r="I63" t="n">
         <v>-1</v>
       </c>
       <c r="J63" t="n">
         <v>704</v>
       </c>
       <c r="K63" t="n">
         <v>1099.99</v>
       </c>
       <c r="L63" t="n">
         <v>395.99</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Hawx Magna XTD 105</t>
+          <t>Cochise 110 DYN</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>24 Black</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*131611*</t>
+          <t>*124800*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>1</v>
       </c>
       <c r="F64" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G64" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H64" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I64" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J64" t="n">
-        <v>576</v>
+        <v>406</v>
       </c>
       <c r="K64" t="n">
-        <v>899.99</v>
+        <v>649.99</v>
       </c>
       <c r="L64" t="n">
-        <v>0</v>
+        <v>1463.94</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cochise 110 DYN</t>
+          <t>Hawx Magna XTD 105</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24 Black</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*124800*</t>
+          <t>*131611*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>1</v>
       </c>
       <c r="F65" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G65" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H65" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J65" t="n">
-        <v>406</v>
+        <v>576</v>
       </c>
       <c r="K65" t="n">
-        <v>649.99</v>
+        <v>899.99</v>
       </c>
       <c r="L65" t="n">
-        <v>1463.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>XTD Hawx Ultra 95</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>*132578*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>0</v>
@@ -3579,134 +3579,134 @@
       <c r="F68" t="n">
         <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
         <v>0</v>
       </c>
       <c r="I68" t="n">
         <v>2</v>
       </c>
       <c r="J68" t="n">
         <v>560</v>
       </c>
       <c r="K68" t="n">
         <v>899.99</v>
       </c>
       <c r="L68" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cochise 120</t>
+          <t>Panterra 95 GW</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*209237*</t>
+          <t>*127045*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G69" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H69" t="n">
         <v>0</v>
       </c>
       <c r="I69" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J69" t="n">
-        <v>469</v>
+        <v>319.5</v>
       </c>
       <c r="K69" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Panterra 95 GW</t>
+          <t>Cochise 120</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*127045*</t>
+          <t>*209237*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
       </c>
       <c r="F70" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G70" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J70" t="n">
-        <v>319.5</v>
+        <v>469</v>
       </c>
       <c r="K70" t="n">
-        <v>599.99</v>
+        <v>749.99</v>
       </c>
       <c r="L70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Hawx Prime XTD 120 BOA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>*132482*</t>
         </is>
@@ -3972,57 +3972,57 @@
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Cochise 120 DYN</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>*134902*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
         <v>1</v>
       </c>
       <c r="G77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H77" t="n">
         <v>0</v>
       </c>
       <c r="I77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J77" t="n">
         <v>469</v>
       </c>
       <c r="K77" t="n">
         <v>749.99</v>
       </c>
       <c r="L77" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>HAWX ULTRA XTD 130 BOA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>25</t>
@@ -4228,129 +4228,129 @@
       </c>
       <c r="H82" t="n">
         <v>0</v>
       </c>
       <c r="I82" t="n">
         <v>0</v>
       </c>
       <c r="J82" t="n">
         <v>640</v>
       </c>
       <c r="K82" t="n">
         <v>749.99</v>
       </c>
       <c r="L82" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cochise 95 DYN</t>
+          <t>Cochise HV 120</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>*124813*</t>
+          <t>*231989*</t>
         </is>
       </c>
       <c r="E83" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83" t="n">
         <v>1</v>
       </c>
       <c r="G83" t="n">
         <v>1</v>
       </c>
       <c r="H83" t="n">
         <v>0</v>
       </c>
       <c r="I83" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J83" t="n">
-        <v>406</v>
+        <v>469</v>
       </c>
       <c r="K83" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L83" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Cochise HV 120</t>
+          <t>Cochise 95 DYN</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>*231989*</t>
+          <t>*124813*</t>
         </is>
       </c>
       <c r="E84" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F84" t="n">
         <v>1</v>
       </c>
       <c r="G84" t="n">
         <v>1</v>
       </c>
       <c r="H84" t="n">
         <v>0</v>
       </c>
       <c r="I84" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J84" t="n">
-        <v>469</v>
+        <v>406</v>
       </c>
       <c r="K84" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L84" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Cochise 120</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>24.5</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>*209394*</t>
         </is>
@@ -5235,137 +5235,137 @@
       <c r="F104" t="n">
         <v>1</v>
       </c>
       <c r="G104" t="n">
         <v>1</v>
       </c>
       <c r="H104" t="n">
         <v>0</v>
       </c>
       <c r="I104" t="n">
         <v>1</v>
       </c>
       <c r="J104" t="n">
         <v>412.72</v>
       </c>
       <c r="K104" t="n">
         <v>749.99</v>
       </c>
       <c r="L104" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Cochise 130 DYN</t>
+          <t>Hawx Prime XTD 115 BOA W GW</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>*132167*</t>
+          <t>*208222*</t>
         </is>
       </c>
       <c r="E105" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F105" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G105" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H105" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I105" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J105" t="n">
-        <v>531</v>
+        <v>704</v>
       </c>
       <c r="K105" t="n">
-        <v>849.99</v>
+        <v>1099.99</v>
       </c>
       <c r="L105" t="n">
-        <v>1275.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Hawx Prime XTD 115 BOA W GW</t>
+          <t>Cochise 130 DYN</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>*208222*</t>
+          <t>*132167*</t>
         </is>
       </c>
       <c r="E106" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F106" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G106" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H106" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I106" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J106" t="n">
-        <v>704</v>
+        <v>531</v>
       </c>
       <c r="K106" t="n">
-        <v>1099.99</v>
+        <v>849.99</v>
       </c>
       <c r="L106" t="n">
-        <v>0</v>
+        <v>1275.96</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>XTD Hawx Prime 95 BOA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>*128943*</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>0</v>
@@ -5608,178 +5608,178 @@
       </c>
       <c r="H112" t="n">
         <v>4</v>
       </c>
       <c r="I112" t="n">
         <v>-4</v>
       </c>
       <c r="J112" t="n">
         <v>0</v>
       </c>
       <c r="K112" t="n">
         <v>1099.99</v>
       </c>
       <c r="L112" t="n">
         <v>4399.96</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">XTD Magna 120 GW </t>
+          <t>XTD Hawx Prime 130</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 </t>
+          <t>29</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>*131610*</t>
+          <t>*128936*</t>
         </is>
       </c>
       <c r="E113" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F113" t="n">
         <v>0</v>
       </c>
       <c r="G113" t="n">
         <v>0</v>
       </c>
       <c r="H113" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I113" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J113" t="n">
-        <v>576</v>
+        <v>598.5</v>
       </c>
       <c r="K113" t="n">
-        <v>899.99</v>
+        <v>949.99</v>
       </c>
       <c r="L113" t="n">
-        <v>0</v>
+        <v>351.49</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Cochise 130 DYN</t>
+          <t xml:space="preserve">XTD Magna 120 GW </t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>28</t>
+          <t xml:space="preserve">26 </t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>*124809*</t>
+          <t>*131610*</t>
         </is>
       </c>
       <c r="E114" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F114" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G114" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H114" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I114" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J114" t="n">
-        <v>531</v>
+        <v>576</v>
       </c>
       <c r="K114" t="n">
-        <v>849.99</v>
+        <v>899.99</v>
       </c>
       <c r="L114" t="n">
-        <v>637.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>XTD Hawx Prime 130</t>
+          <t>Cochise 130 DYN</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>*128936*</t>
+          <t>*124809*</t>
         </is>
       </c>
       <c r="E115" t="n">
         <v>0</v>
       </c>
       <c r="F115" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G115" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H115" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I115" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J115" t="n">
-        <v>598.5</v>
+        <v>531</v>
       </c>
       <c r="K115" t="n">
-        <v>949.99</v>
+        <v>849.99</v>
       </c>
       <c r="L115" t="n">
-        <v>351.49</v>
+        <v>637.98</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>XTD Hawx Prime 110</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>*132585*</t>
         </is>
       </c>
       <c r="E116" t="n">
         <v>0</v>
@@ -5838,132 +5838,132 @@
       </c>
       <c r="H117" t="n">
         <v>0</v>
       </c>
       <c r="I117" t="n">
         <v>2</v>
       </c>
       <c r="J117" t="n">
         <v>576</v>
       </c>
       <c r="K117" t="n">
         <v>899.99</v>
       </c>
       <c r="L117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>XTD Hawx Ultra 120</t>
+          <t>XTD Magna 130 GW</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>*128950*</t>
+          <t>*132598*</t>
         </is>
       </c>
       <c r="E118" t="n">
         <v>0</v>
       </c>
       <c r="F118" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G118" t="n">
         <v>0</v>
       </c>
       <c r="H118" t="n">
         <v>1</v>
       </c>
       <c r="I118" t="n">
         <v>-1</v>
       </c>
       <c r="J118" t="n">
         <v>640</v>
       </c>
       <c r="K118" t="n">
-        <v>899.99</v>
+        <v>999.99</v>
       </c>
       <c r="L118" t="n">
-        <v>259.99</v>
+        <v>359.99</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>XTD Magna 130 GW</t>
+          <t>XTD Hawx Ultra 120</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>*132598*</t>
+          <t>*128950*</t>
         </is>
       </c>
       <c r="E119" t="n">
         <v>0</v>
       </c>
       <c r="F119" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G119" t="n">
         <v>0</v>
       </c>
       <c r="H119" t="n">
         <v>1</v>
       </c>
       <c r="I119" t="n">
         <v>-1</v>
       </c>
       <c r="J119" t="n">
         <v>640</v>
       </c>
       <c r="K119" t="n">
-        <v>999.99</v>
+        <v>899.99</v>
       </c>
       <c r="L119" t="n">
-        <v>359.99</v>
+        <v>259.99</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Cochise 120 DYN</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>*124801*</t>
         </is>
       </c>
       <c r="E120" t="n">
         <v>0</v>
@@ -5976,178 +5976,178 @@
       </c>
       <c r="H120" t="n">
         <v>1</v>
       </c>
       <c r="I120" t="n">
         <v>-1</v>
       </c>
       <c r="J120" t="n">
         <v>469</v>
       </c>
       <c r="K120" t="n">
         <v>699.99</v>
       </c>
       <c r="L120" t="n">
         <v>230.99</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>XTD Hawx Prime 110</t>
+          <t>XTD Hawx Prime 130 Boa</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>*128926*</t>
+          <t>*135007*</t>
         </is>
       </c>
       <c r="E121" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F121" t="n">
         <v>0</v>
       </c>
       <c r="G121" t="n">
         <v>0</v>
       </c>
       <c r="H121" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I121" t="n">
         <v>-1</v>
       </c>
       <c r="J121" t="n">
-        <v>576</v>
+        <v>704</v>
       </c>
       <c r="K121" t="n">
-        <v>899.99</v>
+        <v>1099.99</v>
       </c>
       <c r="L121" t="n">
-        <v>647.98</v>
+        <v>395.99</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>XTD Hawx Prime 130 Boa</t>
+          <t>HAWX ULTRA XTD 130 BOA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>*135007*</t>
+          <t>*207230*</t>
         </is>
       </c>
       <c r="E122" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F122" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G122" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H122" t="n">
         <v>1</v>
       </c>
       <c r="I122" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J122" t="n">
-        <v>704</v>
+        <v>0</v>
       </c>
       <c r="K122" t="n">
         <v>1099.99</v>
       </c>
       <c r="L122" t="n">
-        <v>395.99</v>
+        <v>1099.99</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>HAWX ULTRA XTD 130 BOA</t>
+          <t>XTD Hawx Prime 110</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>*207230*</t>
+          <t>*128926*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>1</v>
       </c>
       <c r="F123" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G123" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H123" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I123" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J123" t="n">
-        <v>0</v>
+        <v>576</v>
       </c>
       <c r="K123" t="n">
-        <v>1099.99</v>
+        <v>899.99</v>
       </c>
       <c r="L123" t="n">
-        <v>1099.99</v>
+        <v>647.98</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Dalbello</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Panterra 120 GW</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>*127039*</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>0</v>
@@ -6758,129 +6758,129 @@
       </c>
       <c r="H137" t="n">
         <v>1</v>
       </c>
       <c r="I137" t="n">
         <v>-1</v>
       </c>
       <c r="J137" t="n">
         <v>535.5</v>
       </c>
       <c r="K137" t="n">
         <v>849.99</v>
       </c>
       <c r="L137" t="n">
         <v>314.49</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Cochise 120</t>
+          <t>Cochise 95 W</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>*209238*</t>
+          <t>*134911*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G138" t="n">
         <v>1</v>
       </c>
       <c r="H138" t="n">
         <v>0</v>
       </c>
       <c r="I138" t="n">
         <v>1</v>
       </c>
       <c r="J138" t="n">
-        <v>469</v>
+        <v>343.5</v>
       </c>
       <c r="K138" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Cochise 95 W</t>
+          <t>Cochise 120</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*134911*</t>
+          <t>*209238*</t>
         </is>
       </c>
       <c r="E139" t="n">
         <v>0</v>
       </c>
       <c r="F139" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G139" t="n">
         <v>1</v>
       </c>
       <c r="H139" t="n">
         <v>0</v>
       </c>
       <c r="I139" t="n">
         <v>1</v>
       </c>
       <c r="J139" t="n">
-        <v>343.5</v>
+        <v>469</v>
       </c>
       <c r="K139" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L139" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Cochise 105 W DYN</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>*128645*</t>
         </is>
@@ -7259,137 +7259,137 @@
       <c r="F148" t="n">
         <v>0</v>
       </c>
       <c r="G148" t="n">
         <v>0</v>
       </c>
       <c r="H148" t="n">
         <v>1</v>
       </c>
       <c r="I148" t="n">
         <v>-1</v>
       </c>
       <c r="J148" t="n">
         <v>412.72</v>
       </c>
       <c r="K148" t="n">
         <v>749.99</v>
       </c>
       <c r="L148" t="n">
         <v>337.27</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Cochise HV 130 DYN</t>
+          <t>Hawx Prime XTD 115 BOA W GW</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>*124811*</t>
+          <t>*132587*</t>
         </is>
       </c>
       <c r="E149" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F149" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G149" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H149" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="I149" t="n">
         <v>-1</v>
       </c>
       <c r="J149" t="n">
-        <v>467.28</v>
+        <v>704</v>
       </c>
       <c r="K149" t="n">
-        <v>849.99</v>
+        <v>1099.99</v>
       </c>
       <c r="L149" t="n">
-        <v>382.71</v>
+        <v>4751.88</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Hawx Prime XTD 115 BOA W GW</t>
+          <t>Cochise HV 130 DYN</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>*132587*</t>
+          <t>*124811*</t>
         </is>
       </c>
       <c r="E150" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F150" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G150" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H150" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I150" t="n">
         <v>-1</v>
       </c>
       <c r="J150" t="n">
-        <v>704</v>
+        <v>467.28</v>
       </c>
       <c r="K150" t="n">
-        <v>1099.99</v>
+        <v>849.99</v>
       </c>
       <c r="L150" t="n">
-        <v>4751.88</v>
+        <v>382.71</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Hawx Ultra XTD 105 BOA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>*207231*</t>
         </is>
       </c>
       <c r="E151" t="n">
         <v>1</v>
@@ -7949,183 +7949,183 @@
       <c r="F163" t="n">
         <v>0</v>
       </c>
       <c r="G163" t="n">
         <v>0</v>
       </c>
       <c r="H163" t="n">
         <v>1</v>
       </c>
       <c r="I163" t="n">
         <v>-1</v>
       </c>
       <c r="J163" t="n">
         <v>704</v>
       </c>
       <c r="K163" t="n">
         <v>849.99</v>
       </c>
       <c r="L163" t="n">
         <v>145.99</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Cochise 130 DYN</t>
+          <t>XTD Magna 130 GW</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>*135010*</t>
+          <t>*132599*</t>
         </is>
       </c>
       <c r="E164" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F164" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G164" t="n">
         <v>0</v>
       </c>
       <c r="H164" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I164" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J164" t="n">
-        <v>531</v>
+        <v>640</v>
       </c>
       <c r="K164" t="n">
-        <v>799.99</v>
+        <v>999.99</v>
       </c>
       <c r="L164" t="n">
-        <v>268.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>XTD Magna 130 GW</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>*132599*</t>
+          <t>*134288*</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>1</v>
       </c>
       <c r="F165" t="n">
         <v>1</v>
       </c>
       <c r="G165" t="n">
         <v>0</v>
       </c>
       <c r="H165" t="n">
         <v>0</v>
       </c>
       <c r="I165" t="n">
         <v>1</v>
       </c>
       <c r="J165" t="n">
         <v>640</v>
       </c>
       <c r="K165" t="n">
         <v>999.99</v>
       </c>
       <c r="L165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>XTD Magna 130 GW</t>
+          <t>Cochise 130 DYN</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>*134288*</t>
+          <t>*135010*</t>
         </is>
       </c>
       <c r="E166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G166" t="n">
         <v>0</v>
       </c>
       <c r="H166" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I166" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J166" t="n">
-        <v>640</v>
+        <v>531</v>
       </c>
       <c r="K166" t="n">
-        <v>999.99</v>
+        <v>799.99</v>
       </c>
       <c r="L166" t="n">
-        <v>0</v>
+        <v>268.99</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>XTD Hawx Ultra 115 BOA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>*135108*</t>
         </is>
       </c>
       <c r="E167" t="n">
         <v>1</v>