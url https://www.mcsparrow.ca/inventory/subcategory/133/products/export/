--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -957,137 +957,137 @@
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>79</v>
       </c>
       <c r="K11" t="n">
         <v>159.99</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>W. Pant Slopestar</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*232263*</t>
+          <t>*128715*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J12" t="n">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="K12" t="n">
-        <v>269.99</v>
+        <v>239.99</v>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>W. Pant Slopestar</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*128715*</t>
+          <t>*232263*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J13" t="n">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="K13" t="n">
-        <v>239.99</v>
+        <v>269.99</v>
       </c>
       <c r="L13" t="n">
-        <v>119.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>M. Pant Lightray GORE TEX</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*126550*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>1</v>
@@ -1463,137 +1463,137 @@
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>1</v>
       </c>
       <c r="J22" t="n">
         <v>150</v>
       </c>
       <c r="K22" t="n">
         <v>299.99</v>
       </c>
       <c r="L22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Obermeyer</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Force Suspender Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*134353*</t>
+          <t>*232230*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>174.75</v>
+        <v>150</v>
       </c>
       <c r="K23" t="n">
-        <v>349.99</v>
+        <v>329.99</v>
       </c>
       <c r="L23" t="n">
-        <v>175.24</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Obermeyer</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Force Suspender Pant</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*232230*</t>
+          <t>*134353*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J24" t="n">
-        <v>150</v>
+        <v>174.75</v>
       </c>
       <c r="K24" t="n">
-        <v>329.99</v>
+        <v>349.99</v>
       </c>
       <c r="L24" t="n">
-        <v>179.99</v>
+        <v>175.24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Chairman 2L Pant</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*127003*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1</v>
@@ -3170,221 +3170,221 @@
       </c>
       <c r="H59" t="n">
         <v>1</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
       <c r="J59" t="n">
         <v>125</v>
       </c>
       <c r="K59" t="n">
         <v>249.99</v>
       </c>
       <c r="L59" t="n">
         <v>124.99</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*134562*</t>
+          <t>*232238*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I60" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J60" t="n">
         <v>150</v>
       </c>
       <c r="K60" t="n">
-        <v>299.99</v>
+        <v>289.99</v>
       </c>
       <c r="L60" t="n">
-        <v>149.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*232238*</t>
+          <t>*134562*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I61" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J61" t="n">
         <v>150</v>
       </c>
       <c r="K61" t="n">
-        <v>289.99</v>
+        <v>299.99</v>
       </c>
       <c r="L61" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Pant Rebels</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*133969*</t>
+          <t>*131556*</t>
         </is>
       </c>
       <c r="E62" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F62" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J62" t="n">
-        <v>150</v>
+        <v>149.6</v>
       </c>
       <c r="K62" t="n">
-        <v>299.99</v>
+        <v>559.99</v>
       </c>
       <c r="L62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Pant Rebels</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*131556*</t>
+          <t>*133969*</t>
         </is>
       </c>
       <c r="E63" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="n">
         <v>0</v>
       </c>
       <c r="I63" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J63" t="n">
-        <v>149.6</v>
+        <v>150</v>
       </c>
       <c r="K63" t="n">
-        <v>559.99</v>
+        <v>299.99</v>
       </c>
       <c r="L63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Pant Rebels</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>*131557*</t>
         </is>
@@ -3533,137 +3533,137 @@
       <c r="F67" t="n">
         <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
         <v>0</v>
       </c>
       <c r="I67" t="n">
         <v>0</v>
       </c>
       <c r="J67" t="n">
         <v>79</v>
       </c>
       <c r="K67" t="n">
         <v>159.99</v>
       </c>
       <c r="L67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Craft</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Pant</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>*133961*</t>
+          <t>*126988*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>1</v>
       </c>
       <c r="F68" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
         <v>1</v>
       </c>
       <c r="I68" t="n">
         <v>0</v>
       </c>
       <c r="J68" t="n">
-        <v>150</v>
+        <v>39.06</v>
       </c>
       <c r="K68" t="n">
-        <v>299.99</v>
+        <v>91</v>
       </c>
       <c r="L68" t="n">
-        <v>149.99</v>
+        <v>51.94</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Craft</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Pant</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*126988*</t>
+          <t>*133961*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>1</v>
       </c>
       <c r="F69" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G69" t="n">
         <v>0</v>
       </c>
       <c r="H69" t="n">
         <v>1</v>
       </c>
       <c r="I69" t="n">
         <v>0</v>
       </c>
       <c r="J69" t="n">
-        <v>39.06</v>
+        <v>150</v>
       </c>
       <c r="K69" t="n">
-        <v>91</v>
+        <v>299.99</v>
       </c>
       <c r="L69" t="n">
-        <v>51.94</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Team Issue 2L Pant</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>*231108*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
@@ -3671,137 +3671,137 @@
       <c r="F70" t="n">
         <v>1</v>
       </c>
       <c r="G70" t="n">
         <v>1</v>
       </c>
       <c r="H70" t="n">
         <v>1</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
       <c r="J70" t="n">
         <v>135</v>
       </c>
       <c r="K70" t="n">
         <v>299.95</v>
       </c>
       <c r="L70" t="n">
         <v>164.95</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Team Issue 2L Pant</t>
+          <t>DICENTRA PANTS</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*133951*</t>
+          <t>*208372*</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G71" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H71" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I71" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J71" t="n">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="K71" t="n">
-        <v>299.95</v>
+        <v>199.99</v>
       </c>
       <c r="L71" t="n">
-        <v>1649.5</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>DICENTRA PANTS</t>
+          <t>Team Issue 2L Pant</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*208372*</t>
+          <t>*133951*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G72" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="H72" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I72" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J72" t="n">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="K72" t="n">
-        <v>199.99</v>
+        <v>299.95</v>
       </c>
       <c r="L72" t="n">
-        <v>99.98999999999999</v>
+        <v>1649.5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>W. Pant Slopestar</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Brown</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>*128714*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
@@ -4136,129 +4136,129 @@
       </c>
       <c r="H80" t="n">
         <v>0</v>
       </c>
       <c r="I80" t="n">
         <v>1</v>
       </c>
       <c r="J80" t="n">
         <v>150</v>
       </c>
       <c r="K80" t="n">
         <v>269.99</v>
       </c>
       <c r="L80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>*133963*</t>
+          <t>*232233*</t>
         </is>
       </c>
       <c r="E81" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F81" t="n">
         <v>1</v>
       </c>
       <c r="G81" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
         <v>1</v>
       </c>
       <c r="J81" t="n">
         <v>150</v>
       </c>
       <c r="K81" t="n">
-        <v>299.99</v>
+        <v>329.99</v>
       </c>
       <c r="L81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*232233*</t>
+          <t>*133963*</t>
         </is>
       </c>
       <c r="E82" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F82" t="n">
         <v>1</v>
       </c>
       <c r="G82" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H82" t="n">
         <v>0</v>
       </c>
       <c r="I82" t="n">
         <v>1</v>
       </c>
       <c r="J82" t="n">
         <v>150</v>
       </c>
       <c r="K82" t="n">
-        <v>329.99</v>
+        <v>299.99</v>
       </c>
       <c r="L82" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>*232189*</t>
         </is>
@@ -5010,132 +5010,132 @@
       </c>
       <c r="H99" t="n">
         <v>0</v>
       </c>
       <c r="I99" t="n">
         <v>0</v>
       </c>
       <c r="J99" t="n">
         <v>60</v>
       </c>
       <c r="K99" t="n">
         <v>119.99</v>
       </c>
       <c r="L99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>*125790*</t>
+          <t>*232231*</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F100" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G100" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H100" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I100" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J100" t="n">
         <v>150</v>
       </c>
       <c r="K100" t="n">
-        <v>249.99</v>
+        <v>329.99</v>
       </c>
       <c r="L100" t="n">
-        <v>299.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>*232231*</t>
+          <t>*125790*</t>
         </is>
       </c>
       <c r="E101" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F101" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G101" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H101" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I101" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J101" t="n">
         <v>150</v>
       </c>
       <c r="K101" t="n">
-        <v>329.99</v>
+        <v>249.99</v>
       </c>
       <c r="L101" t="n">
-        <v>0</v>
+        <v>299.97</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Lightray Gore Tex Pant</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>*126367*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>1</v>