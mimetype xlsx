--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -543,137 +543,137 @@
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
         <v>-2</v>
       </c>
       <c r="J2" t="n">
         <v>16.5</v>
       </c>
       <c r="K2" t="n">
         <v>34.99</v>
       </c>
       <c r="L2" t="n">
         <v>36.98</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>PRO FIT COMPRESSION NANO TOUR</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*131927*</t>
+          <t>*128119*</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F3" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="J3" t="n">
-        <v>30</v>
+        <v>18.5</v>
       </c>
       <c r="K3" t="n">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="L3" t="n">
-        <v>89.97</v>
+        <v>107.45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>PRO FIT COMPRESSION NANO TOUR</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*128119*</t>
+          <t>*131927*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>18.5</v>
+        <v>30</v>
       </c>
       <c r="K4" t="n">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="L4" t="n">
-        <v>107.45</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*208974*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -686,178 +686,178 @@
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
         <v>4</v>
       </c>
       <c r="J5" t="n">
         <v>19.5</v>
       </c>
       <c r="K5" t="n">
         <v>39.99</v>
       </c>
       <c r="L5" t="n">
         <v>40.98</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Junior OTC Light</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*208932*</t>
+          <t>*128114*</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F6" t="n">
-        <v>6</v>
+        <v>126</v>
       </c>
       <c r="G6" t="n">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="I6" t="n">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="J6" t="n">
-        <v>13</v>
+        <v>18.5</v>
       </c>
       <c r="K6" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L6" t="n">
-        <v>33.98</v>
+        <v>601.72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Junior OTC Light</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*133067*</t>
+          <t>*208932*</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>6</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H7" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="J7" t="n">
         <v>13</v>
       </c>
       <c r="K7" t="n">
         <v>29.99</v>
       </c>
       <c r="L7" t="n">
-        <v>50.97</v>
+        <v>33.98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>Junior OTC Light</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*128114*</t>
+          <t>*133067*</t>
         </is>
       </c>
       <c r="E8" t="n">
+        <v>1</v>
+      </c>
+      <c r="F8" t="n">
         <v>6</v>
       </c>
-      <c r="F8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>20</v>
+        <v>-2</v>
       </c>
       <c r="J8" t="n">
-        <v>18.5</v>
+        <v>13</v>
       </c>
       <c r="K8" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L8" t="n">
-        <v>601.72</v>
+        <v>50.97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Junior Sock OTC  Zero Cushion</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*126134*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
@@ -1238,270 +1238,270 @@
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>6</v>
       </c>
       <c r="J17" t="n">
         <v>17.5</v>
       </c>
       <c r="K17" t="n">
         <v>34.99</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Junior OTC Full</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*126133*</t>
+          <t>*128127*</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I18" t="n">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="J18" t="n">
-        <v>12.5</v>
+        <v>18</v>
       </c>
       <c r="K18" t="n">
-        <v>34.99</v>
+        <v>39.99</v>
       </c>
       <c r="L18" t="n">
-        <v>0</v>
+        <v>109.95</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>Junior OTC Full</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*128127*</t>
+          <t>*126133*</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="J19" t="n">
-        <v>18</v>
+        <v>12.5</v>
       </c>
       <c r="K19" t="n">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="L19" t="n">
-        <v>109.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>FREERIDE LONG SOCKS COZY  W</t>
+          <t>W. Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>35-38</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*209721*</t>
+          <t>*133076*</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F20" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>0</v>
+        <v>19.5</v>
       </c>
       <c r="K20" t="n">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="L20" t="n">
-        <v>0</v>
+        <v>40.98</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>W. Sock OTC Full Cushion</t>
+          <t>Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*133076*</t>
+          <t>*208973*</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F21" t="n">
+        <v>9</v>
+      </c>
+      <c r="G21" t="n">
+        <v>9</v>
+      </c>
+      <c r="H21" t="n">
+        <v>3</v>
+      </c>
+      <c r="I21" t="n">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J21" t="n">
         <v>19.5</v>
       </c>
       <c r="K21" t="n">
         <v>39.99</v>
       </c>
       <c r="L21" t="n">
-        <v>40.98</v>
+        <v>61.47</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Sock OTC Full Cushion</t>
+          <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>35-38</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*208973*</t>
+          <t>*209721*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G22" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J22" t="n">
-        <v>19.5</v>
+        <v>0</v>
       </c>
       <c r="K22" t="n">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="L22" t="n">
-        <v>61.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Performance Sock</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*231139*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
@@ -1831,137 +1831,137 @@
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>0</v>
       </c>
       <c r="H30" t="n">
         <v>0</v>
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
       <c r="J30" t="n">
         <v>0</v>
       </c>
       <c r="K30" t="n">
         <v>59.99</v>
       </c>
       <c r="L30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dynafit</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Sock OTC Full Cushion</t>
+          <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*128112*</t>
+          <t>*128104*</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J31" t="n">
-        <v>19.5</v>
+        <v>14.98</v>
       </c>
       <c r="K31" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L31" t="n">
-        <v>20.49</v>
+        <v>15.01</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Dynafit</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Sock FT Grafic</t>
+          <t>Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*128104*</t>
+          <t>*128112*</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J32" t="n">
-        <v>14.98</v>
+        <v>19.5</v>
       </c>
       <c r="K32" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L32" t="n">
-        <v>15.01</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*209310*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
@@ -2107,183 +2107,183 @@
       <c r="F36" t="n">
         <v>3</v>
       </c>
       <c r="G36" t="n">
         <v>3</v>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
         <v>2</v>
       </c>
       <c r="J36" t="n">
         <v>12.5</v>
       </c>
       <c r="K36" t="n">
         <v>24.99</v>
       </c>
       <c r="L36" t="n">
         <v>12.49</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>W. Sock OTC Full Cushion</t>
+          <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*208968*</t>
+          <t>*131919*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="G37" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>30</v>
+        <v>-1</v>
       </c>
       <c r="J37" t="n">
-        <v>19.5</v>
+        <v>17.5</v>
       </c>
       <c r="K37" t="n">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="L37" t="n">
-        <v>122.94</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>IQ Comfort Zero Cushion</t>
+          <t>W. Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*131919*</t>
+          <t>*208968*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="G38" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H38" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I38" t="n">
-        <v>-1</v>
+        <v>30</v>
       </c>
       <c r="J38" t="n">
-        <v>17.5</v>
+        <v>19.5</v>
       </c>
       <c r="K38" t="n">
-        <v>34.99</v>
+        <v>39.99</v>
       </c>
       <c r="L38" t="n">
-        <v>17.49</v>
+        <v>122.94</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Junior Sock Ski Racer</t>
+          <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*126140*</t>
+          <t>*208411*</t>
         </is>
       </c>
       <c r="E39" t="n">
+        <v>0</v>
+      </c>
+      <c r="F39" t="n">
         <v>3</v>
       </c>
-      <c r="F39" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H39" t="n">
+        <v>1</v>
+      </c>
+      <c r="I39" t="n">
         <v>2</v>
       </c>
-      <c r="I39" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J39" t="n">
-        <v>10</v>
+        <v>12.5</v>
       </c>
       <c r="K39" t="n">
-        <v>19.95</v>
+        <v>24.99</v>
       </c>
       <c r="L39" t="n">
-        <v>19.9</v>
+        <v>12.49</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Rohner</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>CAROLA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">XL                                                                                                  </t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>*209100*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
@@ -2291,137 +2291,137 @@
       <c r="F40" t="n">
         <v>1</v>
       </c>
       <c r="G40" t="n">
         <v>1</v>
       </c>
       <c r="H40" t="n">
         <v>1</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
       </c>
       <c r="J40" t="n">
         <v>19</v>
       </c>
       <c r="K40" t="n">
         <v>39.99</v>
       </c>
       <c r="L40" t="n">
         <v>20.99</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>MOOD SOCKS</t>
+          <t>Junior Sock OTC  Zero Cushion</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*208411*</t>
+          <t>*133061*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G41" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I41" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J41" t="n">
-        <v>12.5</v>
+        <v>16.5</v>
       </c>
       <c r="K41" t="n">
-        <v>24.99</v>
+        <v>34.99</v>
       </c>
       <c r="L41" t="n">
-        <v>12.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Junior Sock OTC  Zero Cushion</t>
+          <t>Junior Sock Ski Racer</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*133061*</t>
+          <t>*126140*</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F42" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J42" t="n">
-        <v>16.5</v>
+        <v>10</v>
       </c>
       <c r="K42" t="n">
-        <v>34.99</v>
+        <v>19.95</v>
       </c>
       <c r="L42" t="n">
-        <v>0</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*133502*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>3</v>
@@ -2705,137 +2705,137 @@
       <c r="F49" t="n">
         <v>30</v>
       </c>
       <c r="G49" t="n">
         <v>15</v>
       </c>
       <c r="H49" t="n">
         <v>10</v>
       </c>
       <c r="I49" t="n">
         <v>6</v>
       </c>
       <c r="J49" t="n">
         <v>19</v>
       </c>
       <c r="K49" t="n">
         <v>39.99</v>
       </c>
       <c r="L49" t="n">
         <v>209.9</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Junior OTC Full</t>
+          <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*208940*</t>
+          <t>*131924*</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F50" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G50" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I50" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J50" t="n">
-        <v>12.5</v>
+        <v>17.5</v>
       </c>
       <c r="K50" t="n">
-        <v>29.99</v>
+        <v>34.99</v>
       </c>
       <c r="L50" t="n">
-        <v>34.98</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>IQ Comfort Zero Cushion</t>
+          <t>Junior OTC Full</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*131924*</t>
+          <t>*208940*</t>
         </is>
       </c>
       <c r="E51" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G51" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H51" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I51" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J51" t="n">
-        <v>17.5</v>
+        <v>12.5</v>
       </c>
       <c r="K51" t="n">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="L51" t="n">
-        <v>17.49</v>
+        <v>34.98</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>W. Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>*133075*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
@@ -3262,132 +3262,132 @@
       </c>
       <c r="H61" t="n">
         <v>1</v>
       </c>
       <c r="I61" t="n">
         <v>-1</v>
       </c>
       <c r="J61" t="n">
         <v>10</v>
       </c>
       <c r="K61" t="n">
         <v>19.95</v>
       </c>
       <c r="L61" t="n">
         <v>9.949999999999999</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FREERIDE LONG SOCKS COZY  W</t>
+          <t>FREERIDE LONG SOCKS COZY M</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>42-44</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*133500*</t>
+          <t>*209729*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G62" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H62" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I62" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="J62" t="n">
         <v>0</v>
       </c>
       <c r="K62" t="n">
         <v>59.99</v>
       </c>
       <c r="L62" t="n">
-        <v>479.92</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>FREERIDE LONG SOCKS COZY M</t>
+          <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>42-44</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*209729*</t>
+          <t>*133500*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
       </c>
       <c r="F63" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G63" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H63" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I63" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="J63" t="n">
         <v>0</v>
       </c>
       <c r="K63" t="n">
         <v>59.99</v>
       </c>
       <c r="L63" t="n">
-        <v>59.99</v>
+        <v>479.92</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>*208407*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
@@ -3538,132 +3538,132 @@
       </c>
       <c r="H67" t="n">
         <v>3</v>
       </c>
       <c r="I67" t="n">
         <v>6</v>
       </c>
       <c r="J67" t="n">
         <v>15</v>
       </c>
       <c r="K67" t="n">
         <v>29.95</v>
       </c>
       <c r="L67" t="n">
         <v>44.85</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>W. Sock Zero OTC</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>*130891*</t>
+          <t>*133092*</t>
         </is>
       </c>
       <c r="E68" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="F68" t="n">
-        <v>252</v>
+        <v>6</v>
       </c>
       <c r="G68" t="n">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="H68" t="n">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="I68" t="n">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J68" t="n">
         <v>18</v>
       </c>
       <c r="K68" t="n">
         <v>39.99</v>
       </c>
       <c r="L68" t="n">
-        <v>1121.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>W. Sock Zero OTC</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*133092*</t>
+          <t>*130891*</t>
         </is>
       </c>
       <c r="E69" t="n">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F69" t="n">
-        <v>6</v>
+        <v>252</v>
       </c>
       <c r="G69" t="n">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="H69" t="n">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="I69" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="J69" t="n">
         <v>18</v>
       </c>
       <c r="K69" t="n">
         <v>39.99</v>
       </c>
       <c r="L69" t="n">
-        <v>0</v>
+        <v>1121.49</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>W. OTC Targeted Compression</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>*208961*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
@@ -3671,180 +3671,180 @@
       <c r="F70" t="n">
         <v>9</v>
       </c>
       <c r="G70" t="n">
         <v>9</v>
       </c>
       <c r="H70" t="n">
         <v>3</v>
       </c>
       <c r="I70" t="n">
         <v>6</v>
       </c>
       <c r="J70" t="n">
         <v>25</v>
       </c>
       <c r="K70" t="n">
         <v>49.99</v>
       </c>
       <c r="L70" t="n">
         <v>74.97</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*133089*</t>
+          <t>*133656*</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>150</v>
+        <v>3</v>
       </c>
       <c r="G71" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H71" t="n">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="I71" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J71" t="n">
-        <v>18</v>
+        <v>22.5</v>
       </c>
       <c r="K71" t="n">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="L71" t="n">
-        <v>725.67</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Kids Sock Neo Native</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*126202*</t>
+          <t>*133089*</t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F72" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="G72" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H72" t="n">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="I72" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J72" t="n">
-        <v>19.95</v>
+        <v>18</v>
       </c>
       <c r="K72" t="n">
-        <v>19.95</v>
+        <v>39.99</v>
       </c>
       <c r="L72" t="n">
-        <v>0</v>
+        <v>725.67</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>Kids Sock Neo Native</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*133656*</t>
+          <t>*126202*</t>
         </is>
       </c>
       <c r="E73" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F73" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I73" t="n">
         <v>0</v>
       </c>
       <c r="J73" t="n">
-        <v>22.5</v>
+        <v>19.95</v>
       </c>
       <c r="K73" t="n">
-        <v>44.99</v>
+        <v>19.95</v>
       </c>
       <c r="L73" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>MAGICAL SKI SOCKS</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*208403*</t>
         </is>
@@ -3855,229 +3855,229 @@
       <c r="F74" t="n">
         <v>6</v>
       </c>
       <c r="G74" t="n">
         <v>6</v>
       </c>
       <c r="H74" t="n">
         <v>0</v>
       </c>
       <c r="I74" t="n">
         <v>6</v>
       </c>
       <c r="J74" t="n">
         <v>17.5</v>
       </c>
       <c r="K74" t="n">
         <v>34.99</v>
       </c>
       <c r="L74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>WOOLING SKI SOCKS</t>
+          <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>36/39</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>*232321*</t>
+          <t>*209311*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>0</v>
       </c>
       <c r="F75" t="n">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="G75" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H75" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I75" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J75" t="n">
-        <v>22.5</v>
+        <v>17.98</v>
       </c>
       <c r="K75" t="n">
-        <v>44.99</v>
+        <v>35.99</v>
       </c>
       <c r="L75" t="n">
-        <v>0</v>
+        <v>108.06</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Performance Sock</t>
+          <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>36/39</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>*231145*</t>
+          <t>*232321*</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>0</v>
       </c>
       <c r="F76" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G76" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H76" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I76" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J76" t="n">
-        <v>15</v>
+        <v>22.5</v>
       </c>
       <c r="K76" t="n">
-        <v>29.95</v>
+        <v>44.99</v>
       </c>
       <c r="L76" t="n">
-        <v>44.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>W. Sock Zero OTC</t>
+          <t>Performance Sock</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>*128131*</t>
+          <t>*231145*</t>
         </is>
       </c>
       <c r="E77" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F77" t="n">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="G77" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H77" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="I77" t="n">
-        <v>-9</v>
+        <v>6</v>
       </c>
       <c r="J77" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K77" t="n">
-        <v>39.99</v>
+        <v>29.95</v>
       </c>
       <c r="L77" t="n">
-        <v>307.86</v>
+        <v>44.85</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Alpine Sock Atlas</t>
+          <t>W. Sock Zero OTC</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>*209311*</t>
+          <t>*128131*</t>
         </is>
       </c>
       <c r="E78" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F78" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G78" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H78" t="n">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="I78" t="n">
-        <v>30</v>
+        <v>-9</v>
       </c>
       <c r="J78" t="n">
-        <v>17.98</v>
+        <v>18</v>
       </c>
       <c r="K78" t="n">
-        <v>35.99</v>
+        <v>39.99</v>
       </c>
       <c r="L78" t="n">
-        <v>108.06</v>
+        <v>307.86</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*208957*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
@@ -4177,137 +4177,137 @@
       <c r="F81" t="n">
         <v>20</v>
       </c>
       <c r="G81" t="n">
         <v>12</v>
       </c>
       <c r="H81" t="n">
         <v>8</v>
       </c>
       <c r="I81" t="n">
         <v>4</v>
       </c>
       <c r="J81" t="n">
         <v>0</v>
       </c>
       <c r="K81" t="n">
         <v>59.99</v>
       </c>
       <c r="L81" t="n">
         <v>479.92</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Rohner</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>CAROLINA</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">L                                                                                                   </t>
+          <t>M</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*209102*</t>
+          <t>*209021*</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>0</v>
       </c>
       <c r="F82" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G82" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H82" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I82" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J82" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K82" t="n">
-        <v>29.99</v>
+        <v>34.99</v>
       </c>
       <c r="L82" t="n">
-        <v>14.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Rohner</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>CAROLINA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>M</t>
+          <t xml:space="preserve">L                                                                                                   </t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>*209021*</t>
+          <t>*209102*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G83" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H83" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I83" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J83" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K83" t="n">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="L83" t="n">
-        <v>0</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*208456*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
@@ -4499,91 +4499,91 @@
       <c r="F88" t="n">
         <v>6</v>
       </c>
       <c r="G88" t="n">
         <v>6</v>
       </c>
       <c r="H88" t="n">
         <v>0</v>
       </c>
       <c r="I88" t="n">
         <v>6</v>
       </c>
       <c r="J88" t="n">
         <v>17.5</v>
       </c>
       <c r="K88" t="n">
         <v>34.99</v>
       </c>
       <c r="L88" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Junior OTC Full</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>*208943*</t>
+          <t>*209354*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
-        <v>6</v>
+        <v>192</v>
       </c>
       <c r="G89" t="n">
-        <v>6</v>
+        <v>192</v>
       </c>
       <c r="H89" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I89" t="n">
-        <v>4</v>
+        <v>175</v>
       </c>
       <c r="J89" t="n">
-        <v>12.5</v>
+        <v>22.5</v>
       </c>
       <c r="K89" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L89" t="n">
-        <v>34.98</v>
+        <v>297.33</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>*208948*</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>0</v>
@@ -4591,91 +4591,91 @@
       <c r="F90" t="n">
         <v>24</v>
       </c>
       <c r="G90" t="n">
         <v>24</v>
       </c>
       <c r="H90" t="n">
         <v>5</v>
       </c>
       <c r="I90" t="n">
         <v>19</v>
       </c>
       <c r="J90" t="n">
         <v>18</v>
       </c>
       <c r="K90" t="n">
         <v>34.99</v>
       </c>
       <c r="L90" t="n">
         <v>84.95</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>Junior OTC Full</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>*209354*</t>
+          <t>*208943*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
       </c>
       <c r="F91" t="n">
-        <v>192</v>
+        <v>6</v>
       </c>
       <c r="G91" t="n">
-        <v>192</v>
+        <v>6</v>
       </c>
       <c r="H91" t="n">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="I91" t="n">
-        <v>175</v>
+        <v>4</v>
       </c>
       <c r="J91" t="n">
-        <v>22.5</v>
+        <v>12.5</v>
       </c>
       <c r="K91" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L91" t="n">
-        <v>297.33</v>
+        <v>34.98</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>W. Sock Zero OTC</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*208951*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
@@ -4734,224 +4734,224 @@
       </c>
       <c r="H93" t="n">
         <v>3</v>
       </c>
       <c r="I93" t="n">
         <v>-3</v>
       </c>
       <c r="J93" t="n">
         <v>17.98</v>
       </c>
       <c r="K93" t="n">
         <v>39.99</v>
       </c>
       <c r="L93" t="n">
         <v>66.03</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>W. Sock OTC Full Cushion</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>*133074*</t>
+          <t>*135167*</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>0</v>
       </c>
       <c r="F94" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G94" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H94" t="n">
         <v>0</v>
       </c>
       <c r="I94" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J94" t="n">
-        <v>19.5</v>
+        <v>18.5</v>
       </c>
       <c r="K94" t="n">
         <v>39.99</v>
       </c>
       <c r="L94" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>W. Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>*135167*</t>
+          <t>*133074*</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>0</v>
       </c>
       <c r="F95" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G95" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H95" t="n">
         <v>0</v>
       </c>
       <c r="I95" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J95" t="n">
-        <v>18.5</v>
+        <v>19.5</v>
       </c>
       <c r="K95" t="n">
         <v>39.99</v>
       </c>
       <c r="L95" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Sock Pro Lite</t>
+          <t>Junior OTC Light</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>*231946*</t>
+          <t>*133065*</t>
         </is>
       </c>
       <c r="E96" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F96" t="n">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G96" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H96" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I96" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J96" t="n">
-        <v>20.98</v>
+        <v>13</v>
       </c>
       <c r="K96" t="n">
-        <v>41.99</v>
+        <v>29.99</v>
       </c>
       <c r="L96" t="n">
-        <v>105.05</v>
+        <v>50.97</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Junior OTC Light</t>
+          <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>*133065*</t>
+          <t>*231946*</t>
         </is>
       </c>
       <c r="E97" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F97" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G97" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H97" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I97" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J97" t="n">
-        <v>13</v>
+        <v>20.98</v>
       </c>
       <c r="K97" t="n">
-        <v>29.99</v>
+        <v>41.99</v>
       </c>
       <c r="L97" t="n">
-        <v>50.97</v>
+        <v>105.05</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>*208410*</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>0</v>
@@ -5332,178 +5332,178 @@
       </c>
       <c r="H106" t="n">
         <v>3</v>
       </c>
       <c r="I106" t="n">
         <v>-2</v>
       </c>
       <c r="J106" t="n">
         <v>17.5</v>
       </c>
       <c r="K106" t="n">
         <v>34.99</v>
       </c>
       <c r="L106" t="n">
         <v>52.47</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>*208946*</t>
+          <t>*135157*</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>0</v>
       </c>
       <c r="F107" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G107" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H107" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I107" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J107" t="n">
-        <v>18</v>
+        <v>18.5</v>
       </c>
       <c r="K107" t="n">
-        <v>34.99</v>
+        <v>39.99</v>
       </c>
       <c r="L107" t="n">
-        <v>16.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>IQ Fit Ultimate</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>*135157*</t>
+          <t>*131933*</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>0</v>
       </c>
       <c r="F108" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G108" t="n">
         <v>0</v>
       </c>
       <c r="H108" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I108" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J108" t="n">
-        <v>18.5</v>
+        <v>22.5</v>
       </c>
       <c r="K108" t="n">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="L108" t="n">
-        <v>0</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>IQ Fit Ultimate</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>*131933*</t>
+          <t>*208946*</t>
         </is>
       </c>
       <c r="E109" t="n">
         <v>0</v>
       </c>
       <c r="F109" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G109" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H109" t="n">
         <v>1</v>
       </c>
       <c r="I109" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J109" t="n">
-        <v>22.5</v>
+        <v>18</v>
       </c>
       <c r="K109" t="n">
-        <v>44.99</v>
+        <v>34.99</v>
       </c>
       <c r="L109" t="n">
-        <v>22.49</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>*208459*</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>0</v>
@@ -5700,132 +5700,132 @@
       </c>
       <c r="H114" t="n">
         <v>3</v>
       </c>
       <c r="I114" t="n">
         <v>6</v>
       </c>
       <c r="J114" t="n">
         <v>16.5</v>
       </c>
       <c r="K114" t="n">
         <v>34.99</v>
       </c>
       <c r="L114" t="n">
         <v>55.47</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>*128124*</t>
+          <t>*128116*</t>
         </is>
       </c>
       <c r="E115" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F115" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="G115" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H115" t="n">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="I115" t="n">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="J115" t="n">
-        <v>18</v>
+        <v>18.5</v>
       </c>
       <c r="K115" t="n">
         <v>39.99</v>
       </c>
       <c r="L115" t="n">
-        <v>879.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>*128116*</t>
+          <t>*128124*</t>
         </is>
       </c>
       <c r="E116" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F116" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="G116" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H116" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="I116" t="n">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="J116" t="n">
-        <v>18.5</v>
+        <v>18</v>
       </c>
       <c r="K116" t="n">
         <v>39.99</v>
       </c>
       <c r="L116" t="n">
-        <v>0</v>
+        <v>879.6</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Junior Sock</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>*134586*</t>
         </is>
       </c>
       <c r="E117" t="n">
         <v>0</v>
@@ -6155,137 +6155,137 @@
       <c r="F124" t="n">
         <v>12</v>
       </c>
       <c r="G124" t="n">
         <v>0</v>
       </c>
       <c r="H124" t="n">
         <v>4</v>
       </c>
       <c r="I124" t="n">
         <v>-2</v>
       </c>
       <c r="J124" t="n">
         <v>16.5</v>
       </c>
       <c r="K124" t="n">
         <v>34.99</v>
       </c>
       <c r="L124" t="n">
         <v>73.95999999999999</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Junior OTC Light</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>*133066*</t>
+          <t>*209347*</t>
         </is>
       </c>
       <c r="E125" t="n">
         <v>0</v>
       </c>
       <c r="F125" t="n">
-        <v>3</v>
+        <v>132</v>
       </c>
       <c r="G125" t="n">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="H125" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I125" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="J125" t="n">
-        <v>13</v>
+        <v>22.5</v>
       </c>
       <c r="K125" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L125" t="n">
-        <v>0</v>
+        <v>209.88</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>Junior OTC Light</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>*209347*</t>
+          <t>*133066*</t>
         </is>
       </c>
       <c r="E126" t="n">
         <v>0</v>
       </c>
       <c r="F126" t="n">
-        <v>132</v>
+        <v>3</v>
       </c>
       <c r="G126" t="n">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="H126" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I126" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="J126" t="n">
-        <v>22.5</v>
+        <v>13</v>
       </c>
       <c r="K126" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L126" t="n">
-        <v>209.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>GFX Compression Hybrid DLX-Wool</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>*131928*</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>0</v>
@@ -6293,321 +6293,321 @@
       <c r="F127" t="n">
         <v>4</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
         <v>2</v>
       </c>
       <c r="I127" t="n">
         <v>-2</v>
       </c>
       <c r="J127" t="n">
         <v>30</v>
       </c>
       <c r="K127" t="n">
         <v>59.99</v>
       </c>
       <c r="L127" t="n">
         <v>59.98</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Sock Pro Lite</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>*231948*</t>
+          <t>*128117*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>0</v>
       </c>
       <c r="F128" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G128" t="n">
         <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I128" t="n">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="J128" t="n">
-        <v>20.98</v>
+        <v>18.5</v>
       </c>
       <c r="K128" t="n">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="L128" t="n">
-        <v>0</v>
+        <v>85.95999999999999</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>*128117*</t>
+          <t>*130894*</t>
         </is>
       </c>
       <c r="E129" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F129" t="n">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="G129" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="H129" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="I129" t="n">
-        <v>-4</v>
+        <v>14</v>
       </c>
       <c r="J129" t="n">
         <v>18.5</v>
       </c>
       <c r="K129" t="n">
         <v>39.99</v>
       </c>
       <c r="L129" t="n">
-        <v>85.95999999999999</v>
+        <v>257.88</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*130894*</t>
+          <t>*231948*</t>
         </is>
       </c>
       <c r="E130" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F130" t="n">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="G130" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H130" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I130" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J130" t="n">
-        <v>18.5</v>
+        <v>20.98</v>
       </c>
       <c r="K130" t="n">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="L130" t="n">
-        <v>257.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>OTC Targeted Intraknit</t>
+          <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>*208965*</t>
+          <t>*131922*</t>
         </is>
       </c>
       <c r="E131" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F131" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G131" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H131" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I131" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J131" t="n">
-        <v>21</v>
+        <v>17.5</v>
       </c>
       <c r="K131" t="n">
-        <v>41.99</v>
+        <v>34.99</v>
       </c>
       <c r="L131" t="n">
-        <v>83.95999999999999</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>*131922*</t>
+          <t>*131923*</t>
         </is>
       </c>
       <c r="E132" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F132" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G132" t="n">
         <v>0</v>
       </c>
       <c r="H132" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I132" t="n">
         <v>0</v>
       </c>
       <c r="J132" t="n">
         <v>17.5</v>
       </c>
       <c r="K132" t="n">
         <v>34.99</v>
       </c>
       <c r="L132" t="n">
-        <v>17.49</v>
+        <v>34.98</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>IQ Comfort Zero Cushion</t>
+          <t>OTC Targeted Intraknit</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>*131923*</t>
+          <t>*208965*</t>
         </is>
       </c>
       <c r="E133" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F133" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G133" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H133" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I133" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J133" t="n">
-        <v>17.5</v>
+        <v>21</v>
       </c>
       <c r="K133" t="n">
-        <v>34.99</v>
+        <v>41.99</v>
       </c>
       <c r="L133" t="n">
-        <v>34.98</v>
+        <v>83.95999999999999</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>*128138*</t>
         </is>
       </c>
       <c r="E134" t="n">
         <v>14</v>
@@ -6615,137 +6615,137 @@
       <c r="F134" t="n">
         <v>0</v>
       </c>
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
         <v>29</v>
       </c>
       <c r="I134" t="n">
         <v>-15</v>
       </c>
       <c r="J134" t="n">
         <v>20.98</v>
       </c>
       <c r="K134" t="n">
         <v>44.99</v>
       </c>
       <c r="L134" t="n">
         <v>696.29</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>GFX Compression Genuflex</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>*128126*</t>
+          <t>*135090*</t>
         </is>
       </c>
       <c r="E135" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F135" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G135" t="n">
         <v>0</v>
       </c>
       <c r="H135" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I135" t="n">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="J135" t="n">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K135" t="n">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="L135" t="n">
-        <v>175.92</v>
+        <v>389.87</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>GFX Compression Genuflex</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*135090*</t>
+          <t>*128126*</t>
         </is>
       </c>
       <c r="E136" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F136" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="I136" t="n">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="J136" t="n">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K136" t="n">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="L136" t="n">
-        <v>389.87</v>
+        <v>175.92</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>*209312*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
@@ -6758,132 +6758,132 @@
       </c>
       <c r="H137" t="n">
         <v>3</v>
       </c>
       <c r="I137" t="n">
         <v>6</v>
       </c>
       <c r="J137" t="n">
         <v>17.98</v>
       </c>
       <c r="K137" t="n">
         <v>35.99</v>
       </c>
       <c r="L137" t="n">
         <v>54.03</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Sock Pro Lite</t>
+          <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>*231945*</t>
+          <t>*133633*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="G138" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H138" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I138" t="n">
-        <v>29</v>
+        <v>-2</v>
       </c>
       <c r="J138" t="n">
-        <v>20.98</v>
+        <v>17.98</v>
       </c>
       <c r="K138" t="n">
-        <v>41.99</v>
+        <v>35.99</v>
       </c>
       <c r="L138" t="n">
-        <v>147.07</v>
+        <v>36.02</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Alpine Sock Atlas</t>
+          <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*133633*</t>
+          <t>*231945*</t>
         </is>
       </c>
       <c r="E139" t="n">
         <v>0</v>
       </c>
       <c r="F139" t="n">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="G139" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H139" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I139" t="n">
-        <v>-2</v>
+        <v>29</v>
       </c>
       <c r="J139" t="n">
-        <v>17.98</v>
+        <v>20.98</v>
       </c>
       <c r="K139" t="n">
-        <v>35.99</v>
+        <v>41.99</v>
       </c>
       <c r="L139" t="n">
-        <v>36.02</v>
+        <v>147.07</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>*209020*</t>
         </is>
       </c>
       <c r="E140" t="n">
         <v>0</v>
@@ -6891,137 +6891,137 @@
       <c r="F140" t="n">
         <v>0</v>
       </c>
       <c r="G140" t="n">
         <v>0</v>
       </c>
       <c r="H140" t="n">
         <v>3</v>
       </c>
       <c r="I140" t="n">
         <v>-3</v>
       </c>
       <c r="J140" t="n">
         <v>18</v>
       </c>
       <c r="K140" t="n">
         <v>34.99</v>
       </c>
       <c r="L140" t="n">
         <v>50.97</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>MAGICAL SKI SOCKS</t>
+          <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>*208402*</t>
+          <t>*133651*</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>0</v>
       </c>
       <c r="F141" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G141" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H141" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I141" t="n">
-        <v>6</v>
+        <v>-2</v>
       </c>
       <c r="J141" t="n">
-        <v>17.5</v>
+        <v>17.98</v>
       </c>
       <c r="K141" t="n">
-        <v>34.99</v>
+        <v>35.99</v>
       </c>
       <c r="L141" t="n">
-        <v>0</v>
+        <v>36.02</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Alpine Sock Atlas</t>
+          <t>MAGICAL SKI SOCKS</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>*133651*</t>
+          <t>*208402*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G142" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H142" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I142" t="n">
-        <v>-2</v>
+        <v>6</v>
       </c>
       <c r="J142" t="n">
-        <v>17.98</v>
+        <v>17.5</v>
       </c>
       <c r="K142" t="n">
-        <v>35.99</v>
+        <v>34.99</v>
       </c>
       <c r="L142" t="n">
-        <v>36.02</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>*128099*</t>
         </is>
       </c>
       <c r="E143" t="n">
         <v>0</v>
@@ -7489,183 +7489,183 @@
       <c r="F153" t="n">
         <v>0</v>
       </c>
       <c r="G153" t="n">
         <v>0</v>
       </c>
       <c r="H153" t="n">
         <v>14</v>
       </c>
       <c r="I153" t="n">
         <v>-2</v>
       </c>
       <c r="J153" t="n">
         <v>20.98</v>
       </c>
       <c r="K153" t="n">
         <v>44.99</v>
       </c>
       <c r="L153" t="n">
         <v>336.14</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Rohner</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>CAROLINA</t>
+          <t>W. Sock OTC Targeted</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">XL                                                                                                  </t>
+          <t>S</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>*209103*</t>
+          <t>*209027*</t>
         </is>
       </c>
       <c r="E154" t="n">
         <v>0</v>
       </c>
       <c r="F154" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G154" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H154" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I154" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J154" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="K154" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L154" t="n">
-        <v>14.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>W. Sock OTC Targeted</t>
+          <t>W. OTC Targeted Compression</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>*209027*</t>
+          <t>*208959*</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>0</v>
       </c>
       <c r="F155" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G155" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H155" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I155" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="J155" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="K155" t="n">
-        <v>39.99</v>
+        <v>49.99</v>
       </c>
       <c r="L155" t="n">
-        <v>0</v>
+        <v>124.95</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Rohner</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>W. OTC Targeted Compression</t>
+          <t>CAROLINA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>S</t>
+          <t xml:space="preserve">XL                                                                                                  </t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>*208959*</t>
+          <t>*209103*</t>
         </is>
       </c>
       <c r="E156" t="n">
         <v>0</v>
       </c>
       <c r="F156" t="n">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="G156" t="n">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="H156" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I156" t="n">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="J156" t="n">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="K156" t="n">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="L156" t="n">
-        <v>124.95</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY M</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>*133508*</t>
         </is>
       </c>
       <c r="E157" t="n">
         <v>1</v>
@@ -7770,224 +7770,224 @@
       </c>
       <c r="H159" t="n">
         <v>0</v>
       </c>
       <c r="I159" t="n">
         <v>0</v>
       </c>
       <c r="J159" t="n">
         <v>0</v>
       </c>
       <c r="K159" t="n">
         <v>59.99</v>
       </c>
       <c r="L159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Junior OTC Full</t>
+          <t>W. Sock OTC Targeted</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>*208942*</t>
+          <t>*208964*</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="G160" t="n">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="H160" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I160" t="n">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="J160" t="n">
-        <v>12.5</v>
+        <v>19</v>
       </c>
       <c r="K160" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L160" t="n">
-        <v>52.47</v>
+        <v>167.92</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>W. Sock OTC Targeted</t>
+          <t>Junior OTC Full</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>*208964*</t>
+          <t>*208942*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
       </c>
       <c r="F161" t="n">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="G161" t="n">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="H161" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I161" t="n">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="J161" t="n">
-        <v>19</v>
+        <v>12.5</v>
       </c>
       <c r="K161" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L161" t="n">
-        <v>167.92</v>
+        <v>52.47</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Dynafit</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>WOOLING SKI SOCKS</t>
+          <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>*208453*</t>
+          <t>*128102*</t>
         </is>
       </c>
       <c r="E162" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F162" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G162" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H162" t="n">
         <v>1</v>
       </c>
       <c r="I162" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J162" t="n">
-        <v>22.5</v>
+        <v>14.98</v>
       </c>
       <c r="K162" t="n">
-        <v>44.99</v>
+        <v>29.99</v>
       </c>
       <c r="L162" t="n">
-        <v>22.49</v>
+        <v>15.01</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Dynafit</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Sock FT Grafic</t>
+          <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>*128102*</t>
+          <t>*208453*</t>
         </is>
       </c>
       <c r="E163" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F163" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G163" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H163" t="n">
         <v>1</v>
       </c>
       <c r="I163" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J163" t="n">
-        <v>14.98</v>
+        <v>22.5</v>
       </c>
       <c r="K163" t="n">
-        <v>29.99</v>
+        <v>44.99</v>
       </c>
       <c r="L163" t="n">
-        <v>15.01</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Baker Sock</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>*230665*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>0</v>
@@ -8409,91 +8409,91 @@
       <c r="F173" t="n">
         <v>6</v>
       </c>
       <c r="G173" t="n">
         <v>6</v>
       </c>
       <c r="H173" t="n">
         <v>2</v>
       </c>
       <c r="I173" t="n">
         <v>4</v>
       </c>
       <c r="J173" t="n">
         <v>19.5</v>
       </c>
       <c r="K173" t="n">
         <v>39.99</v>
       </c>
       <c r="L173" t="n">
         <v>40.98</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Performance Sock</t>
+          <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>*231140*</t>
+          <t>*131921*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>0</v>
       </c>
       <c r="F174" t="n">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="G174" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H174" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I174" t="n">
-        <v>30</v>
+        <v>-1</v>
       </c>
       <c r="J174" t="n">
-        <v>15</v>
+        <v>17.5</v>
       </c>
       <c r="K174" t="n">
-        <v>29.95</v>
+        <v>34.99</v>
       </c>
       <c r="L174" t="n">
-        <v>89.7</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>W. Sock OTC Targeted</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>*128120*</t>
         </is>
       </c>
       <c r="E175" t="n">
         <v>3</v>
@@ -8501,183 +8501,183 @@
       <c r="F175" t="n">
         <v>81</v>
       </c>
       <c r="G175" t="n">
         <v>54</v>
       </c>
       <c r="H175" t="n">
         <v>24</v>
       </c>
       <c r="I175" t="n">
         <v>33</v>
       </c>
       <c r="J175" t="n">
         <v>19</v>
       </c>
       <c r="K175" t="n">
         <v>39.99</v>
       </c>
       <c r="L175" t="n">
         <v>503.76</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>IQ Comfort Zero Cushion</t>
+          <t>Performance Sock</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>*131921*</t>
+          <t>*231140*</t>
         </is>
       </c>
       <c r="E176" t="n">
         <v>0</v>
       </c>
       <c r="F176" t="n">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="G176" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H176" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I176" t="n">
-        <v>-1</v>
+        <v>30</v>
       </c>
       <c r="J176" t="n">
-        <v>17.5</v>
+        <v>15</v>
       </c>
       <c r="K176" t="n">
-        <v>34.99</v>
+        <v>29.95</v>
       </c>
       <c r="L176" t="n">
-        <v>17.49</v>
+        <v>89.7</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>GFX Compression Genuflex</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>*128130*</t>
+          <t>*135091*</t>
         </is>
       </c>
       <c r="E177" t="n">
+        <v>17</v>
+      </c>
+      <c r="F177" t="n">
+        <v>0</v>
+      </c>
+      <c r="G177" t="n">
+        <v>0</v>
+      </c>
+      <c r="H177" t="n">
+        <v>16</v>
+      </c>
+      <c r="I177" t="n">
         <v>1</v>
       </c>
-      <c r="F177" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="J177" t="n">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K177" t="n">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="L177" t="n">
-        <v>21.99</v>
+        <v>479.84</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>GFX Compression Genuflex</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>*135091*</t>
+          <t>*128130*</t>
         </is>
       </c>
       <c r="E178" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F178" t="n">
         <v>0</v>
       </c>
       <c r="G178" t="n">
         <v>0</v>
       </c>
       <c r="H178" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="I178" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J178" t="n">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K178" t="n">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="L178" t="n">
-        <v>479.84</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Junior OTC Full</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>*208941*</t>
         </is>
       </c>
       <c r="E179" t="n">
         <v>0</v>
@@ -8869,137 +8869,137 @@
       <c r="F183" t="n">
         <v>3</v>
       </c>
       <c r="G183" t="n">
         <v>0</v>
       </c>
       <c r="H183" t="n">
         <v>0</v>
       </c>
       <c r="I183" t="n">
         <v>0</v>
       </c>
       <c r="J183" t="n">
         <v>17.5</v>
       </c>
       <c r="K183" t="n">
         <v>34.99</v>
       </c>
       <c r="L183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>W. OTC Targeted Compression</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>*208960*</t>
+          <t>*209346*</t>
         </is>
       </c>
       <c r="E184" t="n">
         <v>0</v>
       </c>
       <c r="F184" t="n">
+        <v>9</v>
+      </c>
+      <c r="G184" t="n">
+        <v>9</v>
+      </c>
+      <c r="H184" t="n">
+        <v>3</v>
+      </c>
+      <c r="I184" t="n">
         <v>6</v>
       </c>
-      <c r="G184" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J184" t="n">
-        <v>25</v>
+        <v>22.5</v>
       </c>
       <c r="K184" t="n">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="L184" t="n">
-        <v>49.98</v>
+        <v>52.47</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>W. OTC Targeted Compression</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>*209346*</t>
+          <t>*208960*</t>
         </is>
       </c>
       <c r="E185" t="n">
         <v>0</v>
       </c>
       <c r="F185" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G185" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H185" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I185" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J185" t="n">
-        <v>22.5</v>
+        <v>25</v>
       </c>
       <c r="K185" t="n">
-        <v>39.99</v>
+        <v>49.99</v>
       </c>
       <c r="L185" t="n">
-        <v>52.47</v>
+        <v>49.98</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>*128103*</t>
         </is>
       </c>
       <c r="E186" t="n">
         <v>0</v>
@@ -9104,178 +9104,178 @@
       </c>
       <c r="H188" t="n">
         <v>10</v>
       </c>
       <c r="I188" t="n">
         <v>44</v>
       </c>
       <c r="J188" t="n">
         <v>22.5</v>
       </c>
       <c r="K188" t="n">
         <v>39.99</v>
       </c>
       <c r="L188" t="n">
         <v>174.9</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Junior OTC Full</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>*208945*</t>
+          <t>*208955*</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="G189" t="n">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="H189" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I189" t="n">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="J189" t="n">
-        <v>12.5</v>
+        <v>18.5</v>
       </c>
       <c r="K189" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L189" t="n">
-        <v>34.98</v>
+        <v>85.95999999999999</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dynafit</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>*208955*</t>
+          <t>*128101*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
       </c>
       <c r="F190" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G190" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H190" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I190" t="n">
-        <v>20</v>
+        <v>-1</v>
       </c>
       <c r="J190" t="n">
-        <v>18.5</v>
+        <v>14.98</v>
       </c>
       <c r="K190" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L190" t="n">
-        <v>85.95999999999999</v>
+        <v>15.01</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Dynafit</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Sock FT Grafic</t>
+          <t>Junior OTC Full</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>*128101*</t>
+          <t>*208945*</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>0</v>
       </c>
       <c r="F191" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G191" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H191" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I191" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="J191" t="n">
-        <v>14.98</v>
+        <v>12.5</v>
       </c>
       <c r="K191" t="n">
         <v>29.99</v>
       </c>
       <c r="L191" t="n">
-        <v>15.01</v>
+        <v>34.98</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>*128098*</t>
         </is>
       </c>
       <c r="E192" t="n">
         <v>1</v>
@@ -9743,137 +9743,137 @@
       <c r="F202" t="n">
         <v>2</v>
       </c>
       <c r="G202" t="n">
         <v>0</v>
       </c>
       <c r="H202" t="n">
         <v>0</v>
       </c>
       <c r="I202" t="n">
         <v>2</v>
       </c>
       <c r="J202" t="n">
         <v>22.5</v>
       </c>
       <c r="K202" t="n">
         <v>44.99</v>
       </c>
       <c r="L202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Junior OTC Full</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>*130897*</t>
+          <t>*209349*</t>
         </is>
       </c>
       <c r="E203" t="n">
         <v>0</v>
       </c>
       <c r="F203" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G203" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H203" t="n">
         <v>1</v>
       </c>
       <c r="I203" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J203" t="n">
-        <v>12.5</v>
+        <v>22.5</v>
       </c>
       <c r="K203" t="n">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
       <c r="L203" t="n">
-        <v>12.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>Junior OTC Full</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>*209349*</t>
+          <t>*130897*</t>
         </is>
       </c>
       <c r="E204" t="n">
         <v>0</v>
       </c>
       <c r="F204" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G204" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H204" t="n">
         <v>1</v>
       </c>
       <c r="I204" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J204" t="n">
-        <v>22.5</v>
+        <v>12.5</v>
       </c>
       <c r="K204" t="n">
-        <v>39.99</v>
+        <v>24.99</v>
       </c>
       <c r="L204" t="n">
-        <v>17.49</v>
+        <v>12.49</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>*128134*</t>
         </is>
       </c>
       <c r="E205" t="n">
         <v>15</v>
@@ -10065,137 +10065,137 @@
       <c r="F209" t="n">
         <v>0</v>
       </c>
       <c r="G209" t="n">
         <v>0</v>
       </c>
       <c r="H209" t="n">
         <v>1</v>
       </c>
       <c r="I209" t="n">
         <v>-1</v>
       </c>
       <c r="J209" t="n">
         <v>12.5</v>
       </c>
       <c r="K209" t="n">
         <v>24.99</v>
       </c>
       <c r="L209" t="n">
         <v>12.49</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>FREERIDE LONG SOCKS COZY  W</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>35-38</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>*209719*</t>
+          <t>*209023*</t>
         </is>
       </c>
       <c r="E210" t="n">
         <v>0</v>
       </c>
       <c r="F210" t="n">
         <v>0</v>
       </c>
       <c r="G210" t="n">
         <v>0</v>
       </c>
       <c r="H210" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I210" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J210" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="K210" t="n">
-        <v>59.99</v>
+        <v>34.99</v>
       </c>
       <c r="L210" t="n">
-        <v>0</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>35-38</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>*209023*</t>
+          <t>*209719*</t>
         </is>
       </c>
       <c r="E211" t="n">
         <v>0</v>
       </c>
       <c r="F211" t="n">
         <v>0</v>
       </c>
       <c r="G211" t="n">
         <v>0</v>
       </c>
       <c r="H211" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I211" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J211" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="K211" t="n">
-        <v>34.99</v>
+        <v>59.99</v>
       </c>
       <c r="L211" t="n">
-        <v>16.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>*133503*</t>
         </is>
       </c>
       <c r="E212" t="n">
         <v>0</v>
@@ -10295,321 +10295,321 @@
       <c r="F214" t="n">
         <v>0</v>
       </c>
       <c r="G214" t="n">
         <v>0</v>
       </c>
       <c r="H214" t="n">
         <v>42</v>
       </c>
       <c r="I214" t="n">
         <v>-42</v>
       </c>
       <c r="J214" t="n">
         <v>22.5</v>
       </c>
       <c r="K214" t="n">
         <v>44.99</v>
       </c>
       <c r="L214" t="n">
         <v>944.58</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>GFX Compression Hybrid DLX-Wool</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>*128087*</t>
+          <t>*128151*</t>
         </is>
       </c>
       <c r="E215" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F215" t="n">
         <v>0</v>
       </c>
       <c r="G215" t="n">
         <v>0</v>
       </c>
       <c r="H215" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="I215" t="n">
-        <v>-2</v>
+        <v>-11</v>
       </c>
       <c r="J215" t="n">
-        <v>30</v>
+        <v>22.5</v>
       </c>
       <c r="K215" t="n">
-        <v>55</v>
+        <v>44.99</v>
       </c>
       <c r="L215" t="n">
-        <v>75</v>
+        <v>292.37</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>GFX Compression Hybrid DLX-Wool</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>*128151*</t>
+          <t>*128087*</t>
         </is>
       </c>
       <c r="E216" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F216" t="n">
         <v>0</v>
       </c>
       <c r="G216" t="n">
         <v>0</v>
       </c>
       <c r="H216" t="n">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="I216" t="n">
-        <v>-11</v>
+        <v>-2</v>
       </c>
       <c r="J216" t="n">
-        <v>22.5</v>
+        <v>30</v>
       </c>
       <c r="K216" t="n">
-        <v>44.99</v>
+        <v>55</v>
       </c>
       <c r="L216" t="n">
-        <v>292.37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Dissent</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>GFX Compression Hybrid DLX-Wool</t>
+          <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>*131931*</t>
+          <t>*133586*</t>
         </is>
       </c>
       <c r="E217" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F217" t="n">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="G217" t="n">
         <v>0</v>
       </c>
       <c r="H217" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I217" t="n">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="J217" t="n">
-        <v>30</v>
+        <v>17.98</v>
       </c>
       <c r="K217" t="n">
-        <v>59.99</v>
+        <v>35.99</v>
       </c>
       <c r="L217" t="n">
-        <v>0</v>
+        <v>180.1</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Dissent</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Alpine Sock Atlas</t>
+          <t>GFX Compression Hybrid DLX-Wool</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>*133586*</t>
+          <t>*131931*</t>
         </is>
       </c>
       <c r="E218" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F218" t="n">
-        <v>120</v>
+        <v>1</v>
       </c>
       <c r="G218" t="n">
         <v>0</v>
       </c>
       <c r="H218" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I218" t="n">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="J218" t="n">
-        <v>17.98</v>
+        <v>30</v>
       </c>
       <c r="K218" t="n">
-        <v>35.99</v>
+        <v>59.99</v>
       </c>
       <c r="L218" t="n">
-        <v>180.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY M</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>*133513*</t>
+          <t>*133512*</t>
         </is>
       </c>
       <c r="E219" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F219" t="n">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="G219" t="n">
         <v>42</v>
       </c>
       <c r="H219" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I219" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J219" t="n">
         <v>0</v>
       </c>
       <c r="K219" t="n">
         <v>59.99</v>
       </c>
       <c r="L219" t="n">
-        <v>839.86</v>
+        <v>959.84</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY M</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>*133512*</t>
+          <t>*133513*</t>
         </is>
       </c>
       <c r="E220" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F220" t="n">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G220" t="n">
         <v>42</v>
       </c>
       <c r="H220" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="I220" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J220" t="n">
         <v>0</v>
       </c>
       <c r="K220" t="n">
         <v>59.99</v>
       </c>
       <c r="L220" t="n">
-        <v>959.84</v>
+        <v>839.86</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>*209306*</t>
         </is>
       </c>
       <c r="E221" t="n">
         <v>0</v>
@@ -10875,63 +10875,63 @@
       <c r="B227" t="inlineStr">
         <is>
           <t>testing</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>*209054*</t>
         </is>
       </c>
       <c r="E227" t="n">
         <v>0</v>
       </c>
       <c r="F227" t="n">
         <v>0</v>
       </c>
       <c r="G227" t="n">
         <v>0</v>
       </c>
       <c r="H227" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I227" t="n">
-        <v>-9</v>
+        <v>-10</v>
       </c>
       <c r="J227" t="n">
         <v>1</v>
       </c>
       <c r="K227" t="n">
         <v>3</v>
       </c>
       <c r="L227" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>*128139*</t>
         </is>
       </c>
       <c r="E228" t="n">
         <v>12</v>
@@ -11307,275 +11307,275 @@
       <c r="F236" t="n">
         <v>30</v>
       </c>
       <c r="G236" t="n">
         <v>0</v>
       </c>
       <c r="H236" t="n">
         <v>5</v>
       </c>
       <c r="I236" t="n">
         <v>0</v>
       </c>
       <c r="J236" t="n">
         <v>17.98</v>
       </c>
       <c r="K236" t="n">
         <v>35.99</v>
       </c>
       <c r="L236" t="n">
         <v>90.05</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Junior OTC Light</t>
+          <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>*208938*</t>
+          <t>*208408*</t>
         </is>
       </c>
       <c r="E237" t="n">
         <v>0</v>
       </c>
       <c r="F237" t="n">
-        <v>108</v>
+        <v>6</v>
       </c>
       <c r="G237" t="n">
-        <v>108</v>
+        <v>6</v>
       </c>
       <c r="H237" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I237" t="n">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="J237" t="n">
-        <v>13</v>
+        <v>12.5</v>
       </c>
       <c r="K237" t="n">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
       <c r="L237" t="n">
-        <v>169.9</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>MOOD SOCKS</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>*208408*</t>
+          <t>*209352*</t>
         </is>
       </c>
       <c r="E238" t="n">
         <v>0</v>
       </c>
       <c r="F238" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G238" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H238" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I238" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J238" t="n">
-        <v>12.5</v>
+        <v>22.5</v>
       </c>
       <c r="K238" t="n">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
       <c r="L238" t="n">
-        <v>24.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>Junior OTC Light</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>*209352*</t>
+          <t>*208938*</t>
         </is>
       </c>
       <c r="E239" t="n">
         <v>0</v>
       </c>
       <c r="F239" t="n">
-        <v>3</v>
+        <v>108</v>
       </c>
       <c r="G239" t="n">
-        <v>3</v>
+        <v>108</v>
       </c>
       <c r="H239" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I239" t="n">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="J239" t="n">
-        <v>22.5</v>
+        <v>13</v>
       </c>
       <c r="K239" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L239" t="n">
-        <v>0</v>
+        <v>169.9</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Rohner</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>SKI POWER L/R</t>
+          <t>Junior OTC Light</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">M                                                                                                   </t>
+          <t>L</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>*209094*</t>
+          <t>*133064*</t>
         </is>
       </c>
       <c r="E240" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F240" t="n">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="G240" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H240" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I240" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J240" t="n">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="K240" t="n">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="L240" t="n">
-        <v>25.99</v>
+        <v>50.97</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Rohner</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Junior OTC Light</t>
+          <t>SKI POWER L/R</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>L</t>
+          <t xml:space="preserve">M                                                                                                   </t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>*133064*</t>
+          <t>*209094*</t>
         </is>
       </c>
       <c r="E241" t="n">
+        <v>0</v>
+      </c>
+      <c r="F241" t="n">
         <v>2</v>
       </c>
-      <c r="F241" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G241" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H241" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I241" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J241" t="n">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="K241" t="n">
-        <v>29.99</v>
+        <v>49.99</v>
       </c>
       <c r="L241" t="n">
-        <v>50.97</v>
+        <v>25.99</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>*133505*</t>
         </is>
       </c>
       <c r="E242" t="n">
         <v>0</v>
@@ -11629,137 +11629,137 @@
       <c r="F243" t="n">
         <v>30</v>
       </c>
       <c r="G243" t="n">
         <v>30</v>
       </c>
       <c r="H243" t="n">
         <v>7</v>
       </c>
       <c r="I243" t="n">
         <v>23</v>
       </c>
       <c r="J243" t="n">
         <v>18</v>
       </c>
       <c r="K243" t="n">
         <v>34.99</v>
       </c>
       <c r="L243" t="n">
         <v>118.93</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Rohner</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>CAROLA</t>
+          <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">L                                                                                                   </t>
+          <t>L</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>*209099*</t>
+          <t>*133587*</t>
         </is>
       </c>
       <c r="E244" t="n">
         <v>0</v>
       </c>
       <c r="F244" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="G244" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H244" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I244" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="J244" t="n">
-        <v>19</v>
+        <v>17.98</v>
       </c>
       <c r="K244" t="n">
-        <v>39.99</v>
+        <v>35.99</v>
       </c>
       <c r="L244" t="n">
-        <v>41.98</v>
+        <v>54.03</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Rohner</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Alpine Sock Atlas</t>
+          <t>CAROLA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>L</t>
+          <t xml:space="preserve">L                                                                                                   </t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>*133587*</t>
+          <t>*209099*</t>
         </is>
       </c>
       <c r="E245" t="n">
         <v>0</v>
       </c>
       <c r="F245" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="G245" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H245" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I245" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J245" t="n">
-        <v>17.98</v>
+        <v>19</v>
       </c>
       <c r="K245" t="n">
-        <v>35.99</v>
+        <v>39.99</v>
       </c>
       <c r="L245" t="n">
-        <v>54.03</v>
+        <v>41.98</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>W. OTC Targeted Compression</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>*133079*</t>
         </is>
       </c>
       <c r="E246" t="n">
         <v>0</v>
@@ -11927,69 +11927,69 @@
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>*208460*</t>
         </is>
       </c>
       <c r="E250" t="n">
         <v>0</v>
       </c>
       <c r="F250" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G250" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H250" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I250" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J250" t="n">
         <v>22.5</v>
       </c>
       <c r="K250" t="n">
         <v>44.99</v>
       </c>
       <c r="L250" t="n">
-        <v>89.95999999999999</v>
+        <v>112.45</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>*135156*</t>
         </is>
       </c>
       <c r="E251" t="n">
         <v>1</v>
@@ -12295,69 +12295,69 @@
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>*208457*</t>
         </is>
       </c>
       <c r="E258" t="n">
         <v>0</v>
       </c>
       <c r="F258" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G258" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H258" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I258" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J258" t="n">
         <v>22.5</v>
       </c>
       <c r="K258" t="n">
         <v>44.99</v>
       </c>
       <c r="L258" t="n">
-        <v>89.95999999999999</v>
+        <v>112.45</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>W. OTC Targeted Compression</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>*133080*</t>
         </is>
       </c>
       <c r="E259" t="n">
         <v>2</v>
@@ -12365,229 +12365,229 @@
       <c r="F259" t="n">
         <v>45</v>
       </c>
       <c r="G259" t="n">
         <v>0</v>
       </c>
       <c r="H259" t="n">
         <v>10</v>
       </c>
       <c r="I259" t="n">
         <v>-8</v>
       </c>
       <c r="J259" t="n">
         <v>25</v>
       </c>
       <c r="K259" t="n">
         <v>49.99</v>
       </c>
       <c r="L259" t="n">
         <v>249.9</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>*209022*</t>
+          <t>*128058*</t>
         </is>
       </c>
       <c r="E260" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F260" t="n">
         <v>0</v>
       </c>
       <c r="G260" t="n">
         <v>0</v>
       </c>
       <c r="H260" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="I260" t="n">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="J260" t="n">
-        <v>18</v>
+        <v>17.98</v>
       </c>
       <c r="K260" t="n">
-        <v>34.99</v>
+        <v>39.99</v>
       </c>
       <c r="L260" t="n">
-        <v>0</v>
+        <v>396.18</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Alpine Sock Atlas</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>*128058*</t>
+          <t>*209022*</t>
         </is>
       </c>
       <c r="E261" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F261" t="n">
         <v>0</v>
       </c>
       <c r="G261" t="n">
         <v>0</v>
       </c>
       <c r="H261" t="n">
+        <v>0</v>
+      </c>
+      <c r="I261" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" t="n">
         <v>18</v>
       </c>
-      <c r="I261" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K261" t="n">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="L261" t="n">
-        <v>396.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>FREERIDE LONG SOCKS COZY  W</t>
+          <t>MAGICAL SKI SOCKS</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>*133501*</t>
+          <t>*208405*</t>
         </is>
       </c>
       <c r="E262" t="n">
         <v>0</v>
       </c>
       <c r="F262" t="n">
-        <v>63</v>
+        <v>6</v>
       </c>
       <c r="G262" t="n">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="H262" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="I262" t="n">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="J262" t="n">
-        <v>0</v>
+        <v>17.5</v>
       </c>
       <c r="K262" t="n">
-        <v>59.99</v>
+        <v>34.99</v>
       </c>
       <c r="L262" t="n">
-        <v>839.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>MAGICAL SKI SOCKS</t>
+          <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>*208405*</t>
+          <t>*133501*</t>
         </is>
       </c>
       <c r="E263" t="n">
         <v>0</v>
       </c>
       <c r="F263" t="n">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="G263" t="n">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="H263" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I263" t="n">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="J263" t="n">
-        <v>17.5</v>
+        <v>0</v>
       </c>
       <c r="K263" t="n">
-        <v>34.99</v>
+        <v>59.99</v>
       </c>
       <c r="L263" t="n">
-        <v>0</v>
+        <v>839.86</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>*133497*</t>
         </is>
       </c>
       <c r="E264" t="n">
         <v>0</v>
@@ -13469,137 +13469,137 @@
       <c r="F283" t="n">
         <v>6</v>
       </c>
       <c r="G283" t="n">
         <v>6</v>
       </c>
       <c r="H283" t="n">
         <v>2</v>
       </c>
       <c r="I283" t="n">
         <v>4</v>
       </c>
       <c r="J283" t="n">
         <v>15</v>
       </c>
       <c r="K283" t="n">
         <v>29.95</v>
       </c>
       <c r="L283" t="n">
         <v>29.9</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>*133090*</t>
+          <t>*209303*</t>
         </is>
       </c>
       <c r="E284" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F284" t="n">
+        <v>9</v>
+      </c>
+      <c r="G284" t="n">
+        <v>9</v>
+      </c>
+      <c r="H284" t="n">
+        <v>3</v>
+      </c>
+      <c r="I284" t="n">
         <v>6</v>
       </c>
-      <c r="G284" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J284" t="n">
-        <v>18</v>
+        <v>17.98</v>
       </c>
       <c r="K284" t="n">
-        <v>39.99</v>
+        <v>35.99</v>
       </c>
       <c r="L284" t="n">
-        <v>0</v>
+        <v>54.03</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Alpine Sock Atlas</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>*209303*</t>
+          <t>*133090*</t>
         </is>
       </c>
       <c r="E285" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F285" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G285" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H285" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I285" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J285" t="n">
-        <v>17.98</v>
+        <v>18</v>
       </c>
       <c r="K285" t="n">
-        <v>35.99</v>
+        <v>39.99</v>
       </c>
       <c r="L285" t="n">
-        <v>54.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Baker Sock</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>*230666*</t>
         </is>
       </c>
       <c r="E286" t="n">
         <v>0</v>
@@ -13883,137 +13883,137 @@
       <c r="F292" t="n">
         <v>6</v>
       </c>
       <c r="G292" t="n">
         <v>6</v>
       </c>
       <c r="H292" t="n">
         <v>2</v>
       </c>
       <c r="I292" t="n">
         <v>4</v>
       </c>
       <c r="J292" t="n">
         <v>19.5</v>
       </c>
       <c r="K292" t="n">
         <v>39.99</v>
       </c>
       <c r="L292" t="n">
         <v>40.98</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>OTC Targeted Intraknit</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>*208966*</t>
+          <t>*133657*</t>
         </is>
       </c>
       <c r="E293" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F293" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="G293" t="n">
         <v>0</v>
       </c>
       <c r="H293" t="n">
         <v>3</v>
       </c>
       <c r="I293" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="J293" t="n">
-        <v>21</v>
+        <v>22.5</v>
       </c>
       <c r="K293" t="n">
-        <v>41.99</v>
+        <v>44.99</v>
       </c>
       <c r="L293" t="n">
-        <v>62.97</v>
+        <v>67.47</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>OTC Targeted Intraknit</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>*133657*</t>
+          <t>*208966*</t>
         </is>
       </c>
       <c r="E294" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F294" t="n">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="G294" t="n">
         <v>0</v>
       </c>
       <c r="H294" t="n">
         <v>3</v>
       </c>
       <c r="I294" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="J294" t="n">
-        <v>22.5</v>
+        <v>21</v>
       </c>
       <c r="K294" t="n">
-        <v>44.99</v>
+        <v>41.99</v>
       </c>
       <c r="L294" t="n">
-        <v>67.47</v>
+        <v>62.97</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>*131918*</t>
         </is>
       </c>
       <c r="E295" t="n">
         <v>0</v>
@@ -14159,137 +14159,137 @@
       <c r="F298" t="n">
         <v>9</v>
       </c>
       <c r="G298" t="n">
         <v>0</v>
       </c>
       <c r="H298" t="n">
         <v>3</v>
       </c>
       <c r="I298" t="n">
         <v>0</v>
       </c>
       <c r="J298" t="n">
         <v>30</v>
       </c>
       <c r="K298" t="n">
         <v>59.99</v>
       </c>
       <c r="L298" t="n">
         <v>89.97</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Performance Sock</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>*231138*</t>
+          <t>*133087*</t>
         </is>
       </c>
       <c r="E299" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F299" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G299" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H299" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I299" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J299" t="n">
-        <v>15</v>
+        <v>18.5</v>
       </c>
       <c r="K299" t="n">
-        <v>29.95</v>
+        <v>39.99</v>
       </c>
       <c r="L299" t="n">
-        <v>14.95</v>
+        <v>85.95999999999999</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>Performance Sock</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>*133087*</t>
+          <t>*231138*</t>
         </is>
       </c>
       <c r="E300" t="n">
+        <v>0</v>
+      </c>
+      <c r="F300" t="n">
         <v>3</v>
       </c>
-      <c r="F300" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G300" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H300" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I300" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J300" t="n">
-        <v>18.5</v>
+        <v>15</v>
       </c>
       <c r="K300" t="n">
-        <v>39.99</v>
+        <v>29.95</v>
       </c>
       <c r="L300" t="n">
-        <v>85.95999999999999</v>
+        <v>14.95</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>*128118*</t>
         </is>
       </c>
       <c r="E301" t="n">
         <v>0</v>
@@ -14435,321 +14435,321 @@
       <c r="F304" t="n">
         <v>9</v>
       </c>
       <c r="G304" t="n">
         <v>0</v>
       </c>
       <c r="H304" t="n">
         <v>3</v>
       </c>
       <c r="I304" t="n">
         <v>-3</v>
       </c>
       <c r="J304" t="n">
         <v>30</v>
       </c>
       <c r="K304" t="n">
         <v>59.99</v>
       </c>
       <c r="L304" t="n">
         <v>89.97</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Sock OTC Zero</t>
+          <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>*209025*</t>
+          <t>*128149*</t>
         </is>
       </c>
       <c r="E305" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F305" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G305" t="n">
         <v>0</v>
       </c>
       <c r="H305" t="n">
         <v>6</v>
       </c>
       <c r="I305" t="n">
-        <v>-6</v>
+        <v>5</v>
       </c>
       <c r="J305" t="n">
-        <v>18</v>
+        <v>22.5</v>
       </c>
       <c r="K305" t="n">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="L305" t="n">
-        <v>131.94</v>
+        <v>134.94</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Sock Ultra Cushion</t>
+          <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>*128149*</t>
+          <t>*209025*</t>
         </is>
       </c>
       <c r="E306" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F306" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G306" t="n">
         <v>0</v>
       </c>
       <c r="H306" t="n">
         <v>6</v>
       </c>
       <c r="I306" t="n">
-        <v>5</v>
+        <v>-6</v>
       </c>
       <c r="J306" t="n">
-        <v>22.5</v>
+        <v>18</v>
       </c>
       <c r="K306" t="n">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="L306" t="n">
-        <v>134.94</v>
+        <v>131.94</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Performance Sock</t>
+          <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>*231137*</t>
+          <t>*208958*</t>
         </is>
       </c>
       <c r="E307" t="n">
         <v>0</v>
       </c>
       <c r="F307" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G307" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H307" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I307" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J307" t="n">
-        <v>15</v>
+        <v>18.5</v>
       </c>
       <c r="K307" t="n">
-        <v>29.95</v>
+        <v>39.99</v>
       </c>
       <c r="L307" t="n">
-        <v>44.85</v>
+        <v>171.92</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>OTC Targeted</t>
+          <t>Performance Sock</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>*208958*</t>
+          <t>*231137*</t>
         </is>
       </c>
       <c r="E308" t="n">
         <v>0</v>
       </c>
       <c r="F308" t="n">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G308" t="n">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="H308" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I308" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J308" t="n">
-        <v>18.5</v>
+        <v>15</v>
       </c>
       <c r="K308" t="n">
-        <v>39.99</v>
+        <v>29.95</v>
       </c>
       <c r="L308" t="n">
-        <v>171.92</v>
+        <v>44.85</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Dynafit</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>W. Sock OTC Targeted</t>
+          <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>*208962*</t>
+          <t>*128100*</t>
         </is>
       </c>
       <c r="E309" t="n">
         <v>0</v>
       </c>
       <c r="F309" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G309" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H309" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I309" t="n">
-        <v>6</v>
+        <v>-2</v>
       </c>
       <c r="J309" t="n">
-        <v>19</v>
+        <v>14.98</v>
       </c>
       <c r="K309" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L309" t="n">
-        <v>62.97</v>
+        <v>30.02</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Dynafit</t>
+          <t>Smartwool</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Sock FT Grafic</t>
+          <t>W. Sock OTC Targeted</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>*128100*</t>
+          <t>*208962*</t>
         </is>
       </c>
       <c r="E310" t="n">
         <v>0</v>
       </c>
       <c r="F310" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G310" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H310" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I310" t="n">
-        <v>-2</v>
+        <v>6</v>
       </c>
       <c r="J310" t="n">
-        <v>14.98</v>
+        <v>19</v>
       </c>
       <c r="K310" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="L310" t="n">
-        <v>30.02</v>
+        <v>62.97</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>*133585*</t>
         </is>
       </c>
       <c r="E311" t="n">
         <v>1</v>
@@ -14808,178 +14808,178 @@
       </c>
       <c r="H312" t="n">
         <v>1</v>
       </c>
       <c r="I312" t="n">
         <v>-1</v>
       </c>
       <c r="J312" t="n">
         <v>10</v>
       </c>
       <c r="K312" t="n">
         <v>19.95</v>
       </c>
       <c r="L312" t="n">
         <v>9.949999999999999</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Junior Sock Ski Racer</t>
+          <t>Junior Sock OTC  Zero Cushion</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>*126136*</t>
+          <t>*133062*</t>
         </is>
       </c>
       <c r="E313" t="n">
         <v>0</v>
       </c>
       <c r="F313" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G313" t="n">
         <v>0</v>
       </c>
       <c r="H313" t="n">
         <v>0</v>
       </c>
       <c r="I313" t="n">
         <v>0</v>
       </c>
       <c r="J313" t="n">
-        <v>10</v>
+        <v>16.5</v>
       </c>
       <c r="K313" t="n">
-        <v>19.95</v>
+        <v>34.99</v>
       </c>
       <c r="L313" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Junior Sock OTC  Zero Cushion</t>
+          <t>Sock OTC Full Cushion</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>*133062*</t>
+          <t>*208976*</t>
         </is>
       </c>
       <c r="E314" t="n">
         <v>0</v>
       </c>
       <c r="F314" t="n">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="G314" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H314" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I314" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J314" t="n">
-        <v>16.5</v>
+        <v>19.5</v>
       </c>
       <c r="K314" t="n">
-        <v>34.99</v>
+        <v>39.99</v>
       </c>
       <c r="L314" t="n">
-        <v>0</v>
+        <v>102.45</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Sock OTC Full Cushion</t>
+          <t>Junior Sock Ski Racer</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>*208976*</t>
+          <t>*126136*</t>
         </is>
       </c>
       <c r="E315" t="n">
         <v>0</v>
       </c>
       <c r="F315" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G315" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H315" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I315" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J315" t="n">
-        <v>19.5</v>
+        <v>10</v>
       </c>
       <c r="K315" t="n">
-        <v>39.99</v>
+        <v>19.95</v>
       </c>
       <c r="L315" t="n">
-        <v>102.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>*209305*</t>
         </is>
       </c>
       <c r="E316" t="n">
         <v>0</v>