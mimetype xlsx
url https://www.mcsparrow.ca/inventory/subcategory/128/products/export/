--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -522,149 +522,149 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*209865*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J2" t="n">
         <v>69.12</v>
       </c>
       <c r="K2" t="n">
         <v>134.99</v>
       </c>
       <c r="L2" t="n">
         <v>65.87</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*209853*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>16</v>
       </c>
       <c r="G3" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H3" t="n">
         <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>-4</v>
+        <v>12</v>
       </c>
       <c r="J3" t="n">
         <v>69.12</v>
       </c>
       <c r="K3" t="n">
         <v>134.99</v>
       </c>
       <c r="L3" t="n">
         <v>263.48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*209843*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J4" t="n">
         <v>61.44</v>
       </c>
       <c r="K4" t="n">
         <v>124.99</v>
       </c>
       <c r="L4" t="n">
         <v>63.55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>S</t>
@@ -844,57 +844,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*209860*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>69.12</v>
       </c>
       <c r="K9" t="n">
         <v>134.99</v>
       </c>
       <c r="L9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Fubuki</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Niseko 3.0</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Yellow</t>
@@ -1028,149 +1028,149 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Original High</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*209840*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>4</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H13" t="n">
         <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J13" t="n">
         <v>61.44</v>
       </c>
       <c r="K13" t="n">
         <v>149.99</v>
       </c>
       <c r="L13" t="n">
         <v>177.1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*209849*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>24</v>
       </c>
       <c r="G14" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H14" t="n">
         <v>4</v>
       </c>
       <c r="I14" t="n">
-        <v>-4</v>
+        <v>20</v>
       </c>
       <c r="J14" t="n">
         <v>69.12</v>
       </c>
       <c r="K14" t="n">
         <v>134.99</v>
       </c>
       <c r="L14" t="n">
         <v>263.48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*209861*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>4</v>
       </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H15" t="n">
         <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J15" t="n">
         <v>69.12</v>
       </c>
       <c r="K15" t="n">
         <v>134.99</v>
       </c>
       <c r="L15" t="n">
         <v>131.74</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>S</t>
@@ -1304,57 +1304,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*209842*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>2</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J19" t="n">
         <v>61.44</v>
       </c>
       <c r="K19" t="n">
         <v>124.99</v>
       </c>
       <c r="L19" t="n">
         <v>63.55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Winter Boot Valentina</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>39</t>
@@ -1534,57 +1534,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*209851*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J24" t="n">
         <v>69.12</v>
       </c>
       <c r="K24" t="n">
         <v>134.99</v>
       </c>
       <c r="L24" t="n">
         <v>65.87</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Absolute Canada</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Junior Snowboot</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>13</t>
@@ -1626,103 +1626,103 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*209859*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
         <v>2</v>
       </c>
       <c r="G26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J26" t="n">
         <v>69.12</v>
       </c>
       <c r="K26" t="n">
         <v>134.99</v>
       </c>
       <c r="L26" t="n">
         <v>65.87</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*209857*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
         <v>12</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H27" t="n">
         <v>4</v>
       </c>
       <c r="I27" t="n">
-        <v>-4</v>
+        <v>8</v>
       </c>
       <c r="J27" t="n">
         <v>69.12</v>
       </c>
       <c r="K27" t="n">
         <v>134.99</v>
       </c>
       <c r="L27" t="n">
         <v>263.48</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Winter Boot Maddox</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>42</t>
@@ -2040,57 +2040,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Original High</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>*209839*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>4</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H35" t="n">
         <v>2</v>
       </c>
       <c r="I35" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J35" t="n">
         <v>61.44</v>
       </c>
       <c r="K35" t="n">
         <v>149.99</v>
       </c>
       <c r="L35" t="n">
         <v>177.1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fubuki</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Niseko 3.0</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Olive</t>
@@ -2178,57 +2178,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t xml:space="preserve"> Chelsea Mid</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*209866*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
         <v>2</v>
       </c>
       <c r="G38" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H38" t="n">
         <v>0</v>
       </c>
       <c r="I38" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J38" t="n">
         <v>81.92</v>
       </c>
       <c r="K38" t="n">
         <v>159.99</v>
       </c>
       <c r="L38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>L</t>
@@ -2776,57 +2776,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*209862*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="n">
         <v>9</v>
       </c>
       <c r="G51" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H51" t="n">
         <v>3</v>
       </c>
       <c r="I51" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J51" t="n">
         <v>69.12</v>
       </c>
       <c r="K51" t="n">
         <v>134.99</v>
       </c>
       <c r="L51" t="n">
         <v>197.61</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Absolute Canada</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Snowboot</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>11</t>
@@ -2914,57 +2914,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Original High</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>*209841*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
         <v>1</v>
       </c>
       <c r="G54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J54" t="n">
         <v>61.44</v>
       </c>
       <c r="K54" t="n">
         <v>149.99</v>
       </c>
       <c r="L54" t="n">
         <v>88.55</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>XL</t>
@@ -3144,103 +3144,103 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*209848*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
         <v>9</v>
       </c>
       <c r="G59" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H59" t="n">
         <v>3</v>
       </c>
       <c r="I59" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J59" t="n">
         <v>69.12</v>
       </c>
       <c r="K59" t="n">
         <v>134.99</v>
       </c>
       <c r="L59" t="n">
         <v>197.61</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*124645*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
         <v>6</v>
       </c>
       <c r="G60" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H60" t="n">
         <v>4</v>
       </c>
       <c r="I60" t="n">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="J60" t="n">
         <v>61.44</v>
       </c>
       <c r="K60" t="n">
         <v>124.99</v>
       </c>
       <c r="L60" t="n">
         <v>254.2</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>S</t>
@@ -3558,103 +3558,103 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*209856*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
       </c>
       <c r="F68" t="n">
         <v>4</v>
       </c>
       <c r="G68" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H68" t="n">
         <v>2</v>
       </c>
       <c r="I68" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J68" t="n">
         <v>69.12</v>
       </c>
       <c r="K68" t="n">
         <v>134.99</v>
       </c>
       <c r="L68" t="n">
         <v>131.74</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>*124646*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>4</v>
       </c>
       <c r="F69" t="n">
         <v>28</v>
       </c>
       <c r="G69" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H69" t="n">
         <v>7</v>
       </c>
       <c r="I69" t="n">
-        <v>-3</v>
+        <v>25</v>
       </c>
       <c r="J69" t="n">
         <v>61.44</v>
       </c>
       <c r="K69" t="n">
         <v>124.99</v>
       </c>
       <c r="L69" t="n">
         <v>444.85</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Absolute Canada</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Snowboot</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Snowfield Black 11</t>
@@ -3742,57 +3742,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>*209855*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
         <v>1</v>
       </c>
       <c r="G72" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H72" t="n">
         <v>1</v>
       </c>
       <c r="I72" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J72" t="n">
         <v>69.12</v>
       </c>
       <c r="K72" t="n">
         <v>134.99</v>
       </c>
       <c r="L72" t="n">
         <v>65.87</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Fubuki</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Niseko 3.0 Kids</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Y3</t>
@@ -3880,57 +3880,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*209864*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>0</v>
       </c>
       <c r="F75" t="n">
         <v>4</v>
       </c>
       <c r="G75" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H75" t="n">
         <v>2</v>
       </c>
       <c r="I75" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J75" t="n">
         <v>69.12</v>
       </c>
       <c r="K75" t="n">
         <v>134.99</v>
       </c>
       <c r="L75" t="n">
         <v>131.74</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Fubuki</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Niseko 3.0 Kids</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Y5</t>
@@ -4018,57 +4018,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*209846*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
         <v>1</v>
       </c>
       <c r="G78" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H78" t="n">
         <v>0</v>
       </c>
       <c r="I78" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J78" t="n">
         <v>61.44</v>
       </c>
       <c r="K78" t="n">
         <v>124.99</v>
       </c>
       <c r="L78" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Winter Boot Valentina</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>38</t>
@@ -4187,51 +4187,51 @@
         <v>-2</v>
       </c>
       <c r="J81" t="n">
         <v>38.5</v>
       </c>
       <c r="K81" t="n">
         <v>79.95</v>
       </c>
       <c r="L81" t="n">
         <v>82.90000000000001</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Winter Boot Moscou 3.0</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Winter Boot Moscou 3.0 Red 40</t>
+          <t>40</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>*128879*</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>2</v>
       </c>
       <c r="F82" t="n">
         <v>0</v>
       </c>
       <c r="G82" t="n">
         <v>0</v>
       </c>
       <c r="H82" t="n">
         <v>0</v>
       </c>
       <c r="I82" t="n">
         <v>2</v>
       </c>
       <c r="J82" t="n">
         <v>120</v>
       </c>
@@ -4248,57 +4248,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>*209863*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="n">
         <v>8</v>
       </c>
       <c r="G83" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H83" t="n">
         <v>2</v>
       </c>
       <c r="I83" t="n">
-        <v>-2</v>
+        <v>6</v>
       </c>
       <c r="J83" t="n">
         <v>69.12</v>
       </c>
       <c r="K83" t="n">
         <v>134.99</v>
       </c>
       <c r="L83" t="n">
         <v>131.74</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Winter Boot Taya High</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>39</t>
@@ -4662,57 +4662,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*124647*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
       </c>
       <c r="F92" t="n">
         <v>9</v>
       </c>
       <c r="G92" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H92" t="n">
         <v>3</v>
       </c>
       <c r="I92" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J92" t="n">
         <v>61.44</v>
       </c>
       <c r="K92" t="n">
         <v>124.99</v>
       </c>
       <c r="L92" t="n">
         <v>190.65</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>M</t>
@@ -4800,57 +4800,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t xml:space="preserve"> Chelsea Mid</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>*209868*</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>0</v>
       </c>
       <c r="F95" t="n">
         <v>2</v>
       </c>
       <c r="G95" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H95" t="n">
         <v>0</v>
       </c>
       <c r="I95" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J95" t="n">
         <v>81.92</v>
       </c>
       <c r="K95" t="n">
         <v>159.99</v>
       </c>
       <c r="L95" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>XL</t>
@@ -5030,57 +5030,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>*209852*</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>0</v>
       </c>
       <c r="F100" t="n">
         <v>4</v>
       </c>
       <c r="G100" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H100" t="n">
         <v>2</v>
       </c>
       <c r="I100" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J100" t="n">
         <v>69.12</v>
       </c>
       <c r="K100" t="n">
         <v>134.99</v>
       </c>
       <c r="L100" t="n">
         <v>131.74</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Absolute Canada</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Junior Snowboot</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>1</t>
@@ -5306,57 +5306,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>*209845*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>
       </c>
       <c r="F106" t="n">
         <v>2</v>
       </c>
       <c r="G106" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H106" t="n">
         <v>1</v>
       </c>
       <c r="I106" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J106" t="n">
         <v>61.44</v>
       </c>
       <c r="K106" t="n">
         <v>124.99</v>
       </c>
       <c r="L106" t="n">
         <v>63.55</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Winter Boot Icepack</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>42</t>
@@ -5398,57 +5398,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>*209838*</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>0</v>
       </c>
       <c r="F108" t="n">
         <v>9</v>
       </c>
       <c r="G108" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H108" t="n">
         <v>3</v>
       </c>
       <c r="I108" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J108" t="n">
         <v>61.44</v>
       </c>
       <c r="K108" t="n">
         <v>124.99</v>
       </c>
       <c r="L108" t="n">
         <v>190.65</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Fubuki</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Niseko 3.0</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>38</t>
@@ -5536,103 +5536,103 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>*209847*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
         <v>2</v>
       </c>
       <c r="G111" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H111" t="n">
         <v>1</v>
       </c>
       <c r="I111" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J111" t="n">
         <v>69.12</v>
       </c>
       <c r="K111" t="n">
         <v>134.99</v>
       </c>
       <c r="L111" t="n">
         <v>65.87</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>*209854*</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>0</v>
       </c>
       <c r="F112" t="n">
         <v>9</v>
       </c>
       <c r="G112" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H112" t="n">
         <v>3</v>
       </c>
       <c r="I112" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J112" t="n">
         <v>69.12</v>
       </c>
       <c r="K112" t="n">
         <v>134.99</v>
       </c>
       <c r="L112" t="n">
         <v>197.61</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Winter Boot Valentina</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>37</t>
@@ -6042,57 +6042,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>*209850*</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>0</v>
       </c>
       <c r="F122" t="n">
         <v>9</v>
       </c>
       <c r="G122" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H122" t="n">
         <v>3</v>
       </c>
       <c r="I122" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J122" t="n">
         <v>69.12</v>
       </c>
       <c r="K122" t="n">
         <v>134.99</v>
       </c>
       <c r="L122" t="n">
         <v>197.61</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Fubuki</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Niseko 3.0</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>43</t>
@@ -6272,57 +6272,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>*209858*</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>0</v>
       </c>
       <c r="F127" t="n">
         <v>6</v>
       </c>
       <c r="G127" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H127" t="n">
         <v>2</v>
       </c>
       <c r="I127" t="n">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="J127" t="n">
         <v>69.12</v>
       </c>
       <c r="K127" t="n">
         <v>134.99</v>
       </c>
       <c r="L127" t="n">
         <v>131.74</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>S</t>
@@ -6778,57 +6778,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>*209844*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
         <v>9</v>
       </c>
       <c r="G138" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H138" t="n">
         <v>3</v>
       </c>
       <c r="I138" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J138" t="n">
         <v>61.44</v>
       </c>
       <c r="K138" t="n">
         <v>124.99</v>
       </c>
       <c r="L138" t="n">
         <v>190.65</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Pajar</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Winter Boot Maddox</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>45</t>
@@ -6870,57 +6870,57 @@
           <t>Intuition</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t xml:space="preserve"> Chelsea Mid</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>*209867*</t>
         </is>
       </c>
       <c r="E140" t="n">
         <v>0</v>
       </c>
       <c r="F140" t="n">
         <v>2</v>
       </c>
       <c r="G140" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H140" t="n">
         <v>0</v>
       </c>
       <c r="I140" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J140" t="n">
         <v>81.92</v>
       </c>
       <c r="K140" t="n">
         <v>159.99</v>
       </c>
       <c r="L140" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">