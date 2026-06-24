--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -1301,69 +1301,69 @@
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>SofSole</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Oval Laces</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>54"</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*231984*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G19" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H19" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I19" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="J19" t="n">
         <v>2.5</v>
       </c>
       <c r="K19" t="n">
         <v>4.99</v>
       </c>
       <c r="L19" t="n">
-        <v>7.47</v>
+        <v>9.960000000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Redbull</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Redbull 250ml</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Sugar Free</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*127336*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>20</v>
@@ -1371,137 +1371,137 @@
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>33</v>
       </c>
       <c r="I20" t="n">
         <v>-13</v>
       </c>
       <c r="J20" t="n">
         <v>2.04</v>
       </c>
       <c r="K20" t="n">
         <v>4.5</v>
       </c>
       <c r="L20" t="n">
         <v>81.18000000000001</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Beavy Cup</t>
+          <t>Sunny String</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>H Lark</t>
+          <t>Dark Green</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*232362*</t>
+          <t>*208059*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J21" t="n">
-        <v>10</v>
+        <v>7.65</v>
       </c>
       <c r="K21" t="n">
         <v>19.99</v>
       </c>
       <c r="L21" t="n">
-        <v>0</v>
+        <v>12.34</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Sunny String</t>
+          <t>Beavy Cup</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Dark Green</t>
+          <t>H Lark</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*208059*</t>
+          <t>*232362*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G22" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J22" t="n">
-        <v>7.65</v>
+        <v>10</v>
       </c>
       <c r="K22" t="n">
         <v>19.99</v>
       </c>
       <c r="L22" t="n">
-        <v>12.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Grangers</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Wash Down</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Kit</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*128828*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>1</v>
@@ -2061,137 +2061,137 @@
       <c r="F35" t="n">
         <v>3</v>
       </c>
       <c r="G35" t="n">
         <v>3</v>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
         <v>2</v>
       </c>
       <c r="J35" t="n">
         <v>10</v>
       </c>
       <c r="K35" t="n">
         <v>19.99</v>
       </c>
       <c r="L35" t="n">
         <v>9.99</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Counter Assault</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Bear Spray</t>
+          <t>Sunny String</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>8.1oz</t>
+          <t>Rave Cat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*134920*</t>
+          <t>*208060*</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G36" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H36" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="I36" t="n">
-        <v>-18</v>
+        <v>4</v>
       </c>
       <c r="J36" t="n">
-        <v>32.3</v>
+        <v>7.65</v>
       </c>
       <c r="K36" t="n">
-        <v>69.98999999999999</v>
+        <v>19.99</v>
       </c>
       <c r="L36" t="n">
-        <v>1356.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>Counter Assault</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Sunny String</t>
+          <t>Bear Spray</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Rave Cat</t>
+          <t>8.1oz</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*208060*</t>
+          <t>*134920*</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F37" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G37" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="I37" t="n">
-        <v>4</v>
+        <v>-18</v>
       </c>
       <c r="J37" t="n">
-        <v>7.65</v>
+        <v>32.3</v>
       </c>
       <c r="K37" t="n">
-        <v>19.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L37" t="n">
-        <v>0</v>
+        <v>1356.84</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Water Bottle</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*128833*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
@@ -2705,183 +2705,183 @@
       <c r="F49" t="n">
         <v>24</v>
       </c>
       <c r="G49" t="n">
         <v>24</v>
       </c>
       <c r="H49" t="n">
         <v>2</v>
       </c>
       <c r="I49" t="n">
         <v>22</v>
       </c>
       <c r="J49" t="n">
         <v>2.5</v>
       </c>
       <c r="K49" t="n">
         <v>4.99</v>
       </c>
       <c r="L49" t="n">
         <v>4.98</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Active Releaf</t>
+          <t>Sun Bum</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Releaf Stick</t>
+          <t>Sunscreen SPF 50</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>75g</t>
+          <t>Lotion</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*127375*</t>
+          <t>*128302*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
       </c>
       <c r="F50" t="n">
         <v>0</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I50" t="n">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="J50" t="n">
-        <v>79.98999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="K50" t="n">
-        <v>79.98999999999999</v>
+        <v>22.32</v>
       </c>
       <c r="L50" t="n">
-        <v>0</v>
+        <v>25.59</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Reactine</t>
+          <t>Active Releaf</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>GrabnGo</t>
+          <t>Releaf Stick</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Reactine</t>
+          <t>75g</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*125413*</t>
+          <t>*127375*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I51" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="J51" t="n">
-        <v>5.5</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="K51" t="n">
-        <v>13.39</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L51" t="n">
-        <v>15.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Sun Bum</t>
+          <t>Reactine</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Sunscreen SPF 50</t>
+          <t>GrabnGo</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Lotion</t>
+          <t>Reactine</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*128302*</t>
+          <t>*125413*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
         <v>0</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I52" t="n">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="J52" t="n">
-        <v>13.79</v>
+        <v>5.5</v>
       </c>
       <c r="K52" t="n">
-        <v>22.32</v>
+        <v>13.39</v>
       </c>
       <c r="L52" t="n">
-        <v>25.59</v>
+        <v>15.78</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Noso</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Repair Patch</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Skida</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>*123829*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
@@ -2935,183 +2935,183 @@
       <c r="F54" t="n">
         <v>1</v>
       </c>
       <c r="G54" t="n">
         <v>1</v>
       </c>
       <c r="H54" t="n">
         <v>0</v>
       </c>
       <c r="I54" t="n">
         <v>1</v>
       </c>
       <c r="J54" t="n">
         <v>45</v>
       </c>
       <c r="K54" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>SofSole</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Beavy Cup</t>
+          <t>Oval Laces</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>TU</t>
+          <t>45"</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*232075*</t>
+          <t>*231980*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H55" t="n">
         <v>0</v>
       </c>
       <c r="I55" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J55" t="n">
-        <v>10</v>
+        <v>2.5</v>
       </c>
       <c r="K55" t="n">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
       <c r="L55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Active Releaf</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Releaf Stick</t>
+          <t>Beavy Cup</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>15g</t>
+          <t>TU</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*207297*</t>
+          <t>*232075*</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F56" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G56" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H56" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I56" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J56" t="n">
-        <v>79.98999999999999</v>
+        <v>10</v>
       </c>
       <c r="K56" t="n">
-        <v>24.99</v>
+        <v>19.99</v>
       </c>
       <c r="L56" t="n">
-        <v>-165</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>SofSole</t>
+          <t>Active Releaf</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Oval Laces</t>
+          <t>Releaf Stick</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>45"</t>
+          <t>15g</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*231980*</t>
+          <t>*207297*</t>
         </is>
       </c>
       <c r="E57" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F57" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G57" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="H57" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I57" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J57" t="n">
-        <v>2.5</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="K57" t="n">
-        <v>4.99</v>
+        <v>24.99</v>
       </c>
       <c r="L57" t="n">
-        <v>0</v>
+        <v>-165</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Noso</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Repair Patch</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>NOSO STARRY NIGHT</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>*134236*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>4</v>
@@ -3395,137 +3395,137 @@
       <c r="F64" t="n">
         <v>3384</v>
       </c>
       <c r="G64" t="n">
         <v>3384</v>
       </c>
       <c r="H64" t="n">
         <v>100</v>
       </c>
       <c r="I64" t="n">
         <v>3295</v>
       </c>
       <c r="J64" t="n">
         <v>2.99</v>
       </c>
       <c r="K64" t="n">
         <v>6.25</v>
       </c>
       <c r="L64" t="n">
         <v>326</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Petzl</t>
+          <t>GoPro</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Junior Headlamp TIKKID 20 lumens</t>
+          <t>CURVED + FLAT ADHESIVE MOUNTS</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Camera</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*135175*</t>
+          <t>*208151*</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F65" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G65" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H65" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I65" t="n">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="J65" t="n">
-        <v>18.91</v>
+        <v>23.09</v>
       </c>
       <c r="K65" t="n">
-        <v>34.99</v>
+        <v>35.71</v>
       </c>
       <c r="L65" t="n">
-        <v>16.08</v>
+        <v>100.96</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>GoPro</t>
+          <t>Petzl</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>CURVED + FLAT ADHESIVE MOUNTS</t>
+          <t>Junior Headlamp TIKKID 20 lumens</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Camera</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*208151*</t>
+          <t>*135175*</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F66" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="G66" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I66" t="n">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="J66" t="n">
-        <v>23.09</v>
+        <v>18.91</v>
       </c>
       <c r="K66" t="n">
-        <v>35.71</v>
+        <v>34.99</v>
       </c>
       <c r="L66" t="n">
-        <v>100.96</v>
+        <v>16.08</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Noso</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Repair Patches</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>90'S DAZZITS - NEW</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>*134243*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>0</v>
@@ -3671,183 +3671,183 @@
       <c r="F70" t="n">
         <v>3</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
       <c r="J70" t="n">
         <v>17.5</v>
       </c>
       <c r="K70" t="n">
         <v>34.99</v>
       </c>
       <c r="L70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Grangers</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Care Kit</t>
+          <t xml:space="preserve">SHERMAN CUP </t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Down Wash + Repel &amp; 3 Dryer Balls</t>
+          <t>AJ Wood Ash</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*134252*</t>
+          <t>*207694*</t>
         </is>
       </c>
       <c r="E71" t="n">
+        <v>0</v>
+      </c>
+      <c r="F71" t="n">
         <v>3</v>
       </c>
-      <c r="F71" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G71" t="n">
         <v>0</v>
       </c>
       <c r="H71" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J71" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="K71" t="n">
-        <v>37.99</v>
+        <v>19.99</v>
       </c>
       <c r="L71" t="n">
-        <v>37.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Advil</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">SHERMAN CUP </t>
+          <t>Advil</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AJ Wood Ash</t>
+          <t>Advil</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*207694*</t>
+          <t>*125409*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G72" t="n">
         <v>0</v>
       </c>
       <c r="H72" t="n">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="I72" t="n">
-        <v>0</v>
+        <v>-33</v>
       </c>
       <c r="J72" t="n">
-        <v>10</v>
+        <v>3.5</v>
       </c>
       <c r="K72" t="n">
-        <v>19.99</v>
+        <v>8.92</v>
       </c>
       <c r="L72" t="n">
-        <v>0</v>
+        <v>178.86</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Advil</t>
+          <t>Grangers</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Advil</t>
+          <t>Care Kit</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Advil</t>
+          <t>Down Wash + Repel &amp; 3 Dryer Balls</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*125409*</t>
+          <t>*134252*</t>
         </is>
       </c>
       <c r="E73" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F73" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="I73" t="n">
-        <v>-33</v>
+        <v>1</v>
       </c>
       <c r="J73" t="n">
-        <v>3.5</v>
+        <v>19</v>
       </c>
       <c r="K73" t="n">
-        <v>8.92</v>
+        <v>37.99</v>
       </c>
       <c r="L73" t="n">
-        <v>178.86</v>
+        <v>37.98</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>GoPro</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>HERO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Camera</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*208147*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
@@ -4481,63 +4481,63 @@
       <c r="B88" t="inlineStr">
         <is>
           <t>Redbull 250ml</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>*127333*</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>0</v>
       </c>
       <c r="F88" t="n">
         <v>0</v>
       </c>
       <c r="G88" t="n">
         <v>0</v>
       </c>
       <c r="H88" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I88" t="n">
-        <v>-63</v>
+        <v>-64</v>
       </c>
       <c r="J88" t="n">
         <v>2.04</v>
       </c>
       <c r="K88" t="n">
         <v>4.02</v>
       </c>
       <c r="L88" t="n">
-        <v>124.74</v>
+        <v>126.72</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>GoPro</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>HERO13 SD CARD</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Bundle</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>*208146*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
@@ -4619,63 +4619,63 @@
       <c r="B91" t="inlineStr">
         <is>
           <t>Redbull 250ml</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Seasonal</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*207603*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>52</v>
       </c>
       <c r="F91" t="n">
         <v>0</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I91" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J91" t="n">
         <v>2.04</v>
       </c>
       <c r="K91" t="n">
         <v>4.5</v>
       </c>
       <c r="L91" t="n">
-        <v>113.16</v>
+        <v>123</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Redbull</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Redbull Sugar Free</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>355ml</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*127337*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
@@ -5027,69 +5027,69 @@
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Sun Bum</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Sunscreen SPF 50</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Spray</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>*207305*</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>3</v>
       </c>
       <c r="F100" t="n">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="G100" t="n">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="H100" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I100" t="n">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="J100" t="n">
         <v>13.79</v>
       </c>
       <c r="K100" t="n">
         <v>26.79</v>
       </c>
       <c r="L100" t="n">
-        <v>260</v>
+        <v>286</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>THERMO COOL PATCH</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Q Flame Scarlet</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>*232366*</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>0</v>
@@ -5122,57 +5122,57 @@
           <t>Kleenex</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Kleenex</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>pk</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>*125412*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>10</v>
       </c>
       <c r="F102" t="n">
         <v>4096</v>
       </c>
       <c r="G102" t="n">
-        <v>3072</v>
+        <v>4096</v>
       </c>
       <c r="H102" t="n">
         <v>72</v>
       </c>
       <c r="I102" t="n">
-        <v>3010</v>
+        <v>4034</v>
       </c>
       <c r="J102" t="n">
         <v>0.8</v>
       </c>
       <c r="K102" t="n">
         <v>1.99</v>
       </c>
       <c r="L102" t="n">
         <v>85.68000000000001</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Gogglesoc</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Sunny String</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Lemonade</t>
@@ -5194,132 +5194,132 @@
       </c>
       <c r="H103" t="n">
         <v>0</v>
       </c>
       <c r="I103" t="n">
         <v>4</v>
       </c>
       <c r="J103" t="n">
         <v>7.65</v>
       </c>
       <c r="K103" t="n">
         <v>19.99</v>
       </c>
       <c r="L103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Noso</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Repair Patch</t>
+          <t>Repair Patches</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>CLOUDSET BY ANDREW POLLARD</t>
+          <t>Apparel Repair Patch Rectangle Green</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>*134238*</t>
+          <t>*123835*</t>
         </is>
       </c>
       <c r="E104" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F104" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G104" t="n">
         <v>0</v>
       </c>
       <c r="H104" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I104" t="n">
         <v>-2</v>
       </c>
       <c r="J104" t="n">
-        <v>7.5</v>
+        <v>12.5</v>
       </c>
       <c r="K104" t="n">
-        <v>14.99</v>
+        <v>18</v>
       </c>
       <c r="L104" t="n">
-        <v>22.47</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Noso</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Repair Patches</t>
+          <t>Repair Patch</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Rectangle Green</t>
+          <t>CLOUDSET BY ANDREW POLLARD</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>*123835*</t>
+          <t>*134238*</t>
         </is>
       </c>
       <c r="E105" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F105" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I105" t="n">
         <v>-2</v>
       </c>
       <c r="J105" t="n">
-        <v>12.5</v>
+        <v>7.5</v>
       </c>
       <c r="K105" t="n">
-        <v>18</v>
+        <v>14.99</v>
       </c>
       <c r="L105" t="n">
-        <v>11</v>
+        <v>22.47</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t xml:space="preserve">THERMO COOL PATCH </t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>N Automnal Orange</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>*208449*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>
@@ -6201,183 +6201,183 @@
       <c r="F125" t="n">
         <v>0</v>
       </c>
       <c r="G125" t="n">
         <v>0</v>
       </c>
       <c r="H125" t="n">
         <v>2</v>
       </c>
       <c r="I125" t="n">
         <v>-2</v>
       </c>
       <c r="J125" t="n">
         <v>0</v>
       </c>
       <c r="K125" t="n">
         <v>9.99</v>
       </c>
       <c r="L125" t="n">
         <v>19.98</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>SofSole</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">BIVOUAC PARTY SET </t>
+          <t>Oval Laces</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>A Military</t>
+          <t>45"</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>*133527*</t>
+          <t>*231983*</t>
         </is>
       </c>
       <c r="E126" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F126" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G126" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H126" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I126" t="n">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="J126" t="n">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="K126" t="n">
-        <v>54.99</v>
+        <v>4.99</v>
       </c>
       <c r="L126" t="n">
-        <v>109.98</v>
+        <v>7.47</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>SofSole</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Oval Laces</t>
+          <t xml:space="preserve">BIVOUAC PARTY SET </t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>45"</t>
+          <t>A Military</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*231983*</t>
+          <t>*133527*</t>
         </is>
       </c>
       <c r="E127" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F127" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G127" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H127" t="n">
         <v>3</v>
       </c>
       <c r="I127" t="n">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="J127" t="n">
-        <v>2.5</v>
+        <v>0</v>
       </c>
       <c r="K127" t="n">
-        <v>4.99</v>
+        <v>54.99</v>
       </c>
       <c r="L127" t="n">
-        <v>7.47</v>
+        <v>164.97</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Petzl</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Headlamp SWIFT RL 900 lumens</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Orange</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>*125506*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>3</v>
       </c>
       <c r="F128" t="n">
         <v>0</v>
       </c>
       <c r="G128" t="n">
         <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I128" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J128" t="n">
         <v>101.97</v>
       </c>
       <c r="K128" t="n">
         <v>169.99</v>
       </c>
       <c r="L128" t="n">
-        <v>0</v>
+        <v>68.02</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Noso</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>PATCHDAZZLE - DIY KIT</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Apparel Repair Patch DIY Kit Red</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>*123838*</t>
         </is>
       </c>
       <c r="E129" t="n">
         <v>0</v>
@@ -6683,69 +6683,69 @@
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>GoPro</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t xml:space="preserve">GRAB BAG </t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Camera</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>*208152*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="G136" t="n">
-        <v>252</v>
+        <v>276</v>
       </c>
       <c r="H136" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I136" t="n">
-        <v>231</v>
+        <v>253</v>
       </c>
       <c r="J136" t="n">
         <v>23.09</v>
       </c>
       <c r="K136" t="n">
         <v>35.71</v>
       </c>
       <c r="L136" t="n">
-        <v>265.02</v>
+        <v>290.26</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Dakine</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Backpack Cover</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>*123758*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>4</v>
@@ -6919,63 +6919,63 @@
       <c r="B141" t="inlineStr">
         <is>
           <t>Redbull 250ml</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>*207604*</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>21</v>
       </c>
       <c r="F141" t="n">
         <v>0</v>
       </c>
       <c r="G141" t="n">
         <v>0</v>
       </c>
       <c r="H141" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I141" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J141" t="n">
         <v>2.04</v>
       </c>
       <c r="K141" t="n">
         <v>4.5</v>
       </c>
       <c r="L141" t="n">
-        <v>19.68</v>
+        <v>22.14</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Noso</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Repair Patch</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>NOSO GREAT WAVE BEIGE</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>*134237*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
@@ -7443,137 +7443,137 @@
       <c r="F152" t="n">
         <v>0</v>
       </c>
       <c r="G152" t="n">
         <v>0</v>
       </c>
       <c r="H152" t="n">
         <v>3</v>
       </c>
       <c r="I152" t="n">
         <v>-3</v>
       </c>
       <c r="J152" t="n">
         <v>0</v>
       </c>
       <c r="K152" t="n">
         <v>9.99</v>
       </c>
       <c r="L152" t="n">
         <v>29.97</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Sun Bum</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Water Bottle</t>
+          <t>Lipbalm SPF 30</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Print</t>
+          <t>Watermelon</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>*128836*</t>
+          <t>*207304*</t>
         </is>
       </c>
       <c r="E153" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F153" t="n">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="G153" t="n">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="H153" t="n">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="I153" t="n">
-        <v>-1</v>
+        <v>349</v>
       </c>
       <c r="J153" t="n">
-        <v>20</v>
+        <v>2.99</v>
       </c>
       <c r="K153" t="n">
-        <v>39.99</v>
+        <v>6.25</v>
       </c>
       <c r="L153" t="n">
-        <v>19.99</v>
+        <v>123.88</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Sun Bum</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Lipbalm SPF 30</t>
+          <t>Water Bottle</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Watermelon</t>
+          <t>Print</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>*207304*</t>
+          <t>*128836*</t>
         </is>
       </c>
       <c r="E154" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F154" t="n">
-        <v>384</v>
+        <v>0</v>
       </c>
       <c r="G154" t="n">
-        <v>384</v>
+        <v>0</v>
       </c>
       <c r="H154" t="n">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="I154" t="n">
-        <v>349</v>
+        <v>-1</v>
       </c>
       <c r="J154" t="n">
-        <v>2.99</v>
+        <v>20</v>
       </c>
       <c r="K154" t="n">
-        <v>6.25</v>
+        <v>39.99</v>
       </c>
       <c r="L154" t="n">
-        <v>123.88</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t xml:space="preserve">SHERMAN CUP </t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>*128490*</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>1</v>
@@ -8437,63 +8437,63 @@
       <c r="B174" t="inlineStr">
         <is>
           <t>Water Bottle</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Clear</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>*128830*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>11</v>
       </c>
       <c r="F174" t="n">
         <v>0</v>
       </c>
       <c r="G174" t="n">
         <v>0</v>
       </c>
       <c r="H174" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I174" t="n">
-        <v>-8</v>
+        <v>-11</v>
       </c>
       <c r="J174" t="n">
         <v>6</v>
       </c>
       <c r="K174" t="n">
         <v>20</v>
       </c>
       <c r="L174" t="n">
-        <v>266</v>
+        <v>308</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Loksak</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Waterproof Bag</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>LokSak Bag +Lanyard</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>*128838*</t>
         </is>
       </c>
       <c r="E175" t="n">
         <v>0</v>
@@ -8557,51 +8557,51 @@
         <v>-1</v>
       </c>
       <c r="J176" t="n">
         <v>18.91</v>
       </c>
       <c r="K176" t="n">
         <v>34.99</v>
       </c>
       <c r="L176" t="n">
         <v>16.08</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Water Bottle Race Thermo</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Water Bottle 620ml Race Thermo</t>
+          <t>620ml</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>*128837*</t>
         </is>
       </c>
       <c r="E177" t="n">
         <v>1</v>
       </c>
       <c r="F177" t="n">
         <v>0</v>
       </c>
       <c r="G177" t="n">
         <v>0</v>
       </c>
       <c r="H177" t="n">
         <v>8</v>
       </c>
       <c r="I177" t="n">
         <v>-7</v>
       </c>
       <c r="J177" t="n">
         <v>17.97</v>
       </c>