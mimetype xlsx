--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L48"/>
+  <dimension ref="A1:L49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -1396,103 +1396,103 @@
           <t>Hotronic</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Battery Pack XLP 2P BT</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>(ea)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*124597*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>2</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H21" t="n">
         <v>2</v>
       </c>
       <c r="I21" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J21" t="n">
         <v>98</v>
       </c>
       <c r="K21" t="n">
         <v>179.99</v>
       </c>
       <c r="L21" t="n">
         <v>163.98</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Hotronic</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Battery Pack XLP 1P BT</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>(ea)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*124596*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>3</v>
       </c>
       <c r="F22" t="n">
         <v>6</v>
       </c>
       <c r="G22" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H22" t="n">
         <v>3</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J22" t="n">
         <v>79</v>
       </c>
       <c r="K22" t="n">
         <v>149.99</v>
       </c>
       <c r="L22" t="n">
         <v>212.97</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Hotronic</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Heated Power Supplies</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Battery Pack</t>
@@ -2163,51 +2163,51 @@
         <v>1</v>
       </c>
       <c r="J37" t="n">
         <v>17</v>
       </c>
       <c r="K37" t="n">
         <v>49.99</v>
       </c>
       <c r="L37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Hotronic</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Heated Power Supplies</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Heated Power Supplies Extension Cords XLP 120cm</t>
+          <t>Extension Cords XLP 120cm</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*125539*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
         <v>0</v>
       </c>
       <c r="I38" t="n">
         <v>0</v>
       </c>
       <c r="J38" t="n">
         <v>17</v>
       </c>
@@ -2408,292 +2408,338 @@
           <t>Thermic</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>C-PACK  REPLACEMENT BATTERY</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>1700B</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*131968*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>3</v>
       </c>
       <c r="F43" t="n">
         <v>3</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J43" t="n">
         <v>96</v>
       </c>
       <c r="K43" t="n">
         <v>159.99</v>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Hotronic</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Heat Elements XLP C</t>
+          <t>Battery USB</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">(pr) </t>
+          <t>Sock</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*134560*</t>
+          <t>*124139*</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>111</v>
+        <v>0</v>
       </c>
       <c r="G44" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H44" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I44" t="n">
-        <v>29</v>
+        <v>-1</v>
       </c>
       <c r="J44" t="n">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="K44" t="n">
-        <v>59.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L44" t="n">
-        <v>359.88</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Lenz</t>
+          <t>Hotronic</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Battery Pack Lithium rcB</t>
+          <t>Heat Elements XLP C</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t xml:space="preserve">(pr) </t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*132067*</t>
+          <t>*134560*</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F45" t="n">
-        <v>1056</v>
+        <v>111</v>
       </c>
       <c r="G45" t="n">
-        <v>800</v>
+        <v>30</v>
       </c>
       <c r="H45" t="n">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="I45" t="n">
-        <v>732</v>
+        <v>29</v>
       </c>
       <c r="J45" t="n">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="K45" t="n">
-        <v>294.99</v>
+        <v>59.99</v>
       </c>
       <c r="L45" t="n">
-        <v>7199.28</v>
+        <v>359.88</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Lenz</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>USB Battery</t>
+          <t>Battery Pack Lithium rcB</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Socks/glove/mitt</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*131812*</t>
+          <t>*132067*</t>
         </is>
       </c>
       <c r="E46" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F46" t="n">
-        <v>0</v>
+        <v>1056</v>
       </c>
       <c r="G46" t="n">
-        <v>0</v>
+        <v>1056</v>
       </c>
       <c r="H46" t="n">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="I46" t="n">
-        <v>-1</v>
+        <v>988</v>
       </c>
       <c r="J46" t="n">
-        <v>40</v>
+        <v>195</v>
       </c>
       <c r="K46" t="n">
-        <v>29.99</v>
+        <v>294.99</v>
       </c>
       <c r="L46" t="n">
-        <v>-10.01</v>
+        <v>7199.28</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Hotronic</t>
+          <t>Kombi</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Battery Pack XLP 2S BT</t>
+          <t>USB Battery</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>EA</t>
+          <t>Socks/glove/mitt</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*209984*</t>
+          <t>*131812*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="n">
         <v>-1</v>
       </c>
       <c r="J47" t="n">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="K47" t="n">
-        <v>179.99</v>
+        <v>29.99</v>
       </c>
       <c r="L47" t="n">
-        <v>81.98999999999999</v>
+        <v>-10.01</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
+          <t>Hotronic</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Battery Pack XLP 2S BT</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>EA</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>*209984*</t>
+        </is>
+      </c>
+      <c r="E48" t="n">
+        <v>0</v>
+      </c>
+      <c r="F48" t="n">
+        <v>2</v>
+      </c>
+      <c r="G48" t="n">
+        <v>0</v>
+      </c>
+      <c r="H48" t="n">
+        <v>1</v>
+      </c>
+      <c r="I48" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J48" t="n">
+        <v>98</v>
+      </c>
+      <c r="K48" t="n">
+        <v>179.99</v>
+      </c>
+      <c r="L48" t="n">
+        <v>81.98999999999999</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
           <t>Kombi</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B49" t="inlineStr">
         <is>
           <t>USB Battery</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C49" t="inlineStr">
         <is>
           <t>Vest</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>*131810*</t>
         </is>
       </c>
-      <c r="E48" t="n">
-[...2 lines deleted...]
-      <c r="F48" t="n">
+      <c r="E49" t="n">
+        <v>0</v>
+      </c>
+      <c r="F49" t="n">
         <v>3</v>
       </c>
-      <c r="G48" t="n">
-[...8 lines deleted...]
-      <c r="J48" t="n">
+      <c r="G49" t="n">
+        <v>0</v>
+      </c>
+      <c r="H49" t="n">
+        <v>0</v>
+      </c>
+      <c r="I49" t="n">
+        <v>0</v>
+      </c>
+      <c r="J49" t="n">
         <v>40</v>
       </c>
-      <c r="K48" t="n">
+      <c r="K49" t="n">
         <v>79.98999999999999</v>
       </c>
-      <c r="L48" t="n">
+      <c r="L49" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>