--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1238,129 +1238,129 @@
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>1</v>
       </c>
       <c r="J17" t="n">
         <v>49.15</v>
       </c>
       <c r="K17" t="n">
         <v>49.99</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Fit Mat Volume</t>
+          <t>Rental Supplies</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>5mm</t>
+          <t>VitalOxide 32 oz</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*209087*</t>
+          <t>*133401*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G18" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J18" t="n">
-        <v>24.4</v>
+        <v>0</v>
       </c>
       <c r="K18" t="n">
-        <v>74.98999999999999</v>
+        <v>39.99</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Rental Supplies</t>
+          <t>Fit Mat Volume</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>VitalOxide 32 oz</t>
+          <t>5mm</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*133401*</t>
+          <t>*209087*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G19" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J19" t="n">
-        <v>0</v>
+        <v>24.4</v>
       </c>
       <c r="K19" t="n">
-        <v>39.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Bench Binding Tools</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Tuning Tools Binding Glue</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*124241*</t>
         </is>
@@ -1767,63 +1767,63 @@
       <c r="B29" t="inlineStr">
         <is>
           <t>Heel Cup HEXONE</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>XL-XXL</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*134416*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>9</v>
       </c>
       <c r="G29" t="n">
         <v>6</v>
       </c>
       <c r="H29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I29" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J29" t="n">
         <v>19.5</v>
       </c>
       <c r="K29" t="n">
         <v>39.99</v>
       </c>
       <c r="L29" t="n">
-        <v>0</v>
+        <v>40.98</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Epoweld Epoxy</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>w/Yorker Top</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*209070*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
@@ -2337,183 +2337,183 @@
       <c r="F41" t="n">
         <v>2</v>
       </c>
       <c r="G41" t="n">
         <v>2</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>2</v>
       </c>
       <c r="J41" t="n">
         <v>20</v>
       </c>
       <c r="K41" t="n">
         <v>40</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>BootDoc</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Brannock</t>
+          <t>Ski Tuning Base Cleaner</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>21-31</t>
+          <t>Vanilla 1 Gal</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*231189*</t>
+          <t>*133372*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G42" t="n">
         <v>1</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
         <v>1</v>
       </c>
       <c r="J42" t="n">
-        <v>91.95</v>
+        <v>0</v>
       </c>
       <c r="K42" t="n">
-        <v>184.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Heel Lift</t>
+          <t>Brannock</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3/8"</t>
+          <t>21-31</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*209089*</t>
+          <t>*231189*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>64</v>
+        <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>64</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="J43" t="n">
-        <v>25</v>
+        <v>91.95</v>
       </c>
       <c r="K43" t="n">
-        <v>8.92</v>
+        <v>184.99</v>
       </c>
       <c r="L43" t="n">
-        <v>-128.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>BootDoc</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Ski Tuning Base Cleaner</t>
+          <t>Heel Lift</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Vanilla 1 Gal</t>
+          <t>3/8"</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*133372*</t>
+          <t>*209089*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="G44" t="n">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I44" t="n">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="J44" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="K44" t="n">
-        <v>74.98999999999999</v>
+        <v>8.92</v>
       </c>
       <c r="L44" t="n">
-        <v>0</v>
+        <v>-128.64</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Boot Lifter Redster 3mm</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>TR TX 25-29</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*208171*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
@@ -3124,132 +3124,132 @@
       </c>
       <c r="H58" t="n">
         <v>2</v>
       </c>
       <c r="I58" t="n">
         <v>2</v>
       </c>
       <c r="J58" t="n">
         <v>25</v>
       </c>
       <c r="K58" t="n">
         <v>49.99</v>
       </c>
       <c r="L58" t="n">
         <v>49.98</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Ski Tuning Drip Candles</t>
+          <t>Screwdriver Bit</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>3pk Black</t>
+          <t>Hexag 120mm</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>*133418*</t>
+          <t>*232326*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
-        <v>420</v>
+        <v>4</v>
       </c>
       <c r="G59" t="n">
-        <v>140</v>
+        <v>4</v>
       </c>
       <c r="H59" t="n">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="I59" t="n">
-        <v>112</v>
+        <v>4</v>
       </c>
       <c r="J59" t="n">
-        <v>0</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="K59" t="n">
-        <v>9.99</v>
+        <v>19.99</v>
       </c>
       <c r="L59" t="n">
-        <v>279.72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Screwdriver Bit</t>
+          <t>Ski Tuning Drip Candles</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Hexag 120mm</t>
+          <t>3pk Black</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*232326*</t>
+          <t>*133418*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
-        <v>4</v>
+        <v>420</v>
       </c>
       <c r="G60" t="n">
-        <v>4</v>
+        <v>140</v>
       </c>
       <c r="H60" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="I60" t="n">
-        <v>4</v>
+        <v>112</v>
       </c>
       <c r="J60" t="n">
-        <v>9.800000000000001</v>
+        <v>0</v>
       </c>
       <c r="K60" t="n">
-        <v>19.99</v>
+        <v>9.99</v>
       </c>
       <c r="L60" t="n">
-        <v>0</v>
+        <v>279.72</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Ski Tuning Bench Wax</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Tuning Supplies Wax Bar Blue (Cold)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>*124236*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
@@ -3579,134 +3579,134 @@
       <c r="F68" t="n">
         <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
         <v>2</v>
       </c>
       <c r="I68" t="n">
         <v>-2</v>
       </c>
       <c r="J68" t="n">
         <v>0</v>
       </c>
       <c r="K68" t="n">
         <v>5.99</v>
       </c>
       <c r="L68" t="n">
         <v>11.98</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Ski Tuning Bench Stone</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Pocket</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*231801*</t>
+          <t>*133376*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G69" t="n">
         <v>0</v>
       </c>
       <c r="H69" t="n">
         <v>0</v>
       </c>
       <c r="I69" t="n">
         <v>0</v>
       </c>
       <c r="J69" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="K69" t="n">
-        <v>69.98999999999999</v>
+        <v>9.99</v>
       </c>
       <c r="L69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Ski Tuning Bench Stone</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Pocket</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*133376*</t>
+          <t>*231801*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
       </c>
       <c r="F70" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
       <c r="J70" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K70" t="n">
-        <v>9.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Pre Canted Boot Lift</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>*207402*</t>
         </is>
@@ -3768,132 +3768,132 @@
       </c>
       <c r="H72" t="n">
         <v>0</v>
       </c>
       <c r="I72" t="n">
         <v>0</v>
       </c>
       <c r="J72" t="n">
         <v>49.15</v>
       </c>
       <c r="K72" t="n">
         <v>107.14</v>
       </c>
       <c r="L72" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Boot Lifter Redster 3mm</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>25-29</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*231798*</t>
+          <t>*124625*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
         <v>0</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I73" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J73" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="K73" t="n">
-        <v>69.98999999999999</v>
+        <v>39.99</v>
       </c>
       <c r="L73" t="n">
-        <v>0</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Boot Lifter Redster 3mm</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>25-29</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*124625*</t>
+          <t>*231798*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>0</v>
       </c>
       <c r="G74" t="n">
         <v>0</v>
       </c>
       <c r="H74" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I74" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J74" t="n">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K74" t="n">
-        <v>39.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L74" t="n">
-        <v>19.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Supplies Boot Fitting Matt</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Raw</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*134409*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>0</v>
@@ -3901,134 +3901,134 @@
       <c r="F75" t="n">
         <v>30</v>
       </c>
       <c r="G75" t="n">
         <v>10</v>
       </c>
       <c r="H75" t="n">
         <v>2</v>
       </c>
       <c r="I75" t="n">
         <v>8</v>
       </c>
       <c r="J75" t="n">
         <v>5.33</v>
       </c>
       <c r="K75" t="n">
         <v>9.99</v>
       </c>
       <c r="L75" t="n">
         <v>9.32</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>BootDoc</t>
+          <t>3M</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Supplies Boot Fitting Shin Pad</t>
+          <t>Ski Tuning Bench</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Tapered</t>
+          <t>Tuning Supplies Metal Dust pan 12</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>*134413*</t>
+          <t>*124247*</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>0</v>
       </c>
       <c r="F76" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
         <v>0</v>
       </c>
       <c r="I76" t="n">
         <v>0</v>
       </c>
       <c r="J76" t="n">
-        <v>9.25</v>
+        <v>0</v>
       </c>
       <c r="K76" t="n">
-        <v>19.99</v>
+        <v>40.18</v>
       </c>
       <c r="L76" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>3M</t>
+          <t>BootDoc</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Ski Tuning Bench</t>
+          <t>Supplies Boot Fitting Shin Pad</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Tuning Supplies Metal Dust pan 12</t>
+          <t>Tapered</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>*124247*</t>
+          <t>*134413*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
         <v>0</v>
       </c>
       <c r="I77" t="n">
         <v>0</v>
       </c>
       <c r="J77" t="n">
-        <v>0</v>
+        <v>9.25</v>
       </c>
       <c r="K77" t="n">
-        <v>40.18</v>
+        <v>19.99</v>
       </c>
       <c r="L77" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Ski Tuning Bench Wax</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>250g</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*133382*</t>
         </is>
@@ -4131,183 +4131,183 @@
       <c r="F80" t="n">
         <v>1</v>
       </c>
       <c r="G80" t="n">
         <v>1</v>
       </c>
       <c r="H80" t="n">
         <v>0</v>
       </c>
       <c r="I80" t="n">
         <v>1</v>
       </c>
       <c r="J80" t="n">
         <v>70</v>
       </c>
       <c r="K80" t="n">
         <v>140</v>
       </c>
       <c r="L80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>3M</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>TOE CAP SET</t>
+          <t>Ski Tuning Bench</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Assor</t>
+          <t>Synthetic Emulsion 1 gal Color moregreen</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>*208336*</t>
+          <t>*133405*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>0</v>
       </c>
       <c r="F81" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G81" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J81" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="K81" t="n">
-        <v>70</v>
+        <v>133.93</v>
       </c>
       <c r="L81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Boot Lifter Redster AR 5mm</t>
+          <t>TOE CAP SET</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Boot Lifter Redster AR 5mm 25-29</t>
+          <t>Assor</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*124627*</t>
+          <t>*208336*</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>0</v>
       </c>
       <c r="F82" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G82" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H82" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I82" t="n">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="J82" t="n">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K82" t="n">
-        <v>39.99</v>
+        <v>70</v>
       </c>
       <c r="L82" t="n">
-        <v>59.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>3M</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Ski Tuning Bench</t>
+          <t>Boot Lifter Redster AR 5mm</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Synthetic Emulsion 1 gal Color moregreen</t>
+          <t>Boot Lifter Redster AR 5mm 25-29</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>*133405*</t>
+          <t>*124627*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G83" t="n">
         <v>0</v>
       </c>
       <c r="H83" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I83" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J83" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K83" t="n">
-        <v>133.93</v>
+        <v>39.99</v>
       </c>
       <c r="L83" t="n">
-        <v>0</v>
+        <v>59.97</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Shop Supplies Tape</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Duct 2 x60</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*133390*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
@@ -5281,137 +5281,137 @@
       <c r="F105" t="n">
         <v>1</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
         <v>0</v>
       </c>
       <c r="I105" t="n">
         <v>0</v>
       </c>
       <c r="J105" t="n">
         <v>0</v>
       </c>
       <c r="K105" t="n">
         <v>10.71</v>
       </c>
       <c r="L105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>3M</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Boot Tuning Pad</t>
+          <t>Ski Tuning Bench</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Boot Tuning Supplies Pad Material</t>
+          <t>Tuning Supplies Screw Extractor 8mm</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>*124631*</t>
+          <t>*124256*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>
       </c>
       <c r="F106" t="n">
         <v>0</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I106" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J106" t="n">
         <v>0</v>
       </c>
       <c r="K106" t="n">
-        <v>26.79</v>
+        <v>80</v>
       </c>
       <c r="L106" t="n">
-        <v>26.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>3M</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Ski Tuning Bench</t>
+          <t>Boot Tuning Pad</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Tuning Supplies Screw Extractor 8mm</t>
+          <t>Boot Tuning Supplies Pad Material</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>*124256*</t>
+          <t>*124631*</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>0</v>
       </c>
       <c r="F107" t="n">
         <v>0</v>
       </c>
       <c r="G107" t="n">
         <v>0</v>
       </c>
       <c r="H107" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I107" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J107" t="n">
         <v>0</v>
       </c>
       <c r="K107" t="n">
-        <v>80</v>
+        <v>26.79</v>
       </c>
       <c r="L107" t="n">
-        <v>0</v>
+        <v>26.79</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Ski Tuning Brake Retainer</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>*133369*</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>0</v>
@@ -5419,183 +5419,183 @@
       <c r="F108" t="n">
         <v>1</v>
       </c>
       <c r="G108" t="n">
         <v>0</v>
       </c>
       <c r="H108" t="n">
         <v>1</v>
       </c>
       <c r="I108" t="n">
         <v>-1</v>
       </c>
       <c r="J108" t="n">
         <v>0</v>
       </c>
       <c r="K108" t="n">
         <v>1.78</v>
       </c>
       <c r="L108" t="n">
         <v>1.78</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Wend</t>
+          <t>Holmenkol</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Race Non-Fluoro Bar</t>
+          <t>Race Tuning File Guide</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Mid</t>
+          <t>World Cup File Guide 86</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>*209076*</t>
+          <t>*127292*</t>
         </is>
       </c>
       <c r="E109" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109" t="n">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="G109" t="n">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="H109" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I109" t="n">
-        <v>98</v>
+        <v>1</v>
       </c>
       <c r="J109" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K109" t="n">
-        <v>49.99</v>
+        <v>60.95</v>
       </c>
       <c r="L109" t="n">
-        <v>174.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Holmenkol</t>
+          <t>One</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Race Tuning File Guide</t>
+          <t>Tuning Kit</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>World Cup File Guide 86</t>
+          <t>Mini</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>*127292*</t>
+          <t>*132936*</t>
         </is>
       </c>
       <c r="E110" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F110" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="G110" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="H110" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="I110" t="n">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="J110" t="n">
-        <v>30</v>
+        <v>47.5</v>
       </c>
       <c r="K110" t="n">
-        <v>60.95</v>
+        <v>24.99</v>
       </c>
       <c r="L110" t="n">
-        <v>0</v>
+        <v>-450.2</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Wend</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Tuning Kit</t>
+          <t>Race Non-Fluoro Bar</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Mini</t>
+          <t>Mid</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>*132936*</t>
+          <t>*209076*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="G111" t="n">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H111" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="I111" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="J111" t="n">
-        <v>47.5</v>
+        <v>25</v>
       </c>
       <c r="K111" t="n">
-        <v>24.99</v>
+        <v>49.99</v>
       </c>
       <c r="L111" t="n">
-        <v>-450.2</v>
+        <v>174.93</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Bench Binding Tools</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Tuning Tools Binding Tap</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>*124244*</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>0</v>
@@ -6155,220 +6155,220 @@
       <c r="F124" t="n">
         <v>2</v>
       </c>
       <c r="G124" t="n">
         <v>1</v>
       </c>
       <c r="H124" t="n">
         <v>0</v>
       </c>
       <c r="I124" t="n">
         <v>1</v>
       </c>
       <c r="J124" t="n">
         <v>3500</v>
       </c>
       <c r="K124" t="n">
         <v>3500</v>
       </c>
       <c r="L124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>3M</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Bench Tools</t>
+          <t>Ski Tuning Bench</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Base Cleaner </t>
+          <t>Hole Plug kit</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>*124260*</t>
+          <t>*133370*</t>
         </is>
       </c>
       <c r="E125" t="n">
         <v>0</v>
       </c>
       <c r="F125" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G125" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H125" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I125" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="J125" t="n">
-        <v>9.300000000000001</v>
+        <v>0</v>
       </c>
       <c r="K125" t="n">
-        <v>22.32</v>
+        <v>109.99</v>
       </c>
       <c r="L125" t="n">
-        <v>39.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Bench Tools</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>M</t>
+          <t xml:space="preserve">Base Cleaner </t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>*231800*</t>
+          <t>*124260*</t>
         </is>
       </c>
       <c r="E126" t="n">
         <v>0</v>
       </c>
       <c r="F126" t="n">
         <v>0</v>
       </c>
       <c r="G126" t="n">
         <v>0</v>
       </c>
       <c r="H126" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I126" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J126" t="n">
-        <v>35</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="K126" t="n">
-        <v>69.98999999999999</v>
+        <v>22.32</v>
       </c>
       <c r="L126" t="n">
-        <v>0</v>
+        <v>39.06</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>3M</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Ski Tuning Bench</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Hole Plug kit</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*133370*</t>
+          <t>*231800*</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>0</v>
       </c>
       <c r="F127" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G127" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H127" t="n">
         <v>0</v>
       </c>
       <c r="I127" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J127" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K127" t="n">
-        <v>109.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Boot Fitting</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>EazyOn</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>*133398*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>15</v>
       </c>
       <c r="F128" t="n">
         <v>3528</v>
       </c>
       <c r="G128" t="n">
-        <v>1092</v>
+        <v>1932</v>
       </c>
       <c r="H128" t="n">
         <v>70</v>
       </c>
       <c r="I128" t="n">
-        <v>1037</v>
+        <v>1877</v>
       </c>
       <c r="J128" t="n">
         <v>0</v>
       </c>
       <c r="K128" t="n">
         <v>29.99</v>
       </c>
       <c r="L128" t="n">
         <v>2099.3</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Ski Tuning Metal Scraper</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>w/ Cover</t>
@@ -7765,183 +7765,183 @@
       <c r="F159" t="n">
         <v>2</v>
       </c>
       <c r="G159" t="n">
         <v>0</v>
       </c>
       <c r="H159" t="n">
         <v>0</v>
       </c>
       <c r="I159" t="n">
         <v>2</v>
       </c>
       <c r="J159" t="n">
         <v>35</v>
       </c>
       <c r="K159" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Brass Inserts</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Tap-in</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>*132508*</t>
+          <t>*209068*</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
         <v>1</v>
       </c>
       <c r="G160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H160" t="n">
         <v>0</v>
       </c>
       <c r="I160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J160" t="n">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="K160" t="n">
-        <v>69.98999999999999</v>
+        <v>144.99</v>
       </c>
       <c r="L160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Brass Inserts</t>
+          <t>SHOCKSTOPPER HAWX</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Tap-in</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>*209068*</t>
+          <t>*208340*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
       </c>
       <c r="F161" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G161" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H161" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I161" t="n">
         <v>1</v>
       </c>
       <c r="J161" t="n">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="K161" t="n">
-        <v>144.99</v>
+        <v>39.99</v>
       </c>
       <c r="L161" t="n">
-        <v>0</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>SHOCKSTOPPER HAWX</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>*208340*</t>
+          <t>*132508*</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>0</v>
       </c>
       <c r="F162" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G162" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H162" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I162" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J162" t="n">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K162" t="n">
-        <v>39.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L162" t="n">
-        <v>19.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Brake Retainer</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">70mm </t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>*209067*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>0</v>