--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -691,51 +691,51 @@
         <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>21.99</v>
       </c>
       <c r="K5" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L5" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Discraft</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Disc Golf Set Bag Included</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Disc Golf Set Bag Included</t>
+          <t>Set</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*134722*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
         <v>-1</v>
       </c>
       <c r="J6" t="n">
         <v>45</v>
       </c>
@@ -755,63 +755,63 @@
       <c r="B7" t="inlineStr">
         <is>
           <t>Disc Golf</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Disc Golf Fairway Driver Dancing Bears</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*134821*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J7" t="n">
         <v>21.99</v>
       </c>
       <c r="K7" t="n">
         <v>59.99</v>
       </c>
       <c r="L7" t="n">
-        <v>38</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Discmania</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Disc Golf Putter</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Dry 120ml</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*124760*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>