--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -870,129 +870,129 @@
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
         <v>-1</v>
       </c>
       <c r="J9" t="n">
         <v>198</v>
       </c>
       <c r="K9" t="n">
         <v>329.99</v>
       </c>
       <c r="L9" t="n">
         <v>131.99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Rift Men</t>
+          <t>MICRON</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*132325*</t>
+          <t>*131804*</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10" t="n">
-        <v>258</v>
+        <v>156</v>
       </c>
       <c r="K10" t="n">
-        <v>429.99</v>
+        <v>259.99</v>
       </c>
       <c r="L10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>MICRON</t>
+          <t>Rift Men</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*131804*</t>
+          <t>*132325*</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>156</v>
+        <v>258</v>
       </c>
       <c r="K11" t="n">
-        <v>259.99</v>
+        <v>429.99</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>SIERRA W</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*131803*</t>
         </is>
@@ -1100,132 +1100,132 @@
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>2</v>
       </c>
       <c r="J14" t="n">
         <v>258</v>
       </c>
       <c r="K14" t="n">
         <v>439.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Rift Men</t>
+          <t>CASCADE W</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*231237*</t>
+          <t>*131802*</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G15" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>1</v>
       </c>
       <c r="J15" t="n">
-        <v>258</v>
+        <v>198</v>
       </c>
       <c r="K15" t="n">
-        <v>429.99</v>
+        <v>329.99</v>
       </c>
       <c r="L15" t="n">
-        <v>343.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>CASCADE W</t>
+          <t>Rift Men</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>105</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*131802*</t>
+          <t>*231237*</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G16" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I16" t="n">
         <v>1</v>
       </c>
       <c r="J16" t="n">
-        <v>198</v>
+        <v>258</v>
       </c>
       <c r="K16" t="n">
-        <v>329.99</v>
+        <v>429.99</v>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>343.98</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">CLASSIC LYT BOA </t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*133739*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
@@ -1233,183 +1233,183 @@
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
         <v>170</v>
       </c>
       <c r="K17" t="n">
         <v>299.99</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>NiDecker</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Rift Men</t>
+          <t>TEAM BOA Hybrid</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>080</t>
+          <t>240</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*231232*</t>
+          <t>*231198*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G18" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
       <c r="J18" t="n">
-        <v>258</v>
+        <v>330</v>
       </c>
       <c r="K18" t="n">
-        <v>429.99</v>
+        <v>589.99</v>
       </c>
       <c r="L18" t="n">
-        <v>687.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>TEAM BOA Hybrid</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>245</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*231198*</t>
+          <t>*231203*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>330</v>
       </c>
       <c r="K19" t="n">
         <v>589.99</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>NiDecker</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>TEAM BOA Hybrid</t>
+          <t>Rift Men</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>080</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*231203*</t>
+          <t>*231232*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>330</v>
+        <v>258</v>
       </c>
       <c r="K20" t="n">
-        <v>589.99</v>
+        <v>429.99</v>
       </c>
       <c r="L20" t="n">
-        <v>0</v>
+        <v>687.96</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Altai Men</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>8.5</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*126569*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
@@ -2296,129 +2296,129 @@
       </c>
       <c r="H40" t="n">
         <v>1</v>
       </c>
       <c r="I40" t="n">
         <v>-1</v>
       </c>
       <c r="J40" t="n">
         <v>80</v>
       </c>
       <c r="K40" t="n">
         <v>139.99</v>
       </c>
       <c r="L40" t="n">
         <v>59.99</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Rift Men</t>
+          <t>Altai Men</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10.5</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*131793*</t>
+          <t>*231249*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G41" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J41" t="n">
-        <v>258</v>
+        <v>228</v>
       </c>
       <c r="K41" t="n">
-        <v>429.99</v>
+        <v>389.99</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Altai Men</t>
+          <t>Rift Men</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>10.5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*231249*</t>
+          <t>*131793*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G42" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J42" t="n">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="K42" t="n">
-        <v>389.99</v>
+        <v>429.99</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Altai Men</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*131795*</t>
         </is>
@@ -2572,132 +2572,132 @@
       </c>
       <c r="H46" t="n">
         <v>0</v>
       </c>
       <c r="I46" t="n">
         <v>2</v>
       </c>
       <c r="J46" t="n">
         <v>170</v>
       </c>
       <c r="K46" t="n">
         <v>299.99</v>
       </c>
       <c r="L46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Rift Women</t>
+          <t>SIERRA W</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>6</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*131798*</t>
+          <t>*128756*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I47" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J47" t="n">
-        <v>258</v>
+        <v>168</v>
       </c>
       <c r="K47" t="n">
-        <v>429.99</v>
+        <v>269.99</v>
       </c>
       <c r="L47" t="n">
-        <v>343.98</v>
+        <v>101.99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>SIERRA W</t>
+          <t>Rift Women</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>9</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*128756*</t>
+          <t>*131798*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I48" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J48" t="n">
-        <v>168</v>
+        <v>258</v>
       </c>
       <c r="K48" t="n">
-        <v>269.99</v>
+        <v>429.99</v>
       </c>
       <c r="L48" t="n">
-        <v>101.99</v>
+        <v>343.98</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>KITA EJACK</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>*209380*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
@@ -2751,358 +2751,358 @@
       <c r="F50" t="n">
         <v>2</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
         <v>0</v>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
       <c r="J50" t="n">
         <v>330</v>
       </c>
       <c r="K50" t="n">
         <v>589.99</v>
       </c>
       <c r="L50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>NiDecker</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>INDEX BLACK</t>
+          <t>TEAM BOA Hybrid</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>265</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*131790*</t>
+          <t>*231201*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>0</v>
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
       <c r="J51" t="n">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="K51" t="n">
-        <v>599.99</v>
+        <v>589.99</v>
       </c>
       <c r="L51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>NiDecker</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>TEAM BOA Hybrid</t>
+          <t>INDEX BLACK</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*231201*</t>
+          <t>*131790*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
         <v>0</v>
       </c>
       <c r="I52" t="n">
         <v>0</v>
       </c>
       <c r="J52" t="n">
-        <v>330</v>
+        <v>360</v>
       </c>
       <c r="K52" t="n">
-        <v>589.99</v>
+        <v>599.99</v>
       </c>
       <c r="L52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>NiDecker</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ALTAI W</t>
+          <t>TEAM BOA Hybrid</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>280</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*130724*</t>
+          <t>*231204*</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G53" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H53" t="n">
         <v>0</v>
       </c>
       <c r="I53" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J53" t="n">
-        <v>228</v>
+        <v>330</v>
       </c>
       <c r="K53" t="n">
-        <v>379.99</v>
+        <v>589.99</v>
       </c>
       <c r="L53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>ALTAI W</t>
+          <t>RIFT PRO W</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>7.5</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*mcs232429*</t>
+          <t>*209383*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H54" t="n">
         <v>0</v>
       </c>
       <c r="I54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J54" t="n">
-        <v>228</v>
+        <v>300.2</v>
       </c>
       <c r="K54" t="n">
-        <v>379.99</v>
+        <v>499.99</v>
       </c>
       <c r="L54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>NiDecker</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>TEAM BOA Hybrid</t>
+          <t>ALTAI W</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>9</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*231204*</t>
+          <t>*130724*</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G55" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H55" t="n">
         <v>0</v>
       </c>
       <c r="I55" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J55" t="n">
-        <v>330</v>
+        <v>228</v>
       </c>
       <c r="K55" t="n">
-        <v>589.99</v>
+        <v>379.99</v>
       </c>
       <c r="L55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>RIFT PRO W</t>
+          <t>ALTAI W</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>7.5</t>
+          <t>6</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*209383*</t>
+          <t>*mcs232429*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G56" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H56" t="n">
         <v>0</v>
       </c>
       <c r="I56" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J56" t="n">
-        <v>300.2</v>
+        <v>228</v>
       </c>
       <c r="K56" t="n">
-        <v>499.99</v>
+        <v>379.99</v>
       </c>
       <c r="L56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>ALTAI W</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>*130720*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>1</v>
       </c>
       <c r="F57" t="n">
         <v>1</v>
       </c>
       <c r="G57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H57" t="n">
         <v>1</v>
       </c>
       <c r="I57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J57" t="n">
         <v>228</v>
       </c>
       <c r="K57" t="n">
         <v>369.99</v>
       </c>
       <c r="L57" t="n">
         <v>141.99</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>SIERRA W</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>7</t>
@@ -3170,129 +3170,129 @@
       </c>
       <c r="H59" t="n">
         <v>1</v>
       </c>
       <c r="I59" t="n">
         <v>-1</v>
       </c>
       <c r="J59" t="n">
         <v>168</v>
       </c>
       <c r="K59" t="n">
         <v>269.99</v>
       </c>
       <c r="L59" t="n">
         <v>101.99</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Rift Women</t>
+          <t>CASCADE W</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>060</t>
+          <t>7</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*231241*</t>
+          <t>*209388*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G60" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H60" t="n">
         <v>0</v>
       </c>
       <c r="I60" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J60" t="n">
-        <v>258</v>
+        <v>198</v>
       </c>
       <c r="K60" t="n">
-        <v>439.99</v>
+        <v>329.99</v>
       </c>
       <c r="L60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>CASCADE W</t>
+          <t>Rift Women</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>060</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*209388*</t>
+          <t>*231241*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G61" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H61" t="n">
         <v>0</v>
       </c>
       <c r="I61" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J61" t="n">
-        <v>198</v>
+        <v>258</v>
       </c>
       <c r="K61" t="n">
-        <v>329.99</v>
+        <v>439.99</v>
       </c>
       <c r="L61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Rift Women</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*231243*</t>
         </is>
@@ -3630,224 +3630,224 @@
       </c>
       <c r="H69" t="n">
         <v>0</v>
       </c>
       <c r="I69" t="n">
         <v>1</v>
       </c>
       <c r="J69" t="n">
         <v>330</v>
       </c>
       <c r="K69" t="n">
         <v>589.99</v>
       </c>
       <c r="L69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Rift Men</t>
+          <t>RIFT LACE</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*132326*</t>
+          <t>*131794*</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F70" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J70" t="n">
-        <v>258</v>
+        <v>210</v>
       </c>
       <c r="K70" t="n">
-        <v>429.99</v>
+        <v>349.99</v>
       </c>
       <c r="L70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>RIFT LACE</t>
+          <t>Rift Men</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*131794*</t>
+          <t>*132326*</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G71" t="n">
         <v>0</v>
       </c>
       <c r="H71" t="n">
         <v>0</v>
       </c>
       <c r="I71" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J71" t="n">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="K71" t="n">
-        <v>349.99</v>
+        <v>429.99</v>
       </c>
       <c r="L71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Rift Men</t>
+          <t>Altai Men</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>9</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*231236*</t>
+          <t>*130706*</t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F72" t="n">
         <v>3</v>
       </c>
       <c r="G72" t="n">
+        <v>0</v>
+      </c>
+      <c r="H72" t="n">
         <v>3</v>
       </c>
-      <c r="H72" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I72" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="J72" t="n">
-        <v>258</v>
+        <v>228</v>
       </c>
       <c r="K72" t="n">
-        <v>429.99</v>
+        <v>379.99</v>
       </c>
       <c r="L72" t="n">
-        <v>0</v>
+        <v>455.97</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Altai Men</t>
+          <t>Rift Men</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*130706*</t>
+          <t>*231236*</t>
         </is>
       </c>
       <c r="E73" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73" t="n">
         <v>3</v>
       </c>
       <c r="G73" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H73" t="n">
+        <v>0</v>
+      </c>
+      <c r="I73" t="n">
         <v>3</v>
       </c>
-      <c r="I73" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J73" t="n">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="K73" t="n">
-        <v>379.99</v>
+        <v>429.99</v>
       </c>
       <c r="L73" t="n">
-        <v>455.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Rift Women</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>065</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*231242*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
@@ -4044,128 +4044,128 @@
       </c>
       <c r="H78" t="n">
         <v>0</v>
       </c>
       <c r="I78" t="n">
         <v>2</v>
       </c>
       <c r="J78" t="n">
         <v>258</v>
       </c>
       <c r="K78" t="n">
         <v>429.99</v>
       </c>
       <c r="L78" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Rift Men</t>
+          <t>Rift Women</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>095</t>
+          <t>7</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>*231234*</t>
+          <t>*209386*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
       </c>
       <c r="F79" t="n">
         <v>3</v>
       </c>
       <c r="G79" t="n">
         <v>3</v>
       </c>
       <c r="H79" t="n">
         <v>0</v>
       </c>
       <c r="I79" t="n">
         <v>3</v>
       </c>
       <c r="J79" t="n">
         <v>258</v>
       </c>
       <c r="K79" t="n">
-        <v>429.99</v>
+        <v>439.99</v>
       </c>
       <c r="L79" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Rift Women</t>
+          <t>Rift Men</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>095</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>*209386*</t>
+          <t>*231234*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>
       </c>
       <c r="F80" t="n">
         <v>3</v>
       </c>
       <c r="G80" t="n">
         <v>3</v>
       </c>
       <c r="H80" t="n">
         <v>0</v>
       </c>
       <c r="I80" t="n">
         <v>3</v>
       </c>
       <c r="J80" t="n">
         <v>258</v>
       </c>
       <c r="K80" t="n">
-        <v>439.99</v>
+        <v>429.99</v>
       </c>
       <c r="L80" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>