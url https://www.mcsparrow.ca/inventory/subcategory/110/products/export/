--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -933,69 +933,69 @@
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>LT Supermatic</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*231223*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G11" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" t="n">
         <v>334</v>
       </c>
       <c r="K11" t="n">
         <v>559.99</v>
       </c>
       <c r="L11" t="n">
-        <v>225.99</v>
+        <v>451.98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>LT Supermatic</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*231222*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>