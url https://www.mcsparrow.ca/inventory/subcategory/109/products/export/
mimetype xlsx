--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -565,69 +565,69 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Leash</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Snap Pea</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*132920*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>5</v>
       </c>
       <c r="F3" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I3" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J3" t="n">
         <v>4.5</v>
       </c>
       <c r="K3" t="n">
         <v>12.99</v>
       </c>
       <c r="L3" t="n">
-        <v>16.98</v>
+        <v>50.94</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Stomp Pad</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Cat apple</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*132934*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>