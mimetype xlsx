--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -686,132 +686,132 @@
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
         <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>361</v>
       </c>
       <c r="K5" t="n">
         <v>599.99</v>
       </c>
       <c r="L5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Cheat Code Youth</t>
+          <t>MELLOW</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>157</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*231214*</t>
+          <t>*131765*</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J6" t="n">
-        <v>199</v>
+        <v>391</v>
       </c>
       <c r="K6" t="n">
-        <v>329.99</v>
+        <v>649.99</v>
       </c>
       <c r="L6" t="n">
-        <v>0</v>
+        <v>517.98</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MELLOW</t>
+          <t>Cheat Code Youth</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>135</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*131765*</t>
+          <t>*231214*</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J7" t="n">
-        <v>391</v>
+        <v>199</v>
       </c>
       <c r="K7" t="n">
-        <v>649.99</v>
+        <v>329.99</v>
       </c>
       <c r="L7" t="n">
-        <v>517.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Escape Plus</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*231253*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
@@ -1100,132 +1100,132 @@
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>1</v>
       </c>
       <c r="J14" t="n">
         <v>361</v>
       </c>
       <c r="K14" t="n">
         <v>599.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>VENUS</t>
+          <t>SENSOR TEAM</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>153</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*131779*</t>
+          <t>*132332*</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="K15" t="n">
-        <v>579.99</v>
+        <v>599.99</v>
       </c>
       <c r="L15" t="n">
-        <v>230.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>SENSOR TEAM</t>
+          <t>VENUS</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>147</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*132332*</t>
+          <t>*131779*</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="K16" t="n">
-        <v>599.99</v>
+        <v>579.99</v>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>230.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Escape Plus</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>162W</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*231256*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
@@ -1284,123 +1284,123 @@
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>1</v>
       </c>
       <c r="J18" t="n">
         <v>349</v>
       </c>
       <c r="K18" t="n">
         <v>579.99</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>MERC</t>
+          <t>ASTRAL</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>143</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*131775*</t>
+          <t>*131781*</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>319</v>
       </c>
       <c r="K19" t="n">
         <v>529.99</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ASTRAL</t>
+          <t>MERC</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>152</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*131781*</t>
+          <t>*131775*</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20" t="n">
         <v>319</v>
       </c>
       <c r="K20" t="n">
         <v>529.99</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>MELLOW</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>147</t>
@@ -2388,129 +2388,129 @@
       </c>
       <c r="H42" t="n">
         <v>1</v>
       </c>
       <c r="I42" t="n">
         <v>0</v>
       </c>
       <c r="J42" t="n">
         <v>361</v>
       </c>
       <c r="K42" t="n">
         <v>599.99</v>
       </c>
       <c r="L42" t="n">
         <v>238.99</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">SENSOR TEAM </t>
+          <t>Escape</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>162 W</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*209359*</t>
+          <t>*207460*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="K43" t="n">
-        <v>599.99</v>
+        <v>579.99</v>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Escape</t>
+          <t xml:space="preserve">SENSOR TEAM </t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>162 W</t>
+          <t>150</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*207460*</t>
+          <t>*209359*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J44" t="n">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="K44" t="n">
-        <v>579.99</v>
+        <v>599.99</v>
       </c>
       <c r="L44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Snowboard Stella</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*128027*</t>
         </is>