--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L244"/>
+  <dimension ref="A1:L246"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -1514,224 +1514,224 @@
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
         <v>0</v>
       </c>
       <c r="J23" t="n">
         <v>0</v>
       </c>
       <c r="K23" t="n">
         <v>649.99</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>BENT JR</t>
+          <t>REDSTER S9 RVSK S + I 12 GW</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*209509*</t>
+          <t>*207457*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G24" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J24" t="n">
-        <v>215</v>
+        <v>0</v>
       </c>
       <c r="K24" t="n">
-        <v>319.99</v>
+        <v>1399.99</v>
       </c>
       <c r="L24" t="n">
-        <v>104.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>REDSTER S9 RVSK S + I 12 GW</t>
+          <t>BENT JR</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>110</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*207457*</t>
+          <t>*209509*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G25" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J25" t="n">
-        <v>0</v>
+        <v>215</v>
       </c>
       <c r="K25" t="n">
-        <v>1399.99</v>
+        <v>319.99</v>
       </c>
       <c r="L25" t="n">
-        <v>0</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Dancer 79 SYS</t>
+          <t>Supershape e-Rally</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*232281*</t>
+          <t>*209549*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G26" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J26" t="n">
-        <v>583</v>
+        <v>877.5</v>
       </c>
       <c r="K26" t="n">
-        <v>1049.99</v>
+        <v>1399.99</v>
       </c>
       <c r="L26" t="n">
-        <v>0</v>
+        <v>1044.98</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Supershape e-Rally</t>
+          <t>Dancer 79 SYS</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>178</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*209549*</t>
+          <t>*232281*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H27" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J27" t="n">
-        <v>877.5</v>
+        <v>583</v>
       </c>
       <c r="K27" t="n">
-        <v>1399.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L27" t="n">
-        <v>1044.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Monster Easy + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>097</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*133698*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
@@ -1969,134 +1969,134 @@
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>0</v>
       </c>
       <c r="J33" t="n">
         <v>402</v>
       </c>
       <c r="K33" t="n">
         <v>824.99</v>
       </c>
       <c r="L33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>REDSTER Q9 RVSK S + I 12 GW</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*232038*</t>
+          <t>*208723*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G34" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H34" t="n">
         <v>0</v>
       </c>
       <c r="I34" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J34" t="n">
-        <v>0</v>
+        <v>402.5</v>
       </c>
       <c r="K34" t="n">
-        <v>1349.99</v>
+        <v>699.99</v>
       </c>
       <c r="L34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>REDSTER Q9 RVSK S + I 12 GW</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>167</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*208723*</t>
+          <t>*232038*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J35" t="n">
-        <v>402.5</v>
+        <v>0</v>
       </c>
       <c r="K35" t="n">
-        <v>699.99</v>
+        <v>1349.99</v>
       </c>
       <c r="L35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Monster Easy + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>*mcs232450*</t>
         </is>
@@ -3027,183 +3027,183 @@
       <c r="F56" t="n">
         <v>1</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
         <v>0</v>
       </c>
       <c r="I56" t="n">
         <v>0</v>
       </c>
       <c r="J56" t="n">
         <v>398</v>
       </c>
       <c r="K56" t="n">
         <v>599.99</v>
       </c>
       <c r="L56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>M-MENACE 90 XP11</t>
+          <t>Alpine Ski + Binding Flair 72</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>151</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*209661*</t>
+          <t>*134734*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I57" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J57" t="n">
-        <v>310</v>
+        <v>272</v>
       </c>
       <c r="K57" t="n">
-        <v>479.99</v>
+        <v>449.95</v>
       </c>
       <c r="L57" t="n">
-        <v>0</v>
+        <v>177.95</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Dynastar</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>M-MENACE 90 XP11</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>180</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*209660*</t>
+          <t>*209661*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
         <v>1</v>
       </c>
       <c r="G58" t="n">
         <v>1</v>
       </c>
       <c r="H58" t="n">
         <v>0</v>
       </c>
       <c r="I58" t="n">
         <v>1</v>
       </c>
       <c r="J58" t="n">
         <v>310</v>
       </c>
       <c r="K58" t="n">
         <v>479.99</v>
       </c>
       <c r="L58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Alpine Ski + Binding Flair 72</t>
+          <t>M-MENACE 90 XP11</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>130</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>*134734*</t>
+          <t>*209660*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G59" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H59" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I59" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J59" t="n">
-        <v>272</v>
+        <v>310</v>
       </c>
       <c r="K59" t="n">
-        <v>449.95</v>
+        <v>479.99</v>
       </c>
       <c r="L59" t="n">
-        <v>177.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>067</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*208712*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
@@ -3395,134 +3395,134 @@
       <c r="F64" t="n">
         <v>1</v>
       </c>
       <c r="G64" t="n">
         <v>0</v>
       </c>
       <c r="H64" t="n">
         <v>0</v>
       </c>
       <c r="I64" t="n">
         <v>0</v>
       </c>
       <c r="J64" t="n">
         <v>0</v>
       </c>
       <c r="K64" t="n">
         <v>699.99</v>
       </c>
       <c r="L64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>Prodigy 2 Strive 11 GW</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>177</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*208775*</t>
+          <t>*132785*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>0</v>
       </c>
       <c r="F65" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G65" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H65" t="n">
         <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J65" t="n">
-        <v>313.5</v>
+        <v>402</v>
       </c>
       <c r="K65" t="n">
-        <v>499.99</v>
+        <v>824.99</v>
       </c>
       <c r="L65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Prodigy 2 Strive 11 GW</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*132785*</t>
+          <t>*208775*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G66" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H66" t="n">
         <v>0</v>
       </c>
       <c r="I66" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J66" t="n">
-        <v>402</v>
+        <v>313.5</v>
       </c>
       <c r="K66" t="n">
-        <v>824.99</v>
+        <v>499.99</v>
       </c>
       <c r="L66" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>*208768*</t>
         </is>
@@ -5189,137 +5189,137 @@
       <c r="F103" t="n">
         <v>0</v>
       </c>
       <c r="G103" t="n">
         <v>0</v>
       </c>
       <c r="H103" t="n">
         <v>0</v>
       </c>
       <c r="I103" t="n">
         <v>0</v>
       </c>
       <c r="J103" t="n">
         <v>402</v>
       </c>
       <c r="K103" t="n">
         <v>824.99</v>
       </c>
       <c r="L103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Kore X 80 + PRW 11 GW</t>
+          <t>ARJ + C5</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>113</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>*133708*</t>
+          <t>*125862*</t>
         </is>
       </c>
       <c r="E104" t="n">
         <v>0</v>
       </c>
       <c r="F104" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G104" t="n">
         <v>0</v>
       </c>
       <c r="H104" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I104" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J104" t="n">
-        <v>432.5</v>
+        <v>0</v>
       </c>
       <c r="K104" t="n">
-        <v>699.99</v>
+        <v>429.99</v>
       </c>
       <c r="L104" t="n">
-        <v>534.98</v>
+        <v>429.99</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ARJ + C5</t>
+          <t>Kore X 80 + PRW 11 GW</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>149</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>*125862*</t>
+          <t>*133708*</t>
         </is>
       </c>
       <c r="E105" t="n">
         <v>0</v>
       </c>
       <c r="F105" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I105" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J105" t="n">
-        <v>0</v>
+        <v>432.5</v>
       </c>
       <c r="K105" t="n">
-        <v>429.99</v>
+        <v>699.99</v>
       </c>
       <c r="L105" t="n">
-        <v>429.99</v>
+        <v>534.98</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Oblivion Team + JRS 7.5 GW CA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>*133701*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>
@@ -5490,57 +5490,57 @@
           <t>Atomic</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Cloud Q12 RVSK C + M 10 GW</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>*133166*</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>1</v>
       </c>
       <c r="F110" t="n">
         <v>1</v>
       </c>
       <c r="G110" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H110" t="n">
         <v>1</v>
       </c>
       <c r="I110" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J110" t="n">
         <v>640</v>
       </c>
       <c r="K110" t="n">
         <v>999.99</v>
       </c>
       <c r="L110" t="n">
         <v>359.99</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Dynastar</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Menace 90</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>160</t>
@@ -6615,5101 +6615,5193 @@
       <c r="F134" t="n">
         <v>0</v>
       </c>
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
         <v>0</v>
       </c>
       <c r="I134" t="n">
         <v>0</v>
       </c>
       <c r="J134" t="n">
         <v>250</v>
       </c>
       <c r="K134" t="n">
         <v>325</v>
       </c>
       <c r="L134" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Elan</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>TANTRUM 84 FREESTYLE + L6</t>
+          <t>ELEMENT SPORT SX EL 9.0 GW</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>152</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>*208626*</t>
+          <t>*mcs232470*</t>
         </is>
       </c>
       <c r="E135" t="n">
         <v>0</v>
       </c>
       <c r="F135" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G135" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H135" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I135" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J135" t="n">
-        <v>367</v>
+        <v>329</v>
       </c>
       <c r="K135" t="n">
-        <v>549.99</v>
+        <v>699.99</v>
       </c>
       <c r="L135" t="n">
-        <v>182.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>TANTRUM 84 FREESTYLE + L6</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>143</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*130656*</t>
+          <t>*208626*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G136" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H136" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I136" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J136" t="n">
-        <v>630</v>
+        <v>367</v>
       </c>
       <c r="K136" t="n">
-        <v>1149.99</v>
+        <v>549.99</v>
       </c>
       <c r="L136" t="n">
-        <v>1039.98</v>
+        <v>182.99</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Dancer 1 Strive 11 GW</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>158</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*132842*</t>
+          <t>*130656*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
         <v>0</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I137" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J137" t="n">
-        <v>402</v>
+        <v>630</v>
       </c>
       <c r="K137" t="n">
-        <v>824.99</v>
+        <v>1149.99</v>
       </c>
       <c r="L137" t="n">
-        <v>0</v>
+        <v>1039.98</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>easy Joy + Joy 9 GW</t>
+          <t>Dancer 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>162</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>*133709*</t>
+          <t>*132842*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G138" t="n">
         <v>0</v>
       </c>
       <c r="H138" t="n">
         <v>0</v>
       </c>
       <c r="I138" t="n">
         <v>0</v>
       </c>
       <c r="J138" t="n">
-        <v>313.5</v>
+        <v>402</v>
       </c>
       <c r="K138" t="n">
-        <v>499.99</v>
+        <v>824.99</v>
       </c>
       <c r="L138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>easy Joy + Joy 9 GW</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>097</t>
+          <t>158</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*208714*</t>
+          <t>*133709*</t>
         </is>
       </c>
       <c r="E139" t="n">
         <v>0</v>
       </c>
       <c r="F139" t="n">
         <v>2</v>
       </c>
       <c r="G139" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H139" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I139" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J139" t="n">
-        <v>190</v>
+        <v>313.5</v>
       </c>
       <c r="K139" t="n">
-        <v>299.99</v>
+        <v>499.99</v>
       </c>
       <c r="L139" t="n">
-        <v>109.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>easy Joy + Joy 9 GW</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>097</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>*133712*</t>
+          <t>*208714*</t>
         </is>
       </c>
       <c r="E140" t="n">
         <v>0</v>
       </c>
       <c r="F140" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G140" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H140" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I140" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J140" t="n">
-        <v>313.5</v>
+        <v>190</v>
       </c>
       <c r="K140" t="n">
-        <v>499.99</v>
+        <v>299.99</v>
       </c>
       <c r="L140" t="n">
-        <v>0</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>easy Joy + Joy 9 GW</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>153</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>*208715*</t>
+          <t>*133712*</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>0</v>
       </c>
       <c r="F141" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G141" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H141" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I141" t="n">
         <v>0</v>
       </c>
       <c r="J141" t="n">
-        <v>190</v>
+        <v>313.5</v>
       </c>
       <c r="K141" t="n">
-        <v>299.99</v>
+        <v>499.99</v>
       </c>
       <c r="L141" t="n">
-        <v>219.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>easy Joy + Joy 9 GW</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>077</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>*130619*</t>
+          <t>*208715*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G142" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H142" t="n">
         <v>2</v>
       </c>
       <c r="I142" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J142" t="n">
-        <v>313.5</v>
+        <v>190</v>
       </c>
       <c r="K142" t="n">
-        <v>499.99</v>
+        <v>299.99</v>
       </c>
       <c r="L142" t="n">
-        <v>372.98</v>
+        <v>219.98</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>WC Rebels E-Race Pro</t>
+          <t>easy Joy + Joy 9 GW</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>158</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>*128843*</t>
+          <t>*130619*</t>
         </is>
       </c>
       <c r="E143" t="n">
         <v>0</v>
       </c>
       <c r="F143" t="n">
         <v>0</v>
       </c>
       <c r="G143" t="n">
         <v>0</v>
       </c>
       <c r="H143" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I143" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J143" t="n">
-        <v>855</v>
+        <v>313.5</v>
       </c>
       <c r="K143" t="n">
-        <v>1359.99</v>
+        <v>499.99</v>
       </c>
       <c r="L143" t="n">
-        <v>0</v>
+        <v>372.98</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>WC Rebels E-Race Pro</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>180</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>*132702*</t>
+          <t>*128843*</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>0</v>
       </c>
       <c r="F144" t="n">
         <v>0</v>
       </c>
       <c r="G144" t="n">
         <v>0</v>
       </c>
       <c r="H144" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I144" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J144" t="n">
-        <v>630</v>
+        <v>855</v>
       </c>
       <c r="K144" t="n">
-        <v>999.99</v>
+        <v>1359.99</v>
       </c>
       <c r="L144" t="n">
-        <v>369.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>*208772*</t>
+          <t>*132702*</t>
         </is>
       </c>
       <c r="E145" t="n">
         <v>0</v>
       </c>
       <c r="F145" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G145" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H145" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I145" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="J145" t="n">
-        <v>313.5</v>
+        <v>630</v>
       </c>
       <c r="K145" t="n">
-        <v>499.99</v>
+        <v>999.99</v>
       </c>
       <c r="L145" t="n">
-        <v>372.98</v>
+        <v>369.99</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>ARW 84 R + L6</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>153</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>*133243*</t>
+          <t>*208772*</t>
         </is>
       </c>
       <c r="E146" t="n">
         <v>0</v>
       </c>
       <c r="F146" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G146" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H146" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I146" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J146" t="n">
-        <v>0</v>
+        <v>313.5</v>
       </c>
       <c r="K146" t="n">
-        <v>649.99</v>
+        <v>499.99</v>
       </c>
       <c r="L146" t="n">
-        <v>0</v>
+        <v>372.98</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>TANTRUM 84 FREESTYLE + L6</t>
+          <t>Porsche 7 Series PR13</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>*230907*</t>
+          <t>*mcs232469*</t>
         </is>
       </c>
       <c r="E147" t="n">
         <v>0</v>
       </c>
       <c r="F147" t="n">
         <v>0</v>
       </c>
       <c r="G147" t="n">
         <v>0</v>
       </c>
       <c r="H147" t="n">
         <v>0</v>
       </c>
       <c r="I147" t="n">
         <v>0</v>
       </c>
       <c r="J147" t="n">
-        <v>367</v>
+        <v>1210</v>
       </c>
       <c r="K147" t="n">
-        <v>549.99</v>
+        <v>1949.99</v>
       </c>
       <c r="L147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Prodigy 2 Strive 11 GW</t>
+          <t>ARW 84 R + L6</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>150</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>*132786*</t>
+          <t>*133243*</t>
         </is>
       </c>
       <c r="E148" t="n">
         <v>0</v>
       </c>
       <c r="F148" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G148" t="n">
         <v>0</v>
       </c>
       <c r="H148" t="n">
         <v>0</v>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
       <c r="J148" t="n">
-        <v>402</v>
+        <v>0</v>
       </c>
       <c r="K148" t="n">
-        <v>824.99</v>
+        <v>649.99</v>
       </c>
       <c r="L148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Prodigy 1 Strive 11 GW</t>
+          <t>TANTRUM 84 FREESTYLE + L6</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>157</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>*132779*</t>
+          <t>*230907*</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>0</v>
       </c>
       <c r="F149" t="n">
         <v>0</v>
       </c>
       <c r="G149" t="n">
         <v>0</v>
       </c>
       <c r="H149" t="n">
         <v>0</v>
       </c>
       <c r="I149" t="n">
         <v>0</v>
       </c>
       <c r="J149" t="n">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="K149" t="n">
-        <v>774.99</v>
+        <v>549.99</v>
       </c>
       <c r="L149" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Porsche W Series</t>
+          <t>Prodigy 2 Strive 11 GW</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>183</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>*132617*</t>
+          <t>*132786*</t>
         </is>
       </c>
       <c r="E150" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F150" t="n">
         <v>1</v>
       </c>
       <c r="G150" t="n">
         <v>0</v>
       </c>
       <c r="H150" t="n">
         <v>0</v>
       </c>
       <c r="I150" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J150" t="n">
-        <v>1210</v>
+        <v>402</v>
       </c>
       <c r="K150" t="n">
-        <v>1949.99</v>
+        <v>824.99</v>
       </c>
       <c r="L150" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Dynafit</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Seven Summits+ Ski Set</t>
+          <t>Prodigy 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>178</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>*133341*</t>
+          <t>*132779*</t>
         </is>
       </c>
       <c r="E151" t="n">
         <v>0</v>
       </c>
       <c r="F151" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G151" t="n">
         <v>0</v>
       </c>
       <c r="H151" t="n">
         <v>0</v>
       </c>
       <c r="I151" t="n">
         <v>0</v>
       </c>
       <c r="J151" t="n">
-        <v>0</v>
+        <v>373</v>
       </c>
       <c r="K151" t="n">
-        <v>1299.99</v>
+        <v>774.99</v>
       </c>
       <c r="L151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>WC Rebels E-Race Pro</t>
+          <t>Porsche W Series</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>153</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>*132694*</t>
+          <t>*132617*</t>
         </is>
       </c>
       <c r="E152" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F152" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G152" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H152" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I152" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J152" t="n">
-        <v>855</v>
+        <v>1210</v>
       </c>
       <c r="K152" t="n">
-        <v>1359.99</v>
+        <v>1949.99</v>
       </c>
       <c r="L152" t="n">
-        <v>1009.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Dynafit</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Revolt 121</t>
+          <t>Seven Summits+ Ski Set</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>174</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>*127663*</t>
+          <t>*133341*</t>
         </is>
       </c>
       <c r="E153" t="n">
         <v>0</v>
       </c>
       <c r="F153" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G153" t="n">
         <v>0</v>
       </c>
       <c r="H153" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I153" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J153" t="n">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="K153" t="n">
-        <v>325</v>
+        <v>1299.99</v>
       </c>
       <c r="L153" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Supershape e-Rally</t>
+          <t>WC Rebels E-Race Pro</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>175</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>*207438*</t>
+          <t>*132694*</t>
         </is>
       </c>
       <c r="E154" t="n">
         <v>0</v>
       </c>
       <c r="F154" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G154" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H154" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I154" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J154" t="n">
-        <v>877.5</v>
+        <v>855</v>
       </c>
       <c r="K154" t="n">
-        <v>1399.99</v>
+        <v>1359.99</v>
       </c>
       <c r="L154" t="n">
-        <v>0</v>
+        <v>1009.98</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Oblivion Team + JRS 7.5 GW CA</t>
+          <t>Revolt 121</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>184</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>*133702*</t>
+          <t>*127663*</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>0</v>
       </c>
       <c r="F155" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G155" t="n">
         <v>0</v>
       </c>
       <c r="H155" t="n">
         <v>1</v>
       </c>
       <c r="I155" t="n">
         <v>-1</v>
       </c>
       <c r="J155" t="n">
-        <v>202.5</v>
+        <v>250</v>
       </c>
       <c r="K155" t="n">
-        <v>319.99</v>
+        <v>325</v>
       </c>
       <c r="L155" t="n">
-        <v>117.49</v>
+        <v>75</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>Supershape e-Rally</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>184</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>*128430*</t>
+          <t>*207438*</t>
         </is>
       </c>
       <c r="E156" t="n">
         <v>0</v>
       </c>
       <c r="F156" t="n">
         <v>0</v>
       </c>
       <c r="G156" t="n">
         <v>0</v>
       </c>
       <c r="H156" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I156" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J156" t="n">
-        <v>630</v>
+        <v>877.5</v>
       </c>
       <c r="K156" t="n">
-        <v>999.99</v>
+        <v>1399.99</v>
       </c>
       <c r="L156" t="n">
-        <v>369.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>Oblivion Team + JRS 7.5 GW CA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>137</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>*208769*</t>
+          <t>*133702*</t>
         </is>
       </c>
       <c r="E157" t="n">
         <v>0</v>
       </c>
       <c r="F157" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G157" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H157" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I157" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="J157" t="n">
-        <v>620</v>
+        <v>202.5</v>
       </c>
       <c r="K157" t="n">
-        <v>999.99</v>
+        <v>319.99</v>
       </c>
       <c r="L157" t="n">
-        <v>0</v>
+        <v>117.49</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>097</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>*133696*</t>
+          <t>*128430*</t>
         </is>
       </c>
       <c r="E158" t="n">
         <v>0</v>
       </c>
       <c r="F158" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G158" t="n">
         <v>0</v>
       </c>
       <c r="H158" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I158" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J158" t="n">
-        <v>190</v>
+        <v>630</v>
       </c>
       <c r="K158" t="n">
-        <v>299.99</v>
+        <v>999.99</v>
       </c>
       <c r="L158" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>097</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>*132703*</t>
+          <t>*133696*</t>
         </is>
       </c>
       <c r="E159" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F159" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G159" t="n">
         <v>0</v>
       </c>
       <c r="H159" t="n">
         <v>0</v>
       </c>
       <c r="I159" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J159" t="n">
-        <v>630</v>
+        <v>190</v>
       </c>
       <c r="K159" t="n">
-        <v>999.99</v>
+        <v>299.99</v>
       </c>
       <c r="L159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Dancer 1 Strive 11 GW</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>*132773*</t>
+          <t>*208769*</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G160" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H160" t="n">
         <v>0</v>
       </c>
       <c r="I160" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J160" t="n">
-        <v>402</v>
+        <v>620</v>
       </c>
       <c r="K160" t="n">
-        <v>824.99</v>
+        <v>999.99</v>
       </c>
       <c r="L160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>X9S RETRO ARC 735 RS + I 12 GW</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>168</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>*134517*</t>
+          <t>*132703*</t>
         </is>
       </c>
       <c r="E161" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F161" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G161" t="n">
         <v>0</v>
       </c>
       <c r="H161" t="n">
         <v>0</v>
       </c>
       <c r="I161" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J161" t="n">
-        <v>768</v>
+        <v>630</v>
       </c>
       <c r="K161" t="n">
-        <v>1199.99</v>
+        <v>999.99</v>
       </c>
       <c r="L161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Porsche W Series</t>
+          <t>Dancer 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>*207585*</t>
+          <t>*132773*</t>
         </is>
       </c>
       <c r="E162" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F162" t="n">
         <v>0</v>
       </c>
       <c r="G162" t="n">
         <v>0</v>
       </c>
       <c r="H162" t="n">
         <v>0</v>
       </c>
       <c r="I162" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J162" t="n">
-        <v>1210</v>
+        <v>402</v>
       </c>
       <c r="K162" t="n">
-        <v>1949.99</v>
+        <v>824.99</v>
       </c>
       <c r="L162" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>M-CROSS 88 K SPX12</t>
+          <t>X9S RETRO ARC 735 RS + I 12 GW</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>175</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>*209664*</t>
+          <t>*134517*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>0</v>
       </c>
       <c r="F163" t="n">
         <v>3</v>
       </c>
       <c r="G163" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H163" t="n">
         <v>0</v>
       </c>
       <c r="I163" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J163" t="n">
-        <v>620</v>
+        <v>768</v>
       </c>
       <c r="K163" t="n">
-        <v>949.99</v>
+        <v>1199.99</v>
       </c>
       <c r="L163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Supershape e-Rally</t>
+          <t>Porsche W Series</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>168</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>*135151*</t>
+          <t>*207585*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>1</v>
       </c>
       <c r="F164" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G164" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H164" t="n">
         <v>0</v>
       </c>
       <c r="I164" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J164" t="n">
-        <v>877.5</v>
+        <v>1210</v>
       </c>
       <c r="K164" t="n">
-        <v>1399.99</v>
+        <v>1949.99</v>
       </c>
       <c r="L164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Unicorn + JRS 4.5 GW CA</t>
+          <t>Supershape e-Rally</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>177</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>*208719*</t>
+          <t>*135151*</t>
         </is>
       </c>
       <c r="E165" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F165" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G165" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H165" t="n">
         <v>0</v>
       </c>
       <c r="I165" t="n">
         <v>2</v>
       </c>
       <c r="J165" t="n">
-        <v>190</v>
+        <v>877.5</v>
       </c>
       <c r="K165" t="n">
-        <v>299.99</v>
+        <v>1399.99</v>
       </c>
       <c r="L165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Dancer 1 Strive 11 GW</t>
+          <t>M-CROSS 88 K SPX12</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>176</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>*132772*</t>
+          <t>*209664*</t>
         </is>
       </c>
       <c r="E166" t="n">
         <v>0</v>
       </c>
       <c r="F166" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G166" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H166" t="n">
         <v>0</v>
       </c>
       <c r="I166" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J166" t="n">
-        <v>402</v>
+        <v>620</v>
       </c>
       <c r="K166" t="n">
-        <v>824.99</v>
+        <v>949.99</v>
       </c>
       <c r="L166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>M-PRO W 85 XP11</t>
+          <t>Unicorn + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>077</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>*209668*</t>
+          <t>*208719*</t>
         </is>
       </c>
       <c r="E167" t="n">
         <v>0</v>
       </c>
       <c r="F167" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G167" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H167" t="n">
         <v>0</v>
       </c>
       <c r="I167" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J167" t="n">
-        <v>540</v>
+        <v>190</v>
       </c>
       <c r="K167" t="n">
-        <v>829.99</v>
+        <v>299.99</v>
       </c>
       <c r="L167" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Cloud Q12 RVSK C + M 10 GW</t>
+          <t>Dancer 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>*133165*</t>
+          <t>*132772*</t>
         </is>
       </c>
       <c r="E168" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F168" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G168" t="n">
         <v>0</v>
       </c>
       <c r="H168" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I168" t="n">
         <v>0</v>
       </c>
       <c r="J168" t="n">
-        <v>640</v>
+        <v>402</v>
       </c>
       <c r="K168" t="n">
-        <v>999.99</v>
+        <v>824.99</v>
       </c>
       <c r="L168" t="n">
-        <v>359.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>WC Rebels E-Race Pro</t>
+          <t>M-PRO W 85 XP11</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>167</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>*132681*</t>
+          <t>*209668*</t>
         </is>
       </c>
       <c r="E169" t="n">
         <v>0</v>
       </c>
       <c r="F169" t="n">
         <v>1</v>
       </c>
       <c r="G169" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H169" t="n">
         <v>0</v>
       </c>
       <c r="I169" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J169" t="n">
-        <v>855</v>
+        <v>540</v>
       </c>
       <c r="K169" t="n">
-        <v>1359.99</v>
+        <v>829.99</v>
       </c>
       <c r="L169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Flat Ski Bent Chetler MINI</t>
+          <t>Cloud Q12 RVSK C + M 10 GW</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>159</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>*129507*</t>
+          <t>*133165*</t>
         </is>
       </c>
       <c r="E170" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F170" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G170" t="n">
         <v>0</v>
       </c>
       <c r="H170" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I170" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J170" t="n">
-        <v>248</v>
+        <v>640</v>
       </c>
       <c r="K170" t="n">
-        <v>509.99</v>
+        <v>999.99</v>
       </c>
       <c r="L170" t="n">
-        <v>523.98</v>
+        <v>359.99</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Elan</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Playmaker 81 Ti</t>
+          <t>WC Rebels E-Race Pro</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>*231462*</t>
+          <t>*132681*</t>
         </is>
       </c>
       <c r="E171" t="n">
         <v>0</v>
       </c>
       <c r="F171" t="n">
         <v>1</v>
       </c>
       <c r="G171" t="n">
         <v>0</v>
       </c>
       <c r="H171" t="n">
         <v>0</v>
       </c>
       <c r="I171" t="n">
         <v>0</v>
       </c>
       <c r="J171" t="n">
-        <v>403</v>
+        <v>855</v>
       </c>
       <c r="K171" t="n">
-        <v>599.99</v>
+        <v>1359.99</v>
       </c>
       <c r="L171" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>RazzleDazzle bk</t>
+          <t>Flat Ski Bent Chetler MINI</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>094</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>*208777*</t>
+          <t>*129507*</t>
         </is>
       </c>
       <c r="E172" t="n">
         <v>0</v>
       </c>
       <c r="F172" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G172" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H172" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I172" t="n">
-        <v>6</v>
+        <v>-2</v>
       </c>
       <c r="J172" t="n">
-        <v>360</v>
+        <v>248</v>
       </c>
       <c r="K172" t="n">
-        <v>599.99</v>
+        <v>509.99</v>
       </c>
       <c r="L172" t="n">
-        <v>0</v>
+        <v>523.98</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Elan</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Menace 90</t>
+          <t>Playmaker 81 Ti</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>*126701*</t>
+          <t>*231462*</t>
         </is>
       </c>
       <c r="E173" t="n">
         <v>0</v>
       </c>
       <c r="F173" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G173" t="n">
         <v>0</v>
       </c>
       <c r="H173" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I173" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J173" t="n">
-        <v>310</v>
+        <v>403</v>
       </c>
       <c r="K173" t="n">
-        <v>479.99</v>
+        <v>599.99</v>
       </c>
       <c r="L173" t="n">
-        <v>169.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Menace 90</t>
+          <t>RazzleDazzle bk</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>094</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>*126700*</t>
+          <t>*208777*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>0</v>
       </c>
       <c r="F174" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G174" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H174" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I174" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="J174" t="n">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="K174" t="n">
-        <v>479.99</v>
+        <v>599.99</v>
       </c>
       <c r="L174" t="n">
-        <v>509.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Dynastar</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>M-CROSS 88 K SPX12</t>
+          <t>Menace 90</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>180</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>*209665*</t>
+          <t>*126701*</t>
         </is>
       </c>
       <c r="E175" t="n">
         <v>0</v>
       </c>
       <c r="F175" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G175" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H175" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I175" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J175" t="n">
-        <v>620</v>
+        <v>310</v>
       </c>
       <c r="K175" t="n">
-        <v>949.99</v>
+        <v>479.99</v>
       </c>
       <c r="L175" t="n">
-        <v>0</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>REDSTER Q7.8 RVSK C + MI 12 GW</t>
+          <t>Menace 90</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>*133130*</t>
+          <t>*126700*</t>
         </is>
       </c>
       <c r="E176" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F176" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G176" t="n">
         <v>0</v>
       </c>
       <c r="H176" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I176" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J176" t="n">
-        <v>672</v>
+        <v>310</v>
       </c>
       <c r="K176" t="n">
-        <v>1049.99</v>
+        <v>479.99</v>
       </c>
       <c r="L176" t="n">
-        <v>377.99</v>
+        <v>509.97</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Oblivion 79 bk/yw + Attack 9</t>
+          <t>M-CROSS 88 K SPX12</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>184</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>*133780*</t>
+          <t>*209665*</t>
         </is>
       </c>
       <c r="E177" t="n">
         <v>0</v>
       </c>
       <c r="F177" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G177" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H177" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I177" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J177" t="n">
-        <v>380</v>
+        <v>620</v>
       </c>
       <c r="K177" t="n">
-        <v>599.99</v>
+        <v>949.99</v>
       </c>
       <c r="L177" t="n">
-        <v>219.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Redster Q7.8 RVSK</t>
+          <t>REDSTER Q7.8 RVSK C + MI 12 GW</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>*127352*</t>
+          <t>*133130*</t>
         </is>
       </c>
       <c r="E178" t="n">
         <v>1</v>
       </c>
       <c r="F178" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G178" t="n">
         <v>0</v>
       </c>
       <c r="H178" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I178" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J178" t="n">
-        <v>661.5</v>
+        <v>672</v>
       </c>
       <c r="K178" t="n">
         <v>1049.99</v>
       </c>
       <c r="L178" t="n">
-        <v>0</v>
+        <v>377.99</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>Oblivion 79 bk/yw + Attack 9</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>154</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>*132690*</t>
+          <t>*133780*</t>
         </is>
       </c>
       <c r="E179" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F179" t="n">
         <v>1</v>
       </c>
       <c r="G179" t="n">
         <v>0</v>
       </c>
       <c r="H179" t="n">
         <v>1</v>
       </c>
       <c r="I179" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J179" t="n">
-        <v>630</v>
+        <v>380</v>
       </c>
       <c r="K179" t="n">
-        <v>999.99</v>
+        <v>599.99</v>
       </c>
       <c r="L179" t="n">
-        <v>369.99</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>Redster Q7.8 RVSK</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>087</t>
+          <t>181</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>*208713*</t>
+          <t>*127352*</t>
         </is>
       </c>
       <c r="E180" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F180" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G180" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H180" t="n">
         <v>0</v>
       </c>
       <c r="I180" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J180" t="n">
-        <v>190</v>
+        <v>661.5</v>
       </c>
       <c r="K180" t="n">
-        <v>299.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Supershape e-Rally</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>168</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>*207439*</t>
+          <t>*132690*</t>
         </is>
       </c>
       <c r="E181" t="n">
         <v>1</v>
       </c>
       <c r="F181" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G181" t="n">
         <v>0</v>
       </c>
       <c r="H181" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I181" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J181" t="n">
-        <v>877.5</v>
+        <v>630</v>
       </c>
       <c r="K181" t="n">
-        <v>1399.99</v>
+        <v>999.99</v>
       </c>
       <c r="L181" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Deacon 72 Master</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>087</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>*124838*</t>
+          <t>*208713*</t>
         </is>
       </c>
       <c r="E182" t="n">
         <v>0</v>
       </c>
       <c r="F182" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G182" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H182" t="n">
         <v>0</v>
       </c>
       <c r="I182" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J182" t="n">
-        <v>947</v>
+        <v>190</v>
       </c>
       <c r="K182" t="n">
-        <v>1499.99</v>
+        <v>299.99</v>
       </c>
       <c r="L182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Junior Ski Supershape Team</t>
+          <t>Supershape e-Rally</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>184</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>*126121*</t>
+          <t>*207439*</t>
         </is>
       </c>
       <c r="E183" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F183" t="n">
         <v>0</v>
       </c>
       <c r="G183" t="n">
         <v>0</v>
       </c>
       <c r="H183" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I183" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J183" t="n">
-        <v>150.5</v>
+        <v>877.5</v>
       </c>
       <c r="K183" t="n">
-        <v>299.99</v>
+        <v>1399.99</v>
       </c>
       <c r="L183" t="n">
-        <v>149.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>Deacon 72 Master</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>178</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>*132700*</t>
+          <t>*124838*</t>
         </is>
       </c>
       <c r="E184" t="n">
         <v>0</v>
       </c>
       <c r="F184" t="n">
         <v>0</v>
       </c>
       <c r="G184" t="n">
         <v>0</v>
       </c>
       <c r="H184" t="n">
         <v>0</v>
       </c>
       <c r="I184" t="n">
         <v>0</v>
       </c>
       <c r="J184" t="n">
-        <v>630</v>
+        <v>947</v>
       </c>
       <c r="K184" t="n">
-        <v>999.99</v>
+        <v>1499.99</v>
       </c>
       <c r="L184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Supershape e-Rally</t>
+          <t>Junior Ski Supershape Team</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>*130587*</t>
+          <t>*126121*</t>
         </is>
       </c>
       <c r="E185" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F185" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G185" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H185" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I185" t="n">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="J185" t="n">
-        <v>877.5</v>
+        <v>150.5</v>
       </c>
       <c r="K185" t="n">
-        <v>1399.99</v>
+        <v>299.99</v>
       </c>
       <c r="L185" t="n">
-        <v>6269.88</v>
+        <v>149.49</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>153</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>*208770*</t>
+          <t>*132700*</t>
         </is>
       </c>
       <c r="E186" t="n">
         <v>0</v>
       </c>
       <c r="F186" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G186" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H186" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I186" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J186" t="n">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="K186" t="n">
         <v>999.99</v>
       </c>
       <c r="L186" t="n">
-        <v>759.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Elan</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Playmaker 87 SX</t>
+          <t>Supershape e-Rally</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>*230002*</t>
+          <t>*130587*</t>
         </is>
       </c>
       <c r="E187" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F187" t="n">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="G187" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H187" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I187" t="n">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="J187" t="n">
-        <v>501</v>
+        <v>877.5</v>
       </c>
       <c r="K187" t="n">
-        <v>749.99</v>
+        <v>1399.99</v>
       </c>
       <c r="L187" t="n">
-        <v>0</v>
+        <v>6269.88</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Dancer 79 SYS</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>168</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>*209447*</t>
+          <t>*208770*</t>
         </is>
       </c>
       <c r="E188" t="n">
         <v>0</v>
       </c>
       <c r="F188" t="n">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="G188" t="n">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="H188" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I188" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J188" t="n">
-        <v>583</v>
+        <v>620</v>
       </c>
       <c r="K188" t="n">
-        <v>1049.99</v>
+        <v>999.99</v>
       </c>
       <c r="L188" t="n">
-        <v>2801.94</v>
+        <v>759.98</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Elan</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>REDSTER Q9 RVSK S + I 12 GW</t>
+          <t>Playmaker 87 SX</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>156</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>*232039*</t>
+          <t>*230002*</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
         <v>2</v>
       </c>
       <c r="G189" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H189" t="n">
         <v>0</v>
       </c>
       <c r="I189" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J189" t="n">
-        <v>0</v>
+        <v>501</v>
       </c>
       <c r="K189" t="n">
-        <v>1349.99</v>
+        <v>749.99</v>
       </c>
       <c r="L189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Deacon 84</t>
+          <t>Dancer 79 SYS</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>166</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>*124840*</t>
+          <t>*209447*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
       </c>
       <c r="F190" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G190" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="H190" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I190" t="n">
-        <v>-1</v>
+        <v>12</v>
       </c>
       <c r="J190" t="n">
-        <v>795</v>
+        <v>583</v>
       </c>
       <c r="K190" t="n">
-        <v>1349.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L190" t="n">
-        <v>554.99</v>
+        <v>2801.94</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>CLOUD C14 RVSK S + MI 12 GW BL</t>
+          <t>REDSTER Q9 RVSK S + I 12 GW</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>174</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>*133116*</t>
+          <t>*232039*</t>
         </is>
       </c>
       <c r="E191" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F191" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G191" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H191" t="n">
         <v>0</v>
       </c>
       <c r="I191" t="n">
         <v>2</v>
       </c>
       <c r="J191" t="n">
-        <v>672</v>
+        <v>0</v>
       </c>
       <c r="K191" t="n">
-        <v>1049.99</v>
+        <v>1349.99</v>
       </c>
       <c r="L191" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>REDSTER Q9.8 RVSK C + MI 12 GW</t>
+          <t>Deacon 84</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>162</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>*134727*</t>
+          <t>*124840*</t>
         </is>
       </c>
       <c r="E192" t="n">
         <v>0</v>
       </c>
       <c r="F192" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G192" t="n">
         <v>0</v>
       </c>
       <c r="H192" t="n">
         <v>1</v>
       </c>
       <c r="I192" t="n">
         <v>-1</v>
       </c>
       <c r="J192" t="n">
-        <v>864</v>
+        <v>795</v>
       </c>
       <c r="K192" t="n">
         <v>1349.99</v>
       </c>
       <c r="L192" t="n">
-        <v>485.99</v>
+        <v>554.99</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Monster Easy + JRS 4.5 GW CA</t>
+          <t>CLOUD C14 RVSK S + MI 12 GW BL</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>168</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>*133697*</t>
+          <t>*133116*</t>
         </is>
       </c>
       <c r="E193" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F193" t="n">
         <v>1</v>
       </c>
       <c r="G193" t="n">
         <v>0</v>
       </c>
       <c r="H193" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I193" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J193" t="n">
-        <v>190</v>
+        <v>672</v>
       </c>
       <c r="K193" t="n">
-        <v>299.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L193" t="n">
-        <v>109.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Dancer 1 Strive 11 GW</t>
+          <t>REDSTER Q9.8 RVSK C + MI 12 GW</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>173</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>*132840*</t>
+          <t>*134727*</t>
         </is>
       </c>
       <c r="E194" t="n">
         <v>0</v>
       </c>
       <c r="F194" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G194" t="n">
         <v>0</v>
       </c>
       <c r="H194" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I194" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J194" t="n">
-        <v>402</v>
+        <v>864</v>
       </c>
       <c r="K194" t="n">
-        <v>824.99</v>
+        <v>1349.99</v>
       </c>
       <c r="L194" t="n">
-        <v>0</v>
+        <v>485.99</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>BENT JR</t>
+          <t>Monster Easy + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>077</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>*209511*</t>
+          <t>*133697*</t>
         </is>
       </c>
       <c r="E195" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F195" t="n">
         <v>1</v>
       </c>
       <c r="G195" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H195" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I195" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J195" t="n">
-        <v>215</v>
+        <v>190</v>
       </c>
       <c r="K195" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="L195" t="n">
-        <v>0</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>ARJ + C5</t>
+          <t>Dancer 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>154</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>*125863*</t>
+          <t>*132840*</t>
         </is>
       </c>
       <c r="E196" t="n">
         <v>0</v>
       </c>
       <c r="F196" t="n">
         <v>0</v>
       </c>
       <c r="G196" t="n">
         <v>0</v>
       </c>
       <c r="H196" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I196" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J196" t="n">
-        <v>0</v>
+        <v>402</v>
       </c>
       <c r="K196" t="n">
-        <v>429.99</v>
+        <v>824.99</v>
       </c>
       <c r="L196" t="n">
-        <v>859.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Prodigy 2 Strive 11 GW</t>
+          <t>BENT JR</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>130</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>*132858*</t>
+          <t>*209511*</t>
         </is>
       </c>
       <c r="E197" t="n">
         <v>0</v>
       </c>
       <c r="F197" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G197" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H197" t="n">
         <v>0</v>
       </c>
       <c r="I197" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J197" t="n">
-        <v>402</v>
+        <v>215</v>
       </c>
       <c r="K197" t="n">
-        <v>824.99</v>
+        <v>319.99</v>
       </c>
       <c r="L197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Oblivion Team + JRS 7.5 GW CA</t>
+          <t>ARJ + C5</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>113</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>*133703*</t>
+          <t>*125863*</t>
         </is>
       </c>
       <c r="E198" t="n">
         <v>0</v>
       </c>
       <c r="F198" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G198" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H198" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I198" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="J198" t="n">
-        <v>202.5</v>
+        <v>0</v>
       </c>
       <c r="K198" t="n">
-        <v>319.99</v>
+        <v>429.99</v>
       </c>
       <c r="L198" t="n">
-        <v>0</v>
+        <v>859.98</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>M-Pro 85 w/ Xpress 11</t>
+          <t>Prodigy 2 Strive 11 GW</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>183</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>*132720*</t>
+          <t>*132858*</t>
         </is>
       </c>
       <c r="E199" t="n">
         <v>0</v>
       </c>
       <c r="F199" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G199" t="n">
         <v>0</v>
       </c>
       <c r="H199" t="n">
         <v>0</v>
       </c>
       <c r="I199" t="n">
         <v>0</v>
       </c>
       <c r="J199" t="n">
-        <v>540</v>
+        <v>402</v>
       </c>
       <c r="K199" t="n">
-        <v>829.99</v>
+        <v>824.99</v>
       </c>
       <c r="L199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Prodigy 1 Strive 11 GW</t>
+          <t>Oblivion Team + JRS 7.5 GW CA</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>117</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>*132850*</t>
+          <t>*133703*</t>
         </is>
       </c>
       <c r="E200" t="n">
         <v>0</v>
       </c>
       <c r="F200" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G200" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H200" t="n">
         <v>0</v>
       </c>
       <c r="I200" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J200" t="n">
-        <v>373</v>
+        <v>202.5</v>
       </c>
       <c r="K200" t="n">
-        <v>774.99</v>
+        <v>319.99</v>
       </c>
       <c r="L200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>M-Pro 85 w/ Xpress 11</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>176</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>*133693*</t>
+          <t>*132720*</t>
         </is>
       </c>
       <c r="E201" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F201" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G201" t="n">
         <v>0</v>
       </c>
       <c r="H201" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I201" t="n">
         <v>0</v>
       </c>
       <c r="J201" t="n">
-        <v>190</v>
+        <v>540</v>
       </c>
       <c r="K201" t="n">
-        <v>299.99</v>
+        <v>829.99</v>
       </c>
       <c r="L201" t="n">
-        <v>109.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>M-Pro 85 w/ Xpress 11</t>
+          <t>Prodigy 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>171</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>*132719*</t>
+          <t>*132850*</t>
         </is>
       </c>
       <c r="E202" t="n">
         <v>0</v>
       </c>
       <c r="F202" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G202" t="n">
         <v>0</v>
       </c>
       <c r="H202" t="n">
         <v>0</v>
       </c>
       <c r="I202" t="n">
         <v>0</v>
       </c>
       <c r="J202" t="n">
-        <v>540</v>
+        <v>373</v>
       </c>
       <c r="K202" t="n">
-        <v>829.99</v>
+        <v>774.99</v>
       </c>
       <c r="L202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>easy Joy + Joy 9 GW</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>077</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>*125040*</t>
+          <t>*133693*</t>
         </is>
       </c>
       <c r="E203" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F203" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G203" t="n">
         <v>0</v>
       </c>
       <c r="H203" t="n">
         <v>1</v>
       </c>
       <c r="I203" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J203" t="n">
-        <v>313.5</v>
+        <v>190</v>
       </c>
       <c r="K203" t="n">
         <v>299.99</v>
       </c>
       <c r="L203" t="n">
-        <v>-13.51</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Kore X 80 + PRW 11 GW</t>
+          <t>M-Pro 85 w/ Xpress 11</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>167</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>*133707*</t>
+          <t>*132719*</t>
         </is>
       </c>
       <c r="E204" t="n">
         <v>0</v>
       </c>
       <c r="F204" t="n">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="G204" t="n">
         <v>0</v>
       </c>
       <c r="H204" t="n">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="I204" t="n">
-        <v>-104</v>
+        <v>0</v>
       </c>
       <c r="J204" t="n">
-        <v>432.5</v>
+        <v>540</v>
       </c>
       <c r="K204" t="n">
-        <v>699.99</v>
+        <v>829.99</v>
       </c>
       <c r="L204" t="n">
-        <v>27818.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Menace 90</t>
+          <t>easy Joy + Joy 9 GW</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>127</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>*126697*</t>
+          <t>*125040*</t>
         </is>
       </c>
       <c r="E205" t="n">
         <v>0</v>
       </c>
       <c r="F205" t="n">
         <v>0</v>
       </c>
       <c r="G205" t="n">
         <v>0</v>
       </c>
       <c r="H205" t="n">
         <v>1</v>
       </c>
       <c r="I205" t="n">
         <v>-1</v>
       </c>
       <c r="J205" t="n">
-        <v>310</v>
+        <v>313.5</v>
       </c>
       <c r="K205" t="n">
-        <v>479.99</v>
+        <v>299.99</v>
       </c>
       <c r="L205" t="n">
-        <v>169.99</v>
+        <v>-13.51</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>Kore X 80 + PRW 11 GW</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>*208767*</t>
+          <t>*133707*</t>
         </is>
       </c>
       <c r="E206" t="n">
         <v>0</v>
       </c>
       <c r="F206" t="n">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="G206" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H206" t="n">
-        <v>2</v>
+        <v>104</v>
       </c>
       <c r="I206" t="n">
-        <v>1</v>
+        <v>-104</v>
       </c>
       <c r="J206" t="n">
-        <v>620</v>
+        <v>432.5</v>
       </c>
       <c r="K206" t="n">
-        <v>999.99</v>
+        <v>699.99</v>
       </c>
       <c r="L206" t="n">
-        <v>759.98</v>
+        <v>27818.96</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>Menace 90</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>*132688*</t>
+          <t>*126697*</t>
         </is>
       </c>
       <c r="E207" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F207" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G207" t="n">
         <v>0</v>
       </c>
       <c r="H207" t="n">
         <v>1</v>
       </c>
       <c r="I207" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J207" t="n">
-        <v>630</v>
+        <v>310</v>
       </c>
       <c r="K207" t="n">
-        <v>999.99</v>
+        <v>479.99</v>
       </c>
       <c r="L207" t="n">
-        <v>369.99</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Speed 263</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (dynastar sp 263)</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>*128159*</t>
+          <t>*208767*</t>
         </is>
       </c>
       <c r="E208" t="n">
         <v>0</v>
       </c>
       <c r="F208" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G208" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H208" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I208" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J208" t="n">
-        <v>335</v>
+        <v>620</v>
       </c>
       <c r="K208" t="n">
-        <v>499.99</v>
+        <v>999.99</v>
       </c>
       <c r="L208" t="n">
-        <v>0</v>
+        <v>759.98</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>TANTRUM 84 FREESTYLE + L6</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>158</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>*230905*</t>
+          <t>*132688*</t>
         </is>
       </c>
       <c r="E209" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F209" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G209" t="n">
         <v>0</v>
       </c>
       <c r="H209" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I209" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J209" t="n">
-        <v>367</v>
+        <v>630</v>
       </c>
       <c r="K209" t="n">
-        <v>549.99</v>
+        <v>999.99</v>
       </c>
       <c r="L209" t="n">
-        <v>0</v>
+        <v>369.99</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>WC Rebels E-Race Pro</t>
+          <t>Speed 263</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>170</t>
+          <t xml:space="preserve"> (dynastar sp 263)</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>*130583*</t>
+          <t>*128159*</t>
         </is>
       </c>
       <c r="E210" t="n">
         <v>0</v>
       </c>
       <c r="F210" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G210" t="n">
         <v>0</v>
       </c>
       <c r="H210" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I210" t="n">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="J210" t="n">
-        <v>855</v>
+        <v>335</v>
       </c>
       <c r="K210" t="n">
-        <v>1359.99</v>
+        <v>499.99</v>
       </c>
       <c r="L210" t="n">
-        <v>2019.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Unicorn + JRS 4.5 GW CA</t>
+          <t>TANTRUM 84 FREESTYLE + L6</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>067</t>
+          <t>143</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>*208716*</t>
+          <t>*230905*</t>
         </is>
       </c>
       <c r="E211" t="n">
         <v>0</v>
       </c>
       <c r="F211" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G211" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H211" t="n">
         <v>0</v>
       </c>
       <c r="I211" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J211" t="n">
-        <v>190</v>
+        <v>367</v>
       </c>
       <c r="K211" t="n">
-        <v>299.99</v>
+        <v>549.99</v>
       </c>
       <c r="L211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Redster Q7 RVSK C + </t>
+          <t>WC Rebels E-Race Pro</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>*131575*</t>
+          <t>*130583*</t>
         </is>
       </c>
       <c r="E212" t="n">
         <v>0</v>
       </c>
       <c r="F212" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G212" t="n">
         <v>0</v>
       </c>
       <c r="H212" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I212" t="n">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="J212" t="n">
-        <v>640</v>
+        <v>855</v>
       </c>
       <c r="K212" t="n">
-        <v>999.99</v>
+        <v>1359.99</v>
       </c>
       <c r="L212" t="n">
-        <v>359.99</v>
+        <v>2019.96</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Elan</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Playmaker 87 SX</t>
+          <t>Unicorn + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>067</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>*209999*</t>
+          <t>*208716*</t>
         </is>
       </c>
       <c r="E213" t="n">
         <v>0</v>
       </c>
       <c r="F213" t="n">
         <v>2</v>
       </c>
       <c r="G213" t="n">
         <v>2</v>
       </c>
       <c r="H213" t="n">
         <v>0</v>
       </c>
       <c r="I213" t="n">
         <v>2</v>
       </c>
       <c r="J213" t="n">
-        <v>501</v>
+        <v>190</v>
       </c>
       <c r="K213" t="n">
-        <v>749.99</v>
+        <v>299.99</v>
       </c>
       <c r="L213" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Deacon 84</t>
+          <t xml:space="preserve">Redster Q7 RVSK C + </t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>173</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>*124843*</t>
+          <t>*131575*</t>
         </is>
       </c>
       <c r="E214" t="n">
         <v>0</v>
       </c>
       <c r="F214" t="n">
         <v>0</v>
       </c>
       <c r="G214" t="n">
         <v>0</v>
       </c>
       <c r="H214" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I214" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J214" t="n">
-        <v>795</v>
+        <v>640</v>
       </c>
       <c r="K214" t="n">
-        <v>1349.99</v>
+        <v>999.99</v>
       </c>
       <c r="L214" t="n">
-        <v>0</v>
+        <v>359.99</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Elan</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>M-Pro 85 w/ Xpress 11</t>
+          <t>Playmaker 87 SX</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>146</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>*132718*</t>
+          <t>*209999*</t>
         </is>
       </c>
       <c r="E215" t="n">
         <v>0</v>
       </c>
       <c r="F215" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G215" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H215" t="n">
         <v>0</v>
       </c>
       <c r="I215" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J215" t="n">
-        <v>540</v>
+        <v>501</v>
       </c>
       <c r="K215" t="n">
-        <v>829.99</v>
+        <v>749.99</v>
       </c>
       <c r="L215" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cloud C14 Rvsk S  + </t>
+          <t>Deacon 84</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>182</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>*131576*</t>
+          <t>*124843*</t>
         </is>
       </c>
       <c r="E216" t="n">
         <v>0</v>
       </c>
       <c r="F216" t="n">
         <v>0</v>
       </c>
       <c r="G216" t="n">
         <v>0</v>
       </c>
       <c r="H216" t="n">
         <v>0</v>
       </c>
       <c r="I216" t="n">
         <v>0</v>
       </c>
       <c r="J216" t="n">
-        <v>768</v>
+        <v>795</v>
       </c>
       <c r="K216" t="n">
-        <v>1199.99</v>
+        <v>1349.99</v>
       </c>
       <c r="L216" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Kore X 80 + PRW 11 GW</t>
+          <t>M-Pro 85 w/ Xpress 11</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>158</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>*133705*</t>
+          <t>*132718*</t>
         </is>
       </c>
       <c r="E217" t="n">
         <v>0</v>
       </c>
       <c r="F217" t="n">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="G217" t="n">
         <v>0</v>
       </c>
       <c r="H217" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="I217" t="n">
-        <v>-17</v>
+        <v>0</v>
       </c>
       <c r="J217" t="n">
-        <v>432.5</v>
+        <v>540</v>
       </c>
       <c r="K217" t="n">
-        <v>699.99</v>
+        <v>829.99</v>
       </c>
       <c r="L217" t="n">
-        <v>4547.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Real Joy</t>
+          <t xml:space="preserve">Cloud C14 Rvsk S  + </t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>160</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>*127317*</t>
+          <t>*131576*</t>
         </is>
       </c>
       <c r="E218" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F218" t="n">
         <v>0</v>
       </c>
       <c r="G218" t="n">
         <v>0</v>
       </c>
       <c r="H218" t="n">
         <v>0</v>
       </c>
       <c r="I218" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J218" t="n">
-        <v>335</v>
+        <v>768</v>
       </c>
       <c r="K218" t="n">
-        <v>859.99</v>
+        <v>1199.99</v>
       </c>
       <c r="L218" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>TANTRUM 84 FREESTYLE + L6</t>
+          <t>Kore X 80 + PRW 11 GW</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>156</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>*208627*</t>
+          <t>*133705*</t>
         </is>
       </c>
       <c r="E219" t="n">
         <v>0</v>
       </c>
       <c r="F219" t="n">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="G219" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H219" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I219" t="n">
-        <v>0</v>
+        <v>-17</v>
       </c>
       <c r="J219" t="n">
-        <v>367</v>
+        <v>432.5</v>
       </c>
       <c r="K219" t="n">
-        <v>549.99</v>
+        <v>699.99</v>
       </c>
       <c r="L219" t="n">
-        <v>365.98</v>
+        <v>4547.33</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Dancer 1 Strive 11 GW</t>
+          <t>Real Joy</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>*132769*</t>
+          <t>*127317*</t>
         </is>
       </c>
       <c r="E220" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F220" t="n">
         <v>0</v>
       </c>
       <c r="G220" t="n">
         <v>0</v>
       </c>
       <c r="H220" t="n">
         <v>0</v>
       </c>
       <c r="I220" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J220" t="n">
-        <v>402</v>
+        <v>335</v>
       </c>
       <c r="K220" t="n">
-        <v>824.99</v>
+        <v>859.99</v>
       </c>
       <c r="L220" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Dancer 79 SYS</t>
+          <t>TANTRUM 84 FREESTYLE + L6</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>150</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>*209448*</t>
+          <t>*208627*</t>
         </is>
       </c>
       <c r="E221" t="n">
         <v>0</v>
       </c>
       <c r="F221" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G221" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H221" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I221" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J221" t="n">
-        <v>583</v>
+        <v>367</v>
       </c>
       <c r="K221" t="n">
-        <v>1049.99</v>
+        <v>549.99</v>
       </c>
       <c r="L221" t="n">
-        <v>0</v>
+        <v>365.98</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>Dancer 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>154</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>*208721*</t>
+          <t>*132769*</t>
         </is>
       </c>
       <c r="E222" t="n">
         <v>0</v>
       </c>
       <c r="F222" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G222" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H222" t="n">
         <v>0</v>
       </c>
       <c r="I222" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J222" t="n">
-        <v>402.5</v>
+        <v>402</v>
       </c>
       <c r="K222" t="n">
-        <v>649.99</v>
+        <v>824.99</v>
       </c>
       <c r="L222" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>149</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>*128428*</t>
+          <t>*208721*</t>
         </is>
       </c>
       <c r="E223" t="n">
         <v>0</v>
       </c>
       <c r="F223" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G223" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H223" t="n">
         <v>0</v>
       </c>
       <c r="I223" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J223" t="n">
-        <v>630</v>
+        <v>402.5</v>
       </c>
       <c r="K223" t="n">
-        <v>999.99</v>
+        <v>649.99</v>
       </c>
       <c r="L223" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>REDSTER Q9 RVSK S + I 12 GW</t>
+          <t>Dancer 79 SYS</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>172</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>*207235*</t>
+          <t>*209448*</t>
         </is>
       </c>
       <c r="E224" t="n">
         <v>0</v>
       </c>
       <c r="F224" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G224" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H224" t="n">
         <v>0</v>
       </c>
       <c r="I224" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J224" t="n">
-        <v>0</v>
+        <v>583</v>
       </c>
       <c r="K224" t="n">
-        <v>1249.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L224" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Dancer 79 SYS</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>153</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>*209446*</t>
+          <t>*128428*</t>
         </is>
       </c>
       <c r="E225" t="n">
         <v>0</v>
       </c>
       <c r="F225" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G225" t="n">
         <v>0</v>
       </c>
       <c r="H225" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I225" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J225" t="n">
-        <v>583</v>
+        <v>630</v>
       </c>
       <c r="K225" t="n">
-        <v>1049.99</v>
+        <v>999.99</v>
       </c>
       <c r="L225" t="n">
-        <v>466.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>M-MENACE 90 XP11</t>
+          <t>REDSTER Q9 RVSK S + I 12 GW</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>168</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>*209657*</t>
+          <t>*207235*</t>
         </is>
       </c>
       <c r="E226" t="n">
         <v>0</v>
       </c>
       <c r="F226" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G226" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H226" t="n">
         <v>0</v>
       </c>
       <c r="I226" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J226" t="n">
-        <v>310</v>
+        <v>0</v>
       </c>
       <c r="K226" t="n">
-        <v>479.99</v>
+        <v>1249.99</v>
       </c>
       <c r="L226" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>M-Cross 78 w/ Xpress 11</t>
+          <t>Dancer 79 SYS</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>158</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>*132716*</t>
+          <t>*209446*</t>
         </is>
       </c>
       <c r="E227" t="n">
         <v>0</v>
       </c>
       <c r="F227" t="n">
         <v>1</v>
       </c>
       <c r="G227" t="n">
         <v>0</v>
       </c>
       <c r="H227" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I227" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J227" t="n">
-        <v>398</v>
+        <v>583</v>
       </c>
       <c r="K227" t="n">
-        <v>599.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L227" t="n">
-        <v>0</v>
+        <v>466.99</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Flat Ski Bent Chetler MINI</t>
+          <t>M-Cross 78 w/ Xpress 11</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>164</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>*207252*</t>
+          <t>*132716*</t>
         </is>
       </c>
       <c r="E228" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F228" t="n">
         <v>1</v>
       </c>
       <c r="G228" t="n">
         <v>0</v>
       </c>
       <c r="H228" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I228" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J228" t="n">
-        <v>248</v>
+        <v>398</v>
       </c>
       <c r="K228" t="n">
-        <v>419.99</v>
+        <v>599.99</v>
       </c>
       <c r="L228" t="n">
-        <v>171.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Total Joy Pro SLR</t>
+          <t>M-MENACE 90 XP11</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>150</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>*132699*</t>
+          <t>*209657*</t>
         </is>
       </c>
       <c r="E229" t="n">
         <v>0</v>
       </c>
       <c r="F229" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G229" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H229" t="n">
         <v>0</v>
       </c>
       <c r="I229" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J229" t="n">
-        <v>630</v>
+        <v>310</v>
       </c>
       <c r="K229" t="n">
-        <v>999.99</v>
+        <v>479.99</v>
       </c>
       <c r="L229" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Junior Ski Supershape Team</t>
+          <t>Flat Ski Bent Chetler MINI</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>153</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>*126124*</t>
+          <t>*207252*</t>
         </is>
       </c>
       <c r="E230" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F230" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G230" t="n">
         <v>0</v>
       </c>
       <c r="H230" t="n">
         <v>1</v>
       </c>
       <c r="I230" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J230" t="n">
-        <v>150.5</v>
+        <v>248</v>
       </c>
       <c r="K230" t="n">
-        <v>299.99</v>
+        <v>419.99</v>
       </c>
       <c r="L230" t="n">
-        <v>149.49</v>
+        <v>171.99</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Dynafit</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Seven Summits+ W Ski Set</t>
+          <t>Total Joy Pro SLR</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>*133343*</t>
+          <t>*132699*</t>
         </is>
       </c>
       <c r="E231" t="n">
         <v>0</v>
       </c>
       <c r="F231" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G231" t="n">
         <v>0</v>
       </c>
       <c r="H231" t="n">
         <v>0</v>
       </c>
       <c r="I231" t="n">
         <v>0</v>
       </c>
       <c r="J231" t="n">
-        <v>0</v>
+        <v>630</v>
       </c>
       <c r="K231" t="n">
-        <v>1299.99</v>
+        <v>999.99</v>
       </c>
       <c r="L231" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>CLOUD C14 RVSK S + MI 12 GW BL</t>
+          <t>Junior Ski Supershape Team</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>87</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>*133114*</t>
+          <t>*126124*</t>
         </is>
       </c>
       <c r="E232" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F232" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G232" t="n">
         <v>0</v>
       </c>
       <c r="H232" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I232" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J232" t="n">
-        <v>672</v>
+        <v>150.5</v>
       </c>
       <c r="K232" t="n">
-        <v>1049.99</v>
+        <v>299.99</v>
       </c>
       <c r="L232" t="n">
-        <v>0</v>
+        <v>149.49</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Dynafit</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Oblivion Team +JRS 4.5</t>
+          <t>Seven Summits+ W Ski Set</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>149</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>*231576*</t>
+          <t>*133343*</t>
         </is>
       </c>
       <c r="E233" t="n">
         <v>0</v>
       </c>
       <c r="F233" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G233" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H233" t="n">
         <v>0</v>
       </c>
       <c r="I233" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J233" t="n">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="K233" t="n">
-        <v>299.99</v>
+        <v>1299.99</v>
       </c>
       <c r="L233" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>CLOUD C14 RVSK S + MI 12 GW BL</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>154</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>*208774*</t>
+          <t>*133114*</t>
         </is>
       </c>
       <c r="E234" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F234" t="n">
         <v>1</v>
       </c>
       <c r="G234" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H234" t="n">
         <v>0</v>
       </c>
       <c r="I234" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J234" t="n">
-        <v>313.5</v>
+        <v>672</v>
       </c>
       <c r="K234" t="n">
-        <v>499.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L234" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>Oblivion Team +JRS 4.5</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>*208725*</t>
+          <t>*231576*</t>
         </is>
       </c>
       <c r="E235" t="n">
         <v>0</v>
       </c>
       <c r="F235" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G235" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H235" t="n">
         <v>0</v>
       </c>
       <c r="I235" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J235" t="n">
-        <v>402.5</v>
+        <v>190</v>
       </c>
       <c r="K235" t="n">
-        <v>699.99</v>
+        <v>299.99</v>
       </c>
       <c r="L235" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Prodigy 1 Strive 11 GW</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>163</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>*132852*</t>
+          <t>*208774*</t>
         </is>
       </c>
       <c r="E236" t="n">
         <v>0</v>
       </c>
       <c r="F236" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G236" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H236" t="n">
         <v>0</v>
       </c>
       <c r="I236" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J236" t="n">
-        <v>373</v>
+        <v>313.5</v>
       </c>
       <c r="K236" t="n">
-        <v>774.99</v>
+        <v>499.99</v>
       </c>
       <c r="L236" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>M-Cross 78 w/ Xpress 11</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>177</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>*132714*</t>
+          <t>*208725*</t>
         </is>
       </c>
       <c r="E237" t="n">
         <v>0</v>
       </c>
       <c r="F237" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G237" t="n">
         <v>0</v>
       </c>
       <c r="H237" t="n">
         <v>0</v>
       </c>
       <c r="I237" t="n">
         <v>0</v>
       </c>
       <c r="J237" t="n">
-        <v>398</v>
+        <v>402.5</v>
       </c>
       <c r="K237" t="n">
-        <v>599.99</v>
+        <v>699.99</v>
       </c>
       <c r="L237" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Dancer 1 Strive 11 GW</t>
+          <t>M-Cross 78 w/ Xpress 11</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>*132844*</t>
+          <t>*132714*</t>
         </is>
       </c>
       <c r="E238" t="n">
         <v>0</v>
       </c>
       <c r="F238" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G238" t="n">
         <v>0</v>
       </c>
       <c r="H238" t="n">
         <v>0</v>
       </c>
       <c r="I238" t="n">
         <v>0</v>
       </c>
       <c r="J238" t="n">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="K238" t="n">
-        <v>824.99</v>
+        <v>599.99</v>
       </c>
       <c r="L238" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Junior Oblivion</t>
+          <t>Prodigy 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>184</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>*126035*</t>
+          <t>*132852*</t>
         </is>
       </c>
       <c r="E239" t="n">
         <v>0</v>
       </c>
       <c r="F239" t="n">
         <v>0</v>
       </c>
       <c r="G239" t="n">
         <v>0</v>
       </c>
       <c r="H239" t="n">
         <v>0</v>
       </c>
       <c r="I239" t="n">
         <v>0</v>
       </c>
       <c r="J239" t="n">
-        <v>238</v>
+        <v>373</v>
       </c>
       <c r="K239" t="n">
-        <v>449.99</v>
+        <v>774.99</v>
       </c>
       <c r="L239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Deacon 72 Master</t>
+          <t>Dancer 1 Strive 11 GW</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>*124839*</t>
+          <t>*132844*</t>
         </is>
       </c>
       <c r="E240" t="n">
         <v>0</v>
       </c>
       <c r="F240" t="n">
         <v>0</v>
       </c>
       <c r="G240" t="n">
         <v>0</v>
       </c>
       <c r="H240" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I240" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J240" t="n">
-        <v>947</v>
+        <v>402</v>
       </c>
       <c r="K240" t="n">
-        <v>1499.99</v>
+        <v>824.99</v>
       </c>
       <c r="L240" t="n">
-        <v>552.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Kore X 80 + PRW 11 GW</t>
+          <t>Junior Oblivion</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>141</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>*133706*</t>
+          <t>*126035*</t>
         </is>
       </c>
       <c r="E241" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F241" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G241" t="n">
         <v>0</v>
       </c>
       <c r="H241" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I241" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J241" t="n">
-        <v>432.5</v>
+        <v>238</v>
       </c>
       <c r="K241" t="n">
-        <v>699.99</v>
+        <v>449.99</v>
       </c>
       <c r="L241" t="n">
-        <v>1069.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Dancer 79 SYS</t>
+          <t>Deacon 72 Master</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>178</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>*232282*</t>
+          <t>*124839*</t>
         </is>
       </c>
       <c r="E242" t="n">
         <v>0</v>
       </c>
       <c r="F242" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G242" t="n">
         <v>0</v>
       </c>
       <c r="H242" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I242" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J242" t="n">
-        <v>583</v>
+        <v>947</v>
       </c>
       <c r="K242" t="n">
-        <v>1049.99</v>
+        <v>1499.99</v>
       </c>
       <c r="L242" t="n">
-        <v>0</v>
+        <v>552.99</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Faction</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Dancer 1 Strive 11 GW</t>
+          <t>Dancer 79 SYS</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>184</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>*132845*</t>
+          <t>*232282*</t>
         </is>
       </c>
       <c r="E243" t="n">
         <v>0</v>
       </c>
       <c r="F243" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G243" t="n">
         <v>0</v>
       </c>
       <c r="H243" t="n">
         <v>0</v>
       </c>
       <c r="I243" t="n">
         <v>0</v>
       </c>
       <c r="J243" t="n">
-        <v>402</v>
+        <v>583</v>
       </c>
       <c r="K243" t="n">
-        <v>824.99</v>
+        <v>1049.99</v>
       </c>
       <c r="L243" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
+          <t>Faction</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Dancer 1 Strive 11 GW</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>*132845*</t>
+        </is>
+      </c>
+      <c r="E244" t="n">
+        <v>0</v>
+      </c>
+      <c r="F244" t="n">
+        <v>0</v>
+      </c>
+      <c r="G244" t="n">
+        <v>0</v>
+      </c>
+      <c r="H244" t="n">
+        <v>0</v>
+      </c>
+      <c r="I244" t="n">
+        <v>0</v>
+      </c>
+      <c r="J244" t="n">
+        <v>402</v>
+      </c>
+      <c r="K244" t="n">
+        <v>824.99</v>
+      </c>
+      <c r="L244" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
           <t>Head</t>
         </is>
       </c>
-      <c r="B244" t="inlineStr">
+      <c r="B245" t="inlineStr">
         <is>
           <t>Junior Oblivion</t>
         </is>
       </c>
-      <c r="C244" t="inlineStr">
+      <c r="C245" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
-      <c r="D244" t="inlineStr">
+      <c r="D245" t="inlineStr">
         <is>
           <t>*126037*</t>
         </is>
       </c>
-      <c r="E244" t="n">
-[...14 lines deleted...]
-      <c r="J244" t="n">
+      <c r="E245" t="n">
+        <v>0</v>
+      </c>
+      <c r="F245" t="n">
+        <v>0</v>
+      </c>
+      <c r="G245" t="n">
+        <v>0</v>
+      </c>
+      <c r="H245" t="n">
+        <v>0</v>
+      </c>
+      <c r="I245" t="n">
+        <v>0</v>
+      </c>
+      <c r="J245" t="n">
         <v>238</v>
       </c>
-      <c r="K244" t="n">
+      <c r="K245" t="n">
         <v>449.99</v>
       </c>
-      <c r="L244" t="n">
-        <v>0</v>
+      <c r="L245" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Kore X 80 + PRW 11 GW</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>*133706*</t>
+        </is>
+      </c>
+      <c r="E246" t="n">
+        <v>1</v>
+      </c>
+      <c r="F246" t="n">
+        <v>8</v>
+      </c>
+      <c r="G246" t="n">
+        <v>0</v>
+      </c>
+      <c r="H246" t="n">
+        <v>4</v>
+      </c>
+      <c r="I246" t="n">
+        <v>-3</v>
+      </c>
+      <c r="J246" t="n">
+        <v>432.5</v>
+      </c>
+      <c r="K246" t="n">
+        <v>699.99</v>
+      </c>
+      <c r="L246" t="n">
+        <v>1069.96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>