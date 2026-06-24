--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L219"/>
+  <dimension ref="A1:L221"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -1003,183 +1003,183 @@
       <c r="F12" t="n">
         <v>2</v>
       </c>
       <c r="G12" t="n">
         <v>1</v>
       </c>
       <c r="H12" t="n">
         <v>2</v>
       </c>
       <c r="I12" t="n">
         <v>-1</v>
       </c>
       <c r="J12" t="n">
         <v>404</v>
       </c>
       <c r="K12" t="n">
         <v>629.99</v>
       </c>
       <c r="L12" t="n">
         <v>451.98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*132730*</t>
+          <t>*230438*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J13" t="n">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="K13" t="n">
-        <v>479.99</v>
+        <v>599.99</v>
       </c>
       <c r="L13" t="n">
-        <v>409.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*230438*</t>
+          <t>*230435*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
         <v>599.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>RS 70 SC</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*230435*</t>
+          <t>*132730*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J15" t="n">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="K15" t="n">
-        <v>599.99</v>
+        <v>479.99</v>
       </c>
       <c r="L15" t="n">
-        <v>0</v>
+        <v>409.98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>RSJ 50</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*127689*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
@@ -1279,183 +1279,183 @@
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="n">
         <v>849.99</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Jr Hero 65</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*132352*</t>
+          <t>*230160*</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>177</v>
+        <v>0</v>
       </c>
       <c r="K19" t="n">
-        <v>249.99</v>
+        <v>599.99</v>
       </c>
       <c r="L19" t="n">
-        <v>72.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>RS 90 SC</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*230160*</t>
+          <t>*231560*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J20" t="n">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="K20" t="n">
-        <v>599.99</v>
+        <v>529.9400000000001</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>RS 90 SC</t>
+          <t>Jr Hero 65</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*231560*</t>
+          <t>*132352*</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J21" t="n">
-        <v>360</v>
+        <v>177</v>
       </c>
       <c r="K21" t="n">
-        <v>529.9400000000001</v>
+        <v>249.99</v>
       </c>
       <c r="L21" t="n">
-        <v>0</v>
+        <v>72.98999999999999</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Mach Sport 90 MV</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>27.5</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*126602*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>1</v>
@@ -1560,129 +1560,129 @@
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
       <c r="J24" t="n">
         <v>0</v>
       </c>
       <c r="K24" t="n">
         <v>549.99</v>
       </c>
       <c r="L24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR 1 LC</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*230380*</t>
+          <t>*207209*</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J25" t="n">
         <v>0</v>
       </c>
       <c r="K25" t="n">
-        <v>849.99</v>
+        <v>479.99</v>
       </c>
       <c r="L25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>REDSTER STR 1 LC</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*207209*</t>
+          <t>*230380*</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
       <c r="I26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J26" t="n">
         <v>0</v>
       </c>
       <c r="K26" t="n">
-        <v>479.99</v>
+        <v>849.99</v>
       </c>
       <c r="L26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Redster 130 TI</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*207397*</t>
         </is>
@@ -1974,267 +1974,267 @@
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>0</v>
       </c>
       <c r="J33" t="n">
         <v>0</v>
       </c>
       <c r="K33" t="n">
         <v>599.99</v>
       </c>
       <c r="L33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>RS 120 SC</t>
+          <t>RS 110 SC</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*132728*</t>
+          <t>*127682*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>1</v>
       </c>
       <c r="F34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J34" t="n">
-        <v>427</v>
+        <v>400</v>
       </c>
       <c r="K34" t="n">
-        <v>629.99</v>
+        <v>649.99</v>
       </c>
       <c r="L34" t="n">
-        <v>0</v>
+        <v>249.99</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>RS 110 SC</t>
+          <t>RS 120 SC</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*127682*</t>
+          <t>*132728*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>1</v>
       </c>
       <c r="F35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35" t="n">
-        <v>400</v>
+        <v>427</v>
       </c>
       <c r="K35" t="n">
-        <v>649.99</v>
+        <v>629.99</v>
       </c>
       <c r="L35" t="n">
-        <v>249.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*231673*</t>
+          <t>*230564*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
         <v>0</v>
       </c>
       <c r="J36" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K36" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*230564*</t>
+          <t>*230570*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
       <c r="J37" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K37" t="n">
-        <v>649.99</v>
+        <v>249.99</v>
       </c>
       <c r="L37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*230570*</t>
+          <t>*231673*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
         <v>0</v>
       </c>
       <c r="I38" t="n">
         <v>0</v>
       </c>
       <c r="J38" t="n">
         <v>0</v>
       </c>
       <c r="K38" t="n">
-        <v>249.99</v>
+        <v>549.99</v>
       </c>
       <c r="L38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>29.5</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*231735*</t>
         </is>
@@ -2659,137 +2659,137 @@
       <c r="F48" t="n">
         <v>0</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
         <v>0</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
       <c r="J48" t="n">
         <v>0</v>
       </c>
       <c r="K48" t="n">
         <v>249.99</v>
       </c>
       <c r="L48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Hero World Cup 90 SC</t>
+          <t>RX 130 LV</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*132347*</t>
+          <t>*127704*</t>
         </is>
       </c>
       <c r="E49" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F49" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J49" t="n">
-        <v>360</v>
+        <v>490</v>
       </c>
       <c r="K49" t="n">
-        <v>499.99</v>
+        <v>729.95</v>
       </c>
       <c r="L49" t="n">
-        <v>279.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>RX 130 LV</t>
+          <t>Hero World Cup 90 SC</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*127704*</t>
+          <t>*132347*</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F50" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J50" t="n">
-        <v>490</v>
+        <v>360</v>
       </c>
       <c r="K50" t="n">
-        <v>729.95</v>
+        <v>499.99</v>
       </c>
       <c r="L50" t="n">
-        <v>0</v>
+        <v>279.98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>REDSTER STR F4 (130)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>29.5</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*231647*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
@@ -2802,270 +2802,270 @@
       </c>
       <c r="H51" t="n">
         <v>0</v>
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
       <c r="K51" t="n">
         <v>749.99</v>
       </c>
       <c r="L51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*230229*</t>
+          <t>*230572*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
         <v>0</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
         <v>0</v>
       </c>
       <c r="I52" t="n">
         <v>0</v>
       </c>
       <c r="J52" t="n">
         <v>0</v>
       </c>
       <c r="K52" t="n">
-        <v>549.99</v>
+        <v>249.99</v>
       </c>
       <c r="L52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*230572*</t>
+          <t>*230229*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
         <v>0</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
         <v>0</v>
       </c>
       <c r="I53" t="n">
         <v>0</v>
       </c>
       <c r="J53" t="n">
         <v>0</v>
       </c>
       <c r="K53" t="n">
-        <v>249.99</v>
+        <v>549.99</v>
       </c>
       <c r="L53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*132731*</t>
+          <t>*230378*</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F54" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I54" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J54" t="n">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="K54" t="n">
-        <v>479.99</v>
+        <v>849.99</v>
       </c>
       <c r="L54" t="n">
-        <v>204.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*230378*</t>
+          <t>*230241*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
         <v>0</v>
       </c>
       <c r="G55" t="n">
         <v>0</v>
       </c>
       <c r="H55" t="n">
         <v>0</v>
       </c>
       <c r="I55" t="n">
         <v>0</v>
       </c>
       <c r="J55" t="n">
         <v>0</v>
       </c>
       <c r="K55" t="n">
         <v>849.99</v>
       </c>
       <c r="L55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>RS 70 SC</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*230241*</t>
+          <t>*132731*</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J56" t="n">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="K56" t="n">
-        <v>849.99</v>
+        <v>479.99</v>
       </c>
       <c r="L56" t="n">
-        <v>0</v>
+        <v>204.99</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>25.5</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>*230560*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>0</v>
@@ -3768,129 +3768,129 @@
       </c>
       <c r="H72" t="n">
         <v>0</v>
       </c>
       <c r="I72" t="n">
         <v>0</v>
       </c>
       <c r="J72" t="n">
         <v>416</v>
       </c>
       <c r="K72" t="n">
         <v>649.99</v>
       </c>
       <c r="L72" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*231672*</t>
+          <t>*230563*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
         <v>0</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
         <v>0</v>
       </c>
       <c r="I73" t="n">
         <v>0</v>
       </c>
       <c r="J73" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K73" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L73" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*230563*</t>
+          <t>*231672*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>0</v>
       </c>
       <c r="G74" t="n">
         <v>0</v>
       </c>
       <c r="H74" t="n">
         <v>0</v>
       </c>
       <c r="I74" t="n">
         <v>0</v>
       </c>
       <c r="J74" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K74" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>RS 120 SC</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*127684*</t>
         </is>
@@ -3993,137 +3993,137 @@
       <c r="F77" t="n">
         <v>0</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
         <v>0</v>
       </c>
       <c r="I77" t="n">
         <v>0</v>
       </c>
       <c r="J77" t="n">
         <v>0</v>
       </c>
       <c r="K77" t="n">
         <v>849.99</v>
       </c>
       <c r="L77" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>*127687*</t>
+          <t>*208166*</t>
         </is>
       </c>
       <c r="E78" t="n">
+        <v>0</v>
+      </c>
+      <c r="F78" t="n">
+        <v>3</v>
+      </c>
+      <c r="G78" t="n">
+        <v>3</v>
+      </c>
+      <c r="H78" t="n">
         <v>2</v>
       </c>
-      <c r="F78" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I78" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J78" t="n">
-        <v>275</v>
+        <v>416</v>
       </c>
       <c r="K78" t="n">
-        <v>379.95</v>
+        <v>649.99</v>
       </c>
       <c r="L78" t="n">
-        <v>0</v>
+        <v>467.98</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>RS 70 SC</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>*208166*</t>
+          <t>*127687*</t>
         </is>
       </c>
       <c r="E79" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F79" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G79" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H79" t="n">
+        <v>0</v>
+      </c>
+      <c r="I79" t="n">
         <v>2</v>
       </c>
-      <c r="I79" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J79" t="n">
-        <v>416</v>
+        <v>275</v>
       </c>
       <c r="K79" t="n">
-        <v>649.99</v>
+        <v>379.95</v>
       </c>
       <c r="L79" t="n">
-        <v>467.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*208167*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>
@@ -4642,86 +4642,86 @@
       </c>
       <c r="H91" t="n">
         <v>0</v>
       </c>
       <c r="I91" t="n">
         <v>0</v>
       </c>
       <c r="J91" t="n">
         <v>0</v>
       </c>
       <c r="K91" t="n">
         <v>849.99</v>
       </c>
       <c r="L91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Hero World Cup 90 SC</t>
+          <t>WORLD CUP ZA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>*132349*</t>
+          <t>*134765*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
       </c>
       <c r="F92" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G92" t="n">
         <v>0</v>
       </c>
       <c r="H92" t="n">
         <v>1</v>
       </c>
       <c r="I92" t="n">
         <v>-1</v>
       </c>
       <c r="J92" t="n">
-        <v>360</v>
+        <v>530</v>
       </c>
       <c r="K92" t="n">
-        <v>499.99</v>
+        <v>569.99</v>
       </c>
       <c r="L92" t="n">
-        <v>139.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>27.5</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>*230382*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>0</v>
@@ -4734,86 +4734,86 @@
       </c>
       <c r="H93" t="n">
         <v>0</v>
       </c>
       <c r="I93" t="n">
         <v>0</v>
       </c>
       <c r="J93" t="n">
         <v>0</v>
       </c>
       <c r="K93" t="n">
         <v>849.99</v>
       </c>
       <c r="L93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>WORLD CUP ZA</t>
+          <t>Hero World Cup 90 SC</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>*134765*</t>
+          <t>*132349*</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>0</v>
       </c>
       <c r="F94" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G94" t="n">
         <v>0</v>
       </c>
       <c r="H94" t="n">
         <v>1</v>
       </c>
       <c r="I94" t="n">
         <v>-1</v>
       </c>
       <c r="J94" t="n">
-        <v>530</v>
+        <v>360</v>
       </c>
       <c r="K94" t="n">
-        <v>569.99</v>
+        <v>499.99</v>
       </c>
       <c r="L94" t="n">
-        <v>39.99</v>
+        <v>139.99</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>REDSTER TR F4</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>*207205*</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>1</v>
@@ -4964,129 +4964,129 @@
       </c>
       <c r="H98" t="n">
         <v>0</v>
       </c>
       <c r="I98" t="n">
         <v>0</v>
       </c>
       <c r="J98" t="n">
         <v>0</v>
       </c>
       <c r="K98" t="n">
         <v>849.99</v>
       </c>
       <c r="L98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>*231674*</t>
+          <t>*208164*</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>0</v>
       </c>
       <c r="F99" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G99" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H99" t="n">
         <v>0</v>
       </c>
       <c r="I99" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J99" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K99" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>*208164*</t>
+          <t>*231674*</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>0</v>
       </c>
       <c r="F100" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G100" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H100" t="n">
         <v>0</v>
       </c>
       <c r="I100" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J100" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K100" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L100" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>28.5</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>*231734*</t>
         </is>
@@ -5971,226 +5971,226 @@
       <c r="F120" t="n">
         <v>0</v>
       </c>
       <c r="G120" t="n">
         <v>0</v>
       </c>
       <c r="H120" t="n">
         <v>0</v>
       </c>
       <c r="I120" t="n">
         <v>0</v>
       </c>
       <c r="J120" t="n">
         <v>0</v>
       </c>
       <c r="K120" t="n">
         <v>599.99</v>
       </c>
       <c r="L120" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Hero J3</t>
+          <t>Junior Redster 60</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>*125633*</t>
+          <t>*126075*</t>
         </is>
       </c>
       <c r="E121" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F121" t="n">
         <v>0</v>
       </c>
       <c r="G121" t="n">
         <v>0</v>
       </c>
       <c r="H121" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I121" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J121" t="n">
-        <v>103</v>
+        <v>187.5</v>
       </c>
       <c r="K121" t="n">
-        <v>159.99</v>
+        <v>279.99</v>
       </c>
       <c r="L121" t="n">
-        <v>56.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Junior Redster 60</t>
+          <t>Hero J3</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>*126075*</t>
+          <t>*125633*</t>
         </is>
       </c>
       <c r="E122" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F122" t="n">
         <v>0</v>
       </c>
       <c r="G122" t="n">
         <v>0</v>
       </c>
       <c r="H122" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I122" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J122" t="n">
-        <v>187.5</v>
+        <v>103</v>
       </c>
       <c r="K122" t="n">
-        <v>279.99</v>
+        <v>159.99</v>
       </c>
       <c r="L122" t="n">
-        <v>0</v>
+        <v>56.99</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>*230366*</t>
+          <t>*231710*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>0</v>
       </c>
       <c r="F123" t="n">
         <v>0</v>
       </c>
       <c r="G123" t="n">
         <v>0</v>
       </c>
       <c r="H123" t="n">
         <v>0</v>
       </c>
       <c r="I123" t="n">
         <v>0</v>
       </c>
       <c r="J123" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K123" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>*231710*</t>
+          <t>*230366*</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>0</v>
       </c>
       <c r="F124" t="n">
         <v>0</v>
       </c>
       <c r="G124" t="n">
         <v>0</v>
       </c>
       <c r="H124" t="n">
         <v>0</v>
       </c>
       <c r="I124" t="n">
         <v>0</v>
       </c>
       <c r="J124" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K124" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>REDSTER STR F4 (130)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>23.5</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>*209477*</t>
         </is>
@@ -6344,4222 +6344,4314 @@
       </c>
       <c r="H128" t="n">
         <v>0</v>
       </c>
       <c r="I128" t="n">
         <v>0</v>
       </c>
       <c r="J128" t="n">
         <v>0</v>
       </c>
       <c r="K128" t="n">
         <v>749.99</v>
       </c>
       <c r="L128" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>*230231*</t>
+          <t>*230561*</t>
         </is>
       </c>
       <c r="E129" t="n">
         <v>0</v>
       </c>
       <c r="F129" t="n">
         <v>0</v>
       </c>
       <c r="G129" t="n">
         <v>0</v>
       </c>
       <c r="H129" t="n">
         <v>0</v>
       </c>
       <c r="I129" t="n">
         <v>0</v>
       </c>
       <c r="J129" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K129" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L129" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>Race Boot Raptor 90S RS</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*230561*</t>
+          <t>*mcs232455*</t>
         </is>
       </c>
       <c r="E130" t="n">
         <v>0</v>
       </c>
       <c r="F130" t="n">
         <v>0</v>
       </c>
       <c r="G130" t="n">
         <v>0</v>
       </c>
       <c r="H130" t="n">
         <v>0</v>
       </c>
       <c r="I130" t="n">
         <v>0</v>
       </c>
       <c r="J130" t="n">
-        <v>416</v>
+        <v>295</v>
       </c>
       <c r="K130" t="n">
-        <v>649.99</v>
+        <v>469.99</v>
       </c>
       <c r="L130" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>*230364*</t>
+          <t>*230231*</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>0</v>
       </c>
       <c r="F131" t="n">
         <v>0</v>
       </c>
       <c r="G131" t="n">
         <v>0</v>
       </c>
       <c r="H131" t="n">
         <v>0</v>
       </c>
       <c r="I131" t="n">
         <v>0</v>
       </c>
       <c r="J131" t="n">
         <v>0</v>
       </c>
       <c r="K131" t="n">
         <v>549.99</v>
       </c>
       <c r="L131" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>*231677*</t>
+          <t>*231708*</t>
         </is>
       </c>
       <c r="E132" t="n">
         <v>0</v>
       </c>
       <c r="F132" t="n">
         <v>0</v>
       </c>
       <c r="G132" t="n">
         <v>0</v>
       </c>
       <c r="H132" t="n">
         <v>0</v>
       </c>
       <c r="I132" t="n">
         <v>0</v>
       </c>
       <c r="J132" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K132" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L132" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>*231708*</t>
+          <t>*230364*</t>
         </is>
       </c>
       <c r="E133" t="n">
         <v>0</v>
       </c>
       <c r="F133" t="n">
         <v>0</v>
       </c>
       <c r="G133" t="n">
         <v>0</v>
       </c>
       <c r="H133" t="n">
         <v>0</v>
       </c>
       <c r="I133" t="n">
         <v>0</v>
       </c>
       <c r="J133" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K133" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L133" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Hero 90 SC</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>*125621*</t>
+          <t>*231677*</t>
         </is>
       </c>
       <c r="E134" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F134" t="n">
         <v>0</v>
       </c>
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
         <v>0</v>
       </c>
       <c r="I134" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J134" t="n">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="K134" t="n">
-        <v>479.95</v>
+        <v>549.99</v>
       </c>
       <c r="L134" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Race Boot Formula RS 130</t>
+          <t>Hero 90 SC</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>*127223*</t>
+          <t>*125621*</t>
         </is>
       </c>
       <c r="E135" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F135" t="n">
         <v>0</v>
       </c>
       <c r="G135" t="n">
         <v>0</v>
       </c>
       <c r="H135" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I135" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J135" t="n">
-        <v>445</v>
+        <v>360</v>
       </c>
       <c r="K135" t="n">
-        <v>749.99</v>
+        <v>479.95</v>
       </c>
       <c r="L135" t="n">
-        <v>304.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>Raptor WCR 120</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*231690*</t>
+          <t>*mcs232454*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
         <v>0</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
         <v>0</v>
       </c>
       <c r="I136" t="n">
         <v>0</v>
       </c>
       <c r="J136" t="n">
-        <v>0</v>
+        <v>455</v>
       </c>
       <c r="K136" t="n">
-        <v>849.99</v>
+        <v>729.99</v>
       </c>
       <c r="L136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>Race Boot Formula RS 130</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*230087*</t>
+          <t>*127223*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
         <v>0</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I137" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J137" t="n">
-        <v>0</v>
+        <v>445</v>
       </c>
       <c r="K137" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L137" t="n">
-        <v>0</v>
+        <v>304.99</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>*132732*</t>
+          <t>*231690*</t>
         </is>
       </c>
       <c r="E138" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F138" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G138" t="n">
         <v>0</v>
       </c>
       <c r="H138" t="n">
         <v>0</v>
       </c>
       <c r="I138" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J138" t="n">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="K138" t="n">
-        <v>479.99</v>
+        <v>849.99</v>
       </c>
       <c r="L138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*230247*</t>
+          <t>*230087*</t>
         </is>
       </c>
       <c r="E139" t="n">
         <v>0</v>
       </c>
       <c r="F139" t="n">
         <v>0</v>
       </c>
       <c r="G139" t="n">
         <v>0</v>
       </c>
       <c r="H139" t="n">
         <v>0</v>
       </c>
       <c r="I139" t="n">
         <v>0</v>
       </c>
       <c r="J139" t="n">
         <v>0</v>
       </c>
       <c r="K139" t="n">
         <v>849.99</v>
       </c>
       <c r="L139" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>RSJ 65</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>*129469*</t>
+          <t>*230247*</t>
         </is>
       </c>
       <c r="E140" t="n">
         <v>0</v>
       </c>
       <c r="F140" t="n">
         <v>0</v>
       </c>
       <c r="G140" t="n">
         <v>0</v>
       </c>
       <c r="H140" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I140" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J140" t="n">
-        <v>177</v>
+        <v>0</v>
       </c>
       <c r="K140" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="L140" t="n">
-        <v>145.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Race Boot Raptor 90S RS</t>
+          <t>RS 70 SC</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>*127225*</t>
+          <t>*132732*</t>
         </is>
       </c>
       <c r="E141" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F141" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G141" t="n">
         <v>0</v>
       </c>
       <c r="H141" t="n">
         <v>0</v>
       </c>
       <c r="I141" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J141" t="n">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="K141" t="n">
-        <v>468</v>
+        <v>479.99</v>
       </c>
       <c r="L141" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>RSJ 65</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>*231679*</t>
+          <t>*129469*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
         <v>0</v>
       </c>
       <c r="G142" t="n">
         <v>0</v>
       </c>
       <c r="H142" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I142" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J142" t="n">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="K142" t="n">
-        <v>549.99</v>
+        <v>249.99</v>
       </c>
       <c r="L142" t="n">
-        <v>0</v>
+        <v>145.98</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>Race Boot Raptor 90S RS</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>*230228*</t>
+          <t>*127225*</t>
         </is>
       </c>
       <c r="E143" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F143" t="n">
         <v>0</v>
       </c>
       <c r="G143" t="n">
         <v>0</v>
       </c>
       <c r="H143" t="n">
         <v>0</v>
       </c>
       <c r="I143" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J143" t="n">
-        <v>0</v>
+        <v>295</v>
       </c>
       <c r="K143" t="n">
-        <v>549.99</v>
+        <v>468</v>
       </c>
       <c r="L143" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>28.5</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>*230230*</t>
+          <t>*231679*</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>0</v>
       </c>
       <c r="F144" t="n">
         <v>0</v>
       </c>
       <c r="G144" t="n">
         <v>0</v>
       </c>
       <c r="H144" t="n">
         <v>0</v>
       </c>
       <c r="I144" t="n">
         <v>0</v>
       </c>
       <c r="J144" t="n">
         <v>0</v>
       </c>
       <c r="K144" t="n">
         <v>549.99</v>
       </c>
       <c r="L144" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>*208158*</t>
+          <t>*230228*</t>
         </is>
       </c>
       <c r="E145" t="n">
         <v>0</v>
       </c>
       <c r="F145" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G145" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H145" t="n">
         <v>0</v>
       </c>
       <c r="I145" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J145" t="n">
         <v>0</v>
       </c>
       <c r="K145" t="n">
         <v>549.99</v>
       </c>
       <c r="L145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>*230566*</t>
+          <t>*230230*</t>
         </is>
       </c>
       <c r="E146" t="n">
         <v>0</v>
       </c>
       <c r="F146" t="n">
         <v>0</v>
       </c>
       <c r="G146" t="n">
         <v>0</v>
       </c>
       <c r="H146" t="n">
         <v>0</v>
       </c>
       <c r="I146" t="n">
         <v>0</v>
       </c>
       <c r="J146" t="n">
         <v>0</v>
       </c>
       <c r="K146" t="n">
-        <v>249.99</v>
+        <v>549.99</v>
       </c>
       <c r="L146" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR 2 LC</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>*230384*</t>
+          <t>*208158*</t>
         </is>
       </c>
       <c r="E147" t="n">
         <v>0</v>
       </c>
       <c r="F147" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G147" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H147" t="n">
         <v>0</v>
       </c>
       <c r="I147" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J147" t="n">
         <v>0</v>
       </c>
       <c r="K147" t="n">
-        <v>849.99</v>
+        <v>549.99</v>
       </c>
       <c r="L147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>19</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>*230075*</t>
+          <t>*230566*</t>
         </is>
       </c>
       <c r="E148" t="n">
         <v>0</v>
       </c>
       <c r="F148" t="n">
         <v>0</v>
       </c>
       <c r="G148" t="n">
         <v>0</v>
       </c>
       <c r="H148" t="n">
         <v>0</v>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
       <c r="J148" t="n">
         <v>0</v>
       </c>
       <c r="K148" t="n">
-        <v>549.99</v>
+        <v>249.99</v>
       </c>
       <c r="L148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>*230569*</t>
+          <t>*230384*</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>0</v>
       </c>
       <c r="F149" t="n">
         <v>0</v>
       </c>
       <c r="G149" t="n">
         <v>0</v>
       </c>
       <c r="H149" t="n">
         <v>0</v>
       </c>
       <c r="I149" t="n">
         <v>0</v>
       </c>
       <c r="J149" t="n">
         <v>0</v>
       </c>
       <c r="K149" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="L149" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>*230244*</t>
+          <t>*230075*</t>
         </is>
       </c>
       <c r="E150" t="n">
         <v>0</v>
       </c>
       <c r="F150" t="n">
         <v>0</v>
       </c>
       <c r="G150" t="n">
         <v>0</v>
       </c>
       <c r="H150" t="n">
         <v>0</v>
       </c>
       <c r="I150" t="n">
         <v>0</v>
       </c>
       <c r="J150" t="n">
         <v>0</v>
       </c>
       <c r="K150" t="n">
-        <v>849.99</v>
+        <v>549.99</v>
       </c>
       <c r="L150" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>REDSTER STR F4</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>*207207*</t>
+          <t>*230569*</t>
         </is>
       </c>
       <c r="E151" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F151" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G151" t="n">
         <v>0</v>
       </c>
       <c r="H151" t="n">
         <v>0</v>
       </c>
       <c r="I151" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J151" t="n">
         <v>0</v>
       </c>
       <c r="K151" t="n">
-        <v>749.99</v>
+        <v>249.99</v>
       </c>
       <c r="L151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>*230068*</t>
+          <t>*230244*</t>
         </is>
       </c>
       <c r="E152" t="n">
         <v>0</v>
       </c>
       <c r="F152" t="n">
         <v>0</v>
       </c>
       <c r="G152" t="n">
         <v>0</v>
       </c>
       <c r="H152" t="n">
         <v>0</v>
       </c>
       <c r="I152" t="n">
         <v>0</v>
       </c>
       <c r="J152" t="n">
         <v>0</v>
       </c>
       <c r="K152" t="n">
-        <v>549.99</v>
+        <v>849.99</v>
       </c>
       <c r="L152" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR F4</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>*230243*</t>
+          <t>*207207*</t>
         </is>
       </c>
       <c r="E153" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F153" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G153" t="n">
         <v>0</v>
       </c>
       <c r="H153" t="n">
         <v>0</v>
       </c>
       <c r="I153" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J153" t="n">
         <v>0</v>
       </c>
       <c r="K153" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>22.5</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>*230557*</t>
+          <t>*230068*</t>
         </is>
       </c>
       <c r="E154" t="n">
         <v>0</v>
       </c>
       <c r="F154" t="n">
         <v>0</v>
       </c>
       <c r="G154" t="n">
         <v>0</v>
       </c>
       <c r="H154" t="n">
         <v>0</v>
       </c>
       <c r="I154" t="n">
         <v>0</v>
       </c>
       <c r="J154" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K154" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L154" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>*208168*</t>
+          <t>*230243*</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>0</v>
       </c>
       <c r="F155" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G155" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H155" t="n">
         <v>0</v>
       </c>
       <c r="I155" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J155" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K155" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="L155" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Junior Redster 60</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>*126076*</t>
+          <t>*230557*</t>
         </is>
       </c>
       <c r="E156" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F156" t="n">
         <v>0</v>
       </c>
       <c r="G156" t="n">
         <v>0</v>
       </c>
       <c r="H156" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I156" t="n">
         <v>0</v>
       </c>
       <c r="J156" t="n">
-        <v>187.5</v>
+        <v>416</v>
       </c>
       <c r="K156" t="n">
-        <v>279.99</v>
+        <v>649.99</v>
       </c>
       <c r="L156" t="n">
-        <v>92.48999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>*231763*</t>
+          <t>*208168*</t>
         </is>
       </c>
       <c r="E157" t="n">
         <v>0</v>
       </c>
       <c r="F157" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G157" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H157" t="n">
         <v>0</v>
       </c>
       <c r="I157" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J157" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K157" t="n">
-        <v>249.99</v>
+        <v>649.99</v>
       </c>
       <c r="L157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC</t>
+          <t>Junior Redster 60</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>*207208*</t>
+          <t>*126076*</t>
         </is>
       </c>
       <c r="E158" t="n">
         <v>1</v>
       </c>
       <c r="F158" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G158" t="n">
         <v>0</v>
       </c>
       <c r="H158" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I158" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J158" t="n">
-        <v>0</v>
+        <v>187.5</v>
       </c>
       <c r="K158" t="n">
-        <v>549.99</v>
+        <v>279.99</v>
       </c>
       <c r="L158" t="n">
-        <v>0</v>
+        <v>92.48999999999999</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>18</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>*230070*</t>
+          <t>*231763*</t>
         </is>
       </c>
       <c r="E159" t="n">
         <v>0</v>
       </c>
       <c r="F159" t="n">
         <v>0</v>
       </c>
       <c r="G159" t="n">
         <v>0</v>
       </c>
       <c r="H159" t="n">
         <v>0</v>
       </c>
       <c r="I159" t="n">
         <v>0</v>
       </c>
       <c r="J159" t="n">
         <v>0</v>
       </c>
       <c r="K159" t="n">
-        <v>549.99</v>
+        <v>249.99</v>
       </c>
       <c r="L159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER STR 2 LC</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>*230225*</t>
+          <t>*207208*</t>
         </is>
       </c>
       <c r="E160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G160" t="n">
         <v>0</v>
       </c>
       <c r="H160" t="n">
         <v>0</v>
       </c>
       <c r="I160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J160" t="n">
         <v>0</v>
       </c>
       <c r="K160" t="n">
         <v>549.99</v>
       </c>
       <c r="L160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>*231692*</t>
+          <t>*230070*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
       </c>
       <c r="F161" t="n">
         <v>0</v>
       </c>
       <c r="G161" t="n">
         <v>0</v>
       </c>
       <c r="H161" t="n">
         <v>0</v>
       </c>
       <c r="I161" t="n">
         <v>0</v>
       </c>
       <c r="J161" t="n">
         <v>0</v>
       </c>
       <c r="K161" t="n">
-        <v>849.99</v>
+        <v>549.99</v>
       </c>
       <c r="L161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>*230073*</t>
+          <t>*230225*</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>0</v>
       </c>
       <c r="F162" t="n">
         <v>0</v>
       </c>
       <c r="G162" t="n">
         <v>0</v>
       </c>
       <c r="H162" t="n">
         <v>0</v>
       </c>
       <c r="I162" t="n">
         <v>0</v>
       </c>
       <c r="J162" t="n">
         <v>0</v>
       </c>
       <c r="K162" t="n">
         <v>549.99</v>
       </c>
       <c r="L162" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Mach Sport 90 MV</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>27.5</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>*mcs232424*</t>
+          <t>*231692*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>0</v>
       </c>
       <c r="F163" t="n">
         <v>0</v>
       </c>
       <c r="G163" t="n">
         <v>0</v>
       </c>
       <c r="H163" t="n">
         <v>0</v>
       </c>
       <c r="I163" t="n">
         <v>0</v>
       </c>
       <c r="J163" t="n">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="K163" t="n">
-        <v>399.99</v>
+        <v>849.99</v>
       </c>
       <c r="L163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>*230558*</t>
+          <t>*230073*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>0</v>
       </c>
       <c r="F164" t="n">
         <v>0</v>
       </c>
       <c r="G164" t="n">
         <v>0</v>
       </c>
       <c r="H164" t="n">
         <v>0</v>
       </c>
       <c r="I164" t="n">
         <v>0</v>
       </c>
       <c r="J164" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K164" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>*230440*</t>
+          <t>*230558*</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>0</v>
       </c>
       <c r="F165" t="n">
         <v>0</v>
       </c>
       <c r="G165" t="n">
         <v>0</v>
       </c>
       <c r="H165" t="n">
         <v>0</v>
       </c>
       <c r="I165" t="n">
         <v>0</v>
       </c>
       <c r="J165" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K165" t="n">
-        <v>599.99</v>
+        <v>649.99</v>
       </c>
       <c r="L165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>29.5</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>*230092*</t>
+          <t>*230440*</t>
         </is>
       </c>
       <c r="E166" t="n">
         <v>0</v>
       </c>
       <c r="F166" t="n">
         <v>0</v>
       </c>
       <c r="G166" t="n">
         <v>0</v>
       </c>
       <c r="H166" t="n">
         <v>0</v>
       </c>
       <c r="I166" t="n">
         <v>0</v>
       </c>
       <c r="J166" t="n">
         <v>0</v>
       </c>
       <c r="K166" t="n">
-        <v>849.99</v>
+        <v>599.99</v>
       </c>
       <c r="L166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>RS 110 SC</t>
+          <t>Mach Sport 90 MV</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>*127681*</t>
+          <t>*mcs232424*</t>
         </is>
       </c>
       <c r="E167" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F167" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G167" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H167" t="n">
         <v>0</v>
       </c>
       <c r="I167" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J167" t="n">
-        <v>400</v>
+        <v>250</v>
       </c>
       <c r="K167" t="n">
-        <v>574.99</v>
+        <v>399.99</v>
       </c>
       <c r="L167" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>*231767*</t>
+          <t>*230092*</t>
         </is>
       </c>
       <c r="E168" t="n">
         <v>0</v>
       </c>
       <c r="F168" t="n">
         <v>0</v>
       </c>
       <c r="G168" t="n">
         <v>0</v>
       </c>
       <c r="H168" t="n">
         <v>0</v>
       </c>
       <c r="I168" t="n">
         <v>0</v>
       </c>
       <c r="J168" t="n">
         <v>0</v>
       </c>
       <c r="K168" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="L168" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Hero J3</t>
+          <t>RS 110 SC</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>*125631*</t>
+          <t>*127681*</t>
         </is>
       </c>
       <c r="E169" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F169" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G169" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H169" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I169" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J169" t="n">
-        <v>103</v>
+        <v>400</v>
       </c>
       <c r="K169" t="n">
-        <v>159.99</v>
+        <v>574.99</v>
       </c>
       <c r="L169" t="n">
-        <v>56.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>REDSTER STR F4 (130)</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>*231644*</t>
+          <t>*231767*</t>
         </is>
       </c>
       <c r="E170" t="n">
         <v>0</v>
       </c>
       <c r="F170" t="n">
         <v>0</v>
       </c>
       <c r="G170" t="n">
         <v>0</v>
       </c>
       <c r="H170" t="n">
         <v>0</v>
       </c>
       <c r="I170" t="n">
         <v>0</v>
       </c>
       <c r="J170" t="n">
         <v>0</v>
       </c>
       <c r="K170" t="n">
-        <v>749.99</v>
+        <v>249.99</v>
       </c>
       <c r="L170" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>Hero J3</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>19</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>*231565*</t>
+          <t>*125631*</t>
         </is>
       </c>
       <c r="E171" t="n">
         <v>0</v>
       </c>
       <c r="F171" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G171" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H171" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I171" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J171" t="n">
-        <v>275</v>
+        <v>103</v>
       </c>
       <c r="K171" t="n">
-        <v>399.99</v>
+        <v>159.99</v>
       </c>
       <c r="L171" t="n">
-        <v>0</v>
+        <v>56.99</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR F4 (130)</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>*230379*</t>
+          <t>*231644*</t>
         </is>
       </c>
       <c r="E172" t="n">
         <v>0</v>
       </c>
       <c r="F172" t="n">
         <v>0</v>
       </c>
       <c r="G172" t="n">
         <v>0</v>
       </c>
       <c r="H172" t="n">
         <v>0</v>
       </c>
       <c r="I172" t="n">
         <v>0</v>
       </c>
       <c r="J172" t="n">
         <v>0</v>
       </c>
       <c r="K172" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>*230377*</t>
+          <t>*230379*</t>
         </is>
       </c>
       <c r="E173" t="n">
         <v>0</v>
       </c>
       <c r="F173" t="n">
         <v>0</v>
       </c>
       <c r="G173" t="n">
         <v>0</v>
       </c>
       <c r="H173" t="n">
         <v>0</v>
       </c>
       <c r="I173" t="n">
         <v>0</v>
       </c>
       <c r="J173" t="n">
         <v>0</v>
       </c>
       <c r="K173" t="n">
         <v>849.99</v>
       </c>
       <c r="L173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>22.5</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>*231713*</t>
+          <t>*230377*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>0</v>
       </c>
       <c r="F174" t="n">
         <v>0</v>
       </c>
       <c r="G174" t="n">
         <v>0</v>
       </c>
       <c r="H174" t="n">
         <v>0</v>
       </c>
       <c r="I174" t="n">
         <v>0</v>
       </c>
       <c r="J174" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K174" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="L174" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Jr Hero 65</t>
+          <t>RS 70 SC</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>245</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>*mcs232428*</t>
+          <t>*231565*</t>
         </is>
       </c>
       <c r="E175" t="n">
         <v>0</v>
       </c>
       <c r="F175" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G175" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H175" t="n">
         <v>0</v>
       </c>
       <c r="I175" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J175" t="n">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="K175" t="n">
-        <v>249.99</v>
+        <v>399.99</v>
       </c>
       <c r="L175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Junior RSJ 65</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>*132707*</t>
+          <t>*231713*</t>
         </is>
       </c>
       <c r="E176" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F176" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G176" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H176" t="n">
         <v>0</v>
       </c>
       <c r="I176" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J176" t="n">
-        <v>177</v>
+        <v>416</v>
       </c>
       <c r="K176" t="n">
-        <v>255</v>
+        <v>649.99</v>
       </c>
       <c r="L176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>Junior RSJ 65</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>*230363*</t>
+          <t>*132707*</t>
         </is>
       </c>
       <c r="E177" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F177" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G177" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H177" t="n">
         <v>0</v>
       </c>
       <c r="I177" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J177" t="n">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="K177" t="n">
-        <v>549.99</v>
+        <v>255</v>
       </c>
       <c r="L177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>Jr Hero 65</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>*231771*</t>
+          <t>*mcs232428*</t>
         </is>
       </c>
       <c r="E178" t="n">
         <v>0</v>
       </c>
       <c r="F178" t="n">
         <v>0</v>
       </c>
       <c r="G178" t="n">
         <v>0</v>
       </c>
       <c r="H178" t="n">
         <v>0</v>
       </c>
       <c r="I178" t="n">
         <v>0</v>
       </c>
       <c r="J178" t="n">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="K178" t="n">
         <v>249.99</v>
       </c>
       <c r="L178" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>*231694*</t>
+          <t>*231771*</t>
         </is>
       </c>
       <c r="E179" t="n">
         <v>0</v>
       </c>
       <c r="F179" t="n">
         <v>0</v>
       </c>
       <c r="G179" t="n">
         <v>0</v>
       </c>
       <c r="H179" t="n">
         <v>0</v>
       </c>
       <c r="I179" t="n">
         <v>0</v>
       </c>
       <c r="J179" t="n">
         <v>0</v>
       </c>
       <c r="K179" t="n">
-        <v>849.99</v>
+        <v>249.99</v>
       </c>
       <c r="L179" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>*231563*</t>
+          <t>*230363*</t>
         </is>
       </c>
       <c r="E180" t="n">
         <v>0</v>
       </c>
       <c r="F180" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G180" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H180" t="n">
         <v>0</v>
       </c>
       <c r="I180" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J180" t="n">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="K180" t="n">
-        <v>399.99</v>
+        <v>549.99</v>
       </c>
       <c r="L180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>RX 110 LV</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>*127703*</t>
+          <t>*231694*</t>
         </is>
       </c>
       <c r="E181" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F181" t="n">
         <v>0</v>
       </c>
       <c r="G181" t="n">
         <v>0</v>
       </c>
       <c r="H181" t="n">
         <v>0</v>
       </c>
       <c r="I181" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J181" t="n">
-        <v>385</v>
+        <v>0</v>
       </c>
       <c r="K181" t="n">
-        <v>579.95</v>
+        <v>849.99</v>
       </c>
       <c r="L181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Hero World Cup 90 SC</t>
+          <t>RX 110 LV</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>*132346*</t>
+          <t>*127703*</t>
         </is>
       </c>
       <c r="E182" t="n">
         <v>1</v>
       </c>
       <c r="F182" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G182" t="n">
         <v>0</v>
       </c>
       <c r="H182" t="n">
         <v>0</v>
       </c>
       <c r="I182" t="n">
         <v>1</v>
       </c>
       <c r="J182" t="n">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="K182" t="n">
-        <v>499.99</v>
+        <v>579.95</v>
       </c>
       <c r="L182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>RS 70 SC</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>215</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>*207225*</t>
+          <t>*231563*</t>
         </is>
       </c>
       <c r="E183" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F183" t="n">
         <v>1</v>
       </c>
       <c r="G183" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H183" t="n">
         <v>0</v>
       </c>
       <c r="I183" t="n">
         <v>1</v>
       </c>
       <c r="J183" t="n">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="K183" t="n">
-        <v>249.99</v>
+        <v>399.99</v>
       </c>
       <c r="L183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>Hero World Cup 90 SC</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>*231729*</t>
+          <t>*132346*</t>
         </is>
       </c>
       <c r="E184" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F184" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G184" t="n">
         <v>0</v>
       </c>
       <c r="H184" t="n">
         <v>0</v>
       </c>
       <c r="I184" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J184" t="n">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="K184" t="n">
-        <v>599.99</v>
+        <v>499.99</v>
       </c>
       <c r="L184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Hero World Cup 90 SC</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>*132348*</t>
+          <t>*207225*</t>
         </is>
       </c>
       <c r="E185" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F185" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G185" t="n">
         <v>0</v>
       </c>
       <c r="H185" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I185" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J185" t="n">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="K185" t="n">
-        <v>499.99</v>
+        <v>249.99</v>
       </c>
       <c r="L185" t="n">
-        <v>559.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>REDSTER STR 3</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>*208161*</t>
+          <t>*231729*</t>
         </is>
       </c>
       <c r="E186" t="n">
         <v>0</v>
       </c>
       <c r="F186" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G186" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H186" t="n">
         <v>0</v>
       </c>
       <c r="I186" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J186" t="n">
-        <v>404</v>
+        <v>0</v>
       </c>
       <c r="K186" t="n">
-        <v>629.99</v>
+        <v>599.99</v>
       </c>
       <c r="L186" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>Hero World Cup 90 SC</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>*231736*</t>
+          <t>*132348*</t>
         </is>
       </c>
       <c r="E187" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F187" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G187" t="n">
         <v>0</v>
       </c>
       <c r="H187" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I187" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J187" t="n">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="K187" t="n">
-        <v>599.99</v>
+        <v>499.99</v>
       </c>
       <c r="L187" t="n">
-        <v>0</v>
+        <v>559.96</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR 3</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>*230089*</t>
+          <t>*208161*</t>
         </is>
       </c>
       <c r="E188" t="n">
         <v>0</v>
       </c>
       <c r="F188" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G188" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H188" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I188" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J188" t="n">
-        <v>0</v>
+        <v>404</v>
       </c>
       <c r="K188" t="n">
-        <v>849.99</v>
+        <v>629.99</v>
       </c>
       <c r="L188" t="n">
-        <v>1699.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>HERO WC ZJ+</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>*209872*</t>
+          <t>*231736*</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G189" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H189" t="n">
         <v>0</v>
       </c>
       <c r="I189" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J189" t="n">
-        <v>580</v>
+        <v>0</v>
       </c>
       <c r="K189" t="n">
-        <v>824.99</v>
+        <v>599.99</v>
       </c>
       <c r="L189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>*231714*</t>
+          <t>*230089*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
       </c>
       <c r="F190" t="n">
         <v>0</v>
       </c>
       <c r="G190" t="n">
         <v>0</v>
       </c>
       <c r="H190" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I190" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J190" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K190" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="L190" t="n">
-        <v>0</v>
+        <v>1699.98</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>27.5</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>*230562*</t>
+          <t>*231714*</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>0</v>
       </c>
       <c r="F191" t="n">
         <v>0</v>
       </c>
       <c r="G191" t="n">
         <v>0</v>
       </c>
       <c r="H191" t="n">
         <v>0</v>
       </c>
       <c r="I191" t="n">
         <v>0</v>
       </c>
       <c r="J191" t="n">
         <v>416</v>
       </c>
       <c r="K191" t="n">
         <v>649.99</v>
       </c>
       <c r="L191" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Hero 70 SC</t>
+          <t>HERO WC ZJ+</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>*230003*</t>
+          <t>*209872*</t>
         </is>
       </c>
       <c r="E192" t="n">
         <v>0</v>
       </c>
       <c r="F192" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G192" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H192" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I192" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J192" t="n">
-        <v>270</v>
+        <v>580</v>
       </c>
       <c r="K192" t="n">
-        <v>399.99</v>
+        <v>824.99</v>
       </c>
       <c r="L192" t="n">
-        <v>259.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Hero 65</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>*125615*</t>
+          <t>*230562*</t>
         </is>
       </c>
       <c r="E193" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F193" t="n">
         <v>0</v>
       </c>
       <c r="G193" t="n">
         <v>0</v>
       </c>
       <c r="H193" t="n">
         <v>0</v>
       </c>
       <c r="I193" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J193" t="n">
-        <v>177.06</v>
+        <v>416</v>
       </c>
       <c r="K193" t="n">
-        <v>239.99</v>
+        <v>649.99</v>
       </c>
       <c r="L193" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>Hero 70 SC</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>235</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>*230224*</t>
+          <t>*230003*</t>
         </is>
       </c>
       <c r="E194" t="n">
         <v>0</v>
       </c>
       <c r="F194" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G194" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H194" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I194" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J194" t="n">
-        <v>0</v>
+        <v>270</v>
       </c>
       <c r="K194" t="n">
-        <v>549.99</v>
+        <v>399.99</v>
       </c>
       <c r="L194" t="n">
-        <v>0</v>
+        <v>259.98</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>Hero 65</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>*230434*</t>
+          <t>*125615*</t>
         </is>
       </c>
       <c r="E195" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F195" t="n">
         <v>0</v>
       </c>
       <c r="G195" t="n">
         <v>0</v>
       </c>
       <c r="H195" t="n">
         <v>0</v>
       </c>
       <c r="I195" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J195" t="n">
-        <v>0</v>
+        <v>177.06</v>
       </c>
       <c r="K195" t="n">
-        <v>599.99</v>
+        <v>239.99</v>
       </c>
       <c r="L195" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Redster CS 70</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>*127344*</t>
+          <t>*230224*</t>
         </is>
       </c>
       <c r="E196" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F196" t="n">
         <v>0</v>
       </c>
       <c r="G196" t="n">
         <v>0</v>
       </c>
       <c r="H196" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I196" t="n">
         <v>0</v>
       </c>
       <c r="J196" t="n">
-        <v>301.5</v>
+        <v>0</v>
       </c>
       <c r="K196" t="n">
-        <v>449.99</v>
+        <v>549.99</v>
       </c>
       <c r="L196" t="n">
-        <v>148.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>22.5</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>*230360*</t>
+          <t>*230434*</t>
         </is>
       </c>
       <c r="E197" t="n">
         <v>0</v>
       </c>
       <c r="F197" t="n">
         <v>0</v>
       </c>
       <c r="G197" t="n">
         <v>0</v>
       </c>
       <c r="H197" t="n">
         <v>0</v>
       </c>
       <c r="I197" t="n">
         <v>0</v>
       </c>
       <c r="J197" t="n">
         <v>0</v>
       </c>
       <c r="K197" t="n">
-        <v>549.99</v>
+        <v>599.99</v>
       </c>
       <c r="L197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>Redster CS 70</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>70</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>*230305*</t>
+          <t>*127344*</t>
         </is>
       </c>
       <c r="E198" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F198" t="n">
         <v>0</v>
       </c>
       <c r="G198" t="n">
         <v>0</v>
       </c>
       <c r="H198" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I198" t="n">
         <v>0</v>
       </c>
       <c r="J198" t="n">
-        <v>0</v>
+        <v>301.5</v>
       </c>
       <c r="K198" t="n">
-        <v>599.99</v>
+        <v>449.99</v>
       </c>
       <c r="L198" t="n">
-        <v>0</v>
+        <v>148.49</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>REDSTER STR F4 (130)</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>*231643*</t>
+          <t>*230305*</t>
         </is>
       </c>
       <c r="E199" t="n">
         <v>0</v>
       </c>
       <c r="F199" t="n">
         <v>0</v>
       </c>
       <c r="G199" t="n">
         <v>0</v>
       </c>
       <c r="H199" t="n">
         <v>0</v>
       </c>
       <c r="I199" t="n">
         <v>0</v>
       </c>
       <c r="J199" t="n">
         <v>0</v>
       </c>
       <c r="K199" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>*231711*</t>
+          <t>*230360*</t>
         </is>
       </c>
       <c r="E200" t="n">
         <v>0</v>
       </c>
       <c r="F200" t="n">
         <v>0</v>
       </c>
       <c r="G200" t="n">
         <v>0</v>
       </c>
       <c r="H200" t="n">
         <v>0</v>
       </c>
       <c r="I200" t="n">
         <v>0</v>
       </c>
       <c r="J200" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K200" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>REDSTER STR F4 (130)</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>*231731*</t>
+          <t>*231643*</t>
         </is>
       </c>
       <c r="E201" t="n">
         <v>0</v>
       </c>
       <c r="F201" t="n">
         <v>0</v>
       </c>
       <c r="G201" t="n">
         <v>0</v>
       </c>
       <c r="H201" t="n">
         <v>0</v>
       </c>
       <c r="I201" t="n">
         <v>0</v>
       </c>
       <c r="J201" t="n">
         <v>0</v>
       </c>
       <c r="K201" t="n">
-        <v>599.99</v>
+        <v>749.99</v>
       </c>
       <c r="L201" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Raptor WCR 4</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>*231375*</t>
+          <t>*231711*</t>
         </is>
       </c>
       <c r="E202" t="n">
         <v>0</v>
       </c>
       <c r="F202" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G202" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H202" t="n">
         <v>0</v>
       </c>
       <c r="I202" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J202" t="n">
-        <v>560</v>
+        <v>416</v>
       </c>
       <c r="K202" t="n">
-        <v>899.99</v>
+        <v>649.99</v>
       </c>
       <c r="L202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>REDSTER STR F4 (130)</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>*231646*</t>
+          <t>*231731*</t>
         </is>
       </c>
       <c r="E203" t="n">
         <v>0</v>
       </c>
       <c r="F203" t="n">
         <v>0</v>
       </c>
       <c r="G203" t="n">
         <v>0</v>
       </c>
       <c r="H203" t="n">
         <v>0</v>
       </c>
       <c r="I203" t="n">
         <v>0</v>
       </c>
       <c r="J203" t="n">
         <v>0</v>
       </c>
       <c r="K203" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L203" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>Raptor WCR 4</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>*208162*</t>
+          <t>*231375*</t>
         </is>
       </c>
       <c r="E204" t="n">
         <v>0</v>
       </c>
       <c r="F204" t="n">
         <v>1</v>
       </c>
       <c r="G204" t="n">
         <v>1</v>
       </c>
       <c r="H204" t="n">
         <v>0</v>
       </c>
       <c r="I204" t="n">
         <v>1</v>
       </c>
       <c r="J204" t="n">
-        <v>0</v>
+        <v>560</v>
       </c>
       <c r="K204" t="n">
-        <v>249.99</v>
+        <v>899.99</v>
       </c>
       <c r="L204" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>REDSTER TX 100 LC</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>*207211*</t>
+          <t>*208162*</t>
         </is>
       </c>
       <c r="E205" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F205" t="n">
         <v>1</v>
       </c>
       <c r="G205" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H205" t="n">
         <v>0</v>
       </c>
       <c r="I205" t="n">
         <v>1</v>
       </c>
       <c r="J205" t="n">
         <v>0</v>
       </c>
       <c r="K205" t="n">
-        <v>599.99</v>
+        <v>249.99</v>
       </c>
       <c r="L205" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>REDSTER STR F4 (130)</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>*230245*</t>
+          <t>*231646*</t>
         </is>
       </c>
       <c r="E206" t="n">
         <v>0</v>
       </c>
       <c r="F206" t="n">
         <v>0</v>
       </c>
       <c r="G206" t="n">
         <v>0</v>
       </c>
       <c r="H206" t="n">
         <v>0</v>
       </c>
       <c r="I206" t="n">
         <v>0</v>
       </c>
       <c r="J206" t="n">
         <v>0</v>
       </c>
       <c r="K206" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L206" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC</t>
+          <t>REDSTER TX 100 LC</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>*208159*</t>
+          <t>*207211*</t>
         </is>
       </c>
       <c r="E207" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F207" t="n">
         <v>1</v>
       </c>
       <c r="G207" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H207" t="n">
         <v>0</v>
       </c>
       <c r="I207" t="n">
         <v>1</v>
       </c>
       <c r="J207" t="n">
         <v>0</v>
       </c>
       <c r="K207" t="n">
-        <v>549.99</v>
+        <v>599.99</v>
       </c>
       <c r="L207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>REDSTER TX 110</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>*231707*</t>
+          <t>*230245*</t>
         </is>
       </c>
       <c r="E208" t="n">
         <v>0</v>
       </c>
       <c r="F208" t="n">
         <v>0</v>
       </c>
       <c r="G208" t="n">
         <v>0</v>
       </c>
       <c r="H208" t="n">
         <v>0</v>
       </c>
       <c r="I208" t="n">
         <v>0</v>
       </c>
       <c r="J208" t="n">
-        <v>416</v>
+        <v>0</v>
       </c>
       <c r="K208" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="L208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>REDSTER STR 2 LC</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>*127686*</t>
+          <t>*208159*</t>
         </is>
       </c>
       <c r="E209" t="n">
         <v>0</v>
       </c>
       <c r="F209" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G209" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H209" t="n">
         <v>0</v>
       </c>
       <c r="I209" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J209" t="n">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="K209" t="n">
-        <v>379.95</v>
+        <v>549.99</v>
       </c>
       <c r="L209" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>REDSTER STR 2 LC (90)</t>
+          <t>REDSTER TX 110</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>*230226*</t>
+          <t>*231707*</t>
         </is>
       </c>
       <c r="E210" t="n">
         <v>0</v>
       </c>
       <c r="F210" t="n">
         <v>0</v>
       </c>
       <c r="G210" t="n">
         <v>0</v>
       </c>
       <c r="H210" t="n">
         <v>0</v>
       </c>
       <c r="I210" t="n">
         <v>0</v>
       </c>
       <c r="J210" t="n">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="K210" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L210" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Redster 130 TI</t>
+          <t>RS 70 SC</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>*135000*</t>
+          <t>*127686*</t>
         </is>
       </c>
       <c r="E211" t="n">
         <v>0</v>
       </c>
       <c r="F211" t="n">
         <v>0</v>
       </c>
       <c r="G211" t="n">
         <v>0</v>
       </c>
       <c r="H211" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I211" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J211" t="n">
-        <v>350</v>
+        <v>275</v>
       </c>
       <c r="K211" t="n">
-        <v>749.99</v>
+        <v>379.95</v>
       </c>
       <c r="L211" t="n">
-        <v>399.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Junior RSJ 65</t>
+          <t>REDSTER STR 2 LC (90)</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>*209638*</t>
+          <t>*230226*</t>
         </is>
       </c>
       <c r="E212" t="n">
         <v>0</v>
       </c>
       <c r="F212" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G212" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H212" t="n">
         <v>0</v>
       </c>
       <c r="I212" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J212" t="n">
-        <v>177</v>
+        <v>0</v>
       </c>
       <c r="K212" t="n">
-        <v>249.99</v>
+        <v>549.99</v>
       </c>
       <c r="L212" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>REDSTER TX 130</t>
+          <t>Junior RSJ 65</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>215</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>*230246*</t>
+          <t>*209638*</t>
         </is>
       </c>
       <c r="E213" t="n">
         <v>0</v>
       </c>
       <c r="F213" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G213" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H213" t="n">
         <v>0</v>
       </c>
       <c r="I213" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J213" t="n">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="K213" t="n">
-        <v>849.99</v>
+        <v>249.99</v>
       </c>
       <c r="L213" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>RS 70 SC</t>
+          <t>Redster 130 TI</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>*231564*</t>
+          <t>*135000*</t>
         </is>
       </c>
       <c r="E214" t="n">
         <v>0</v>
       </c>
       <c r="F214" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G214" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H214" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I214" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J214" t="n">
-        <v>275</v>
+        <v>350</v>
       </c>
       <c r="K214" t="n">
+        <v>749.99</v>
+      </c>
+      <c r="L214" t="n">
         <v>399.99</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>REDSTER TJ 65</t>
+          <t>REDSTER TX 130</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>*230568*</t>
+          <t>*230246*</t>
         </is>
       </c>
       <c r="E215" t="n">
         <v>0</v>
       </c>
       <c r="F215" t="n">
         <v>0</v>
       </c>
       <c r="G215" t="n">
         <v>0</v>
       </c>
       <c r="H215" t="n">
         <v>0</v>
       </c>
       <c r="I215" t="n">
         <v>0</v>
       </c>
       <c r="J215" t="n">
         <v>0</v>
       </c>
       <c r="K215" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="L215" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Hero 65</t>
+          <t>REDSTER TJ 65</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>*125614*</t>
+          <t>*230568*</t>
         </is>
       </c>
       <c r="E216" t="n">
         <v>0</v>
       </c>
       <c r="F216" t="n">
         <v>0</v>
       </c>
       <c r="G216" t="n">
         <v>0</v>
       </c>
       <c r="H216" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I216" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J216" t="n">
-        <v>177.06</v>
+        <v>0</v>
       </c>
       <c r="K216" t="n">
         <v>249.99</v>
       </c>
       <c r="L216" t="n">
-        <v>72.93000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Hero 65</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>*125617*</t>
+          <t>*125614*</t>
         </is>
       </c>
       <c r="E217" t="n">
         <v>0</v>
       </c>
       <c r="F217" t="n">
         <v>0</v>
       </c>
       <c r="G217" t="n">
         <v>0</v>
       </c>
       <c r="H217" t="n">
         <v>1</v>
       </c>
       <c r="I217" t="n">
         <v>-1</v>
       </c>
       <c r="J217" t="n">
         <v>177.06</v>
       </c>
       <c r="K217" t="n">
         <v>249.99</v>
       </c>
       <c r="L217" t="n">
         <v>72.93000000000001</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>RSJ 65</t>
+          <t>Hero 65</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>*127690*</t>
+          <t>*125617*</t>
         </is>
       </c>
       <c r="E218" t="n">
         <v>0</v>
       </c>
       <c r="F218" t="n">
         <v>0</v>
       </c>
       <c r="G218" t="n">
         <v>0</v>
       </c>
       <c r="H218" t="n">
         <v>1</v>
       </c>
       <c r="I218" t="n">
         <v>-1</v>
       </c>
       <c r="J218" t="n">
-        <v>177</v>
+        <v>177.06</v>
       </c>
       <c r="K218" t="n">
         <v>249.99</v>
       </c>
       <c r="L218" t="n">
-        <v>72.98999999999999</v>
+        <v>72.93000000000001</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
+          <t>RS 70 SC</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>*231564*</t>
+        </is>
+      </c>
+      <c r="E219" t="n">
+        <v>0</v>
+      </c>
+      <c r="F219" t="n">
+        <v>1</v>
+      </c>
+      <c r="G219" t="n">
+        <v>2</v>
+      </c>
+      <c r="H219" t="n">
+        <v>0</v>
+      </c>
+      <c r="I219" t="n">
+        <v>2</v>
+      </c>
+      <c r="J219" t="n">
+        <v>275</v>
+      </c>
+      <c r="K219" t="n">
+        <v>399.99</v>
+      </c>
+      <c r="L219" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>Lange</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>RSJ 65</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>*127690*</t>
+        </is>
+      </c>
+      <c r="E220" t="n">
+        <v>0</v>
+      </c>
+      <c r="F220" t="n">
+        <v>0</v>
+      </c>
+      <c r="G220" t="n">
+        <v>0</v>
+      </c>
+      <c r="H220" t="n">
+        <v>1</v>
+      </c>
+      <c r="I220" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J220" t="n">
+        <v>177</v>
+      </c>
+      <c r="K220" t="n">
+        <v>249.99</v>
+      </c>
+      <c r="L220" t="n">
+        <v>72.98999999999999</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
           <t>REDSTER STR F4 (130)</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
+      <c r="C221" t="inlineStr">
         <is>
           <t>28.5</t>
         </is>
       </c>
-      <c r="D219" t="inlineStr">
+      <c r="D221" t="inlineStr">
         <is>
           <t>*231645*</t>
         </is>
       </c>
-      <c r="E219" t="n">
-[...17 lines deleted...]
-      <c r="K219" t="n">
+      <c r="E221" t="n">
+        <v>0</v>
+      </c>
+      <c r="F221" t="n">
+        <v>0</v>
+      </c>
+      <c r="G221" t="n">
+        <v>0</v>
+      </c>
+      <c r="H221" t="n">
+        <v>0</v>
+      </c>
+      <c r="I221" t="n">
+        <v>0</v>
+      </c>
+      <c r="J221" t="n">
+        <v>0</v>
+      </c>
+      <c r="K221" t="n">
         <v>749.99</v>
       </c>
-      <c r="L219" t="n">
+      <c r="L221" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>