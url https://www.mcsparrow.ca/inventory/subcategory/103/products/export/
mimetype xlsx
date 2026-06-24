--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -686,132 +686,132 @@
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
         <v>5</v>
       </c>
       <c r="J5" t="n">
         <v>22.5</v>
       </c>
       <c r="K5" t="n">
         <v>49.99</v>
       </c>
       <c r="L5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Comfort Insole Low Arch</t>
+          <t>Insole 3D Race</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*125758*</t>
+          <t>*231160*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H6" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="I6" t="n">
-        <v>-14</v>
+        <v>5</v>
       </c>
       <c r="J6" t="n">
-        <v>45.45</v>
+        <v>74.39</v>
       </c>
       <c r="K6" t="n">
-        <v>84.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L6" t="n">
-        <v>553.5599999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Insole 3D Race</t>
+          <t>Comfort Insole Low Arch</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*231160*</t>
+          <t>*125758*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G7" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I7" t="n">
-        <v>5</v>
+        <v>-14</v>
       </c>
       <c r="J7" t="n">
-        <v>74.39</v>
+        <v>45.45</v>
       </c>
       <c r="K7" t="n">
-        <v>139.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L7" t="n">
-        <v>0</v>
+        <v>553.5599999999999</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Form</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Insole Ultra Thin</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>M8 W10</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*125783*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>2</v>
@@ -1325,229 +1325,229 @@
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
         <v>-1</v>
       </c>
       <c r="J19" t="n">
         <v>134</v>
       </c>
       <c r="K19" t="n">
         <v>269.99</v>
       </c>
       <c r="L19" t="n">
         <v>135.99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Thermic</t>
+          <t>Intuition</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>HEAT KIT HEATED INSOLES SET</t>
+          <t>Pro Wrap</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*131962*</t>
+          <t>*127167*</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>190.5</v>
+        <v>123.75</v>
       </c>
       <c r="K20" t="n">
-        <v>359.99</v>
+        <v>249.99</v>
       </c>
       <c r="L20" t="n">
-        <v>338.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Kneed</t>
+          <t>Thermic</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Insole Kneed2 RUN K2S</t>
+          <t>HEAT KIT HEATED INSOLES SET</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>M8/F10</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*134780*</t>
+          <t>*131962*</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I21" t="n">
         <v>-1</v>
       </c>
       <c r="J21" t="n">
-        <v>21.45</v>
+        <v>190.5</v>
       </c>
       <c r="K21" t="n">
-        <v>49.99</v>
+        <v>359.99</v>
       </c>
       <c r="L21" t="n">
-        <v>28.54</v>
+        <v>338.98</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BootDoc</t>
+          <t>Kneed</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Insole BD 3D Race S9</t>
+          <t>Insole Kneed2 RUN K2S</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M8/F10</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*125737*</t>
+          <t>*134780*</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="J22" t="n">
-        <v>59.95</v>
+        <v>21.45</v>
       </c>
       <c r="K22" t="n">
-        <v>113.95</v>
+        <v>49.99</v>
       </c>
       <c r="L22" t="n">
-        <v>108</v>
+        <v>28.54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Intuition</t>
+          <t>BootDoc</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Pro Wrap</t>
+          <t>Insole BD 3D Race S9</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*127167*</t>
+          <t>*125737*</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J23" t="n">
-        <v>123.75</v>
+        <v>59.95</v>
       </c>
       <c r="K23" t="n">
-        <v>249.99</v>
+        <v>113.95</v>
       </c>
       <c r="L23" t="n">
-        <v>0</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ZipFit</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Gara Liner</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*134328*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
@@ -2577,51 +2577,51 @@
         <v>-4</v>
       </c>
       <c r="J46" t="n">
         <v>45.45</v>
       </c>
       <c r="K46" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L46" t="n">
         <v>158.16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Insole BD Fusion Preshaped</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Fusion</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*125743*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>6</v>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
         <v>12</v>
       </c>
       <c r="I47" t="n">
         <v>-6</v>
       </c>
       <c r="J47" t="n">
         <v>56.35</v>
       </c>
@@ -2710,77 +2710,77 @@
       </c>
       <c r="H49" t="n">
         <v>7</v>
       </c>
       <c r="I49" t="n">
         <v>-7</v>
       </c>
       <c r="J49" t="n">
         <v>45.45</v>
       </c>
       <c r="K49" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L49" t="n">
         <v>276.78</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>McSporties Custom Insole</t>
+          <t>Custom Insole</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>*126675*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>36</v>
       </c>
       <c r="F50" t="n">
         <v>1344</v>
       </c>
       <c r="G50" t="n">
-        <v>0</v>
+        <v>1344</v>
       </c>
       <c r="H50" t="n">
         <v>56</v>
       </c>
       <c r="I50" t="n">
-        <v>-20</v>
+        <v>1324</v>
       </c>
       <c r="J50" t="n">
         <v>56.33</v>
       </c>
       <c r="K50" t="n">
         <v>119.99</v>
       </c>
       <c r="L50" t="n">
         <v>3564.96</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Insole 3D Wide</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>M</t>
@@ -2940,51 +2940,51 @@
       </c>
       <c r="H54" t="n">
         <v>11</v>
       </c>
       <c r="I54" t="n">
         <v>-11</v>
       </c>
       <c r="J54" t="n">
         <v>45.45</v>
       </c>
       <c r="K54" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L54" t="n">
         <v>434.94</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>McSporties Custom Insole</t>
+          <t>Custom Insole</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*126677*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>12</v>
       </c>
       <c r="F55" t="n">
         <v>0</v>
       </c>
       <c r="G55" t="n">
         <v>0</v>
       </c>
       <c r="H55" t="n">
         <v>14</v>
       </c>
       <c r="I55" t="n">
@@ -3446,132 +3446,132 @@
       </c>
       <c r="H65" t="n">
         <v>4</v>
       </c>
       <c r="I65" t="n">
         <v>12</v>
       </c>
       <c r="J65" t="n">
         <v>45.45</v>
       </c>
       <c r="K65" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L65" t="n">
         <v>178.16</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Comfort Insole Low Arch</t>
+          <t>Comfort Insole High Arch</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*134389*</t>
+          <t>*134406*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="G66" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H66" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I66" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J66" t="n">
         <v>45.45</v>
       </c>
       <c r="K66" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L66" t="n">
-        <v>0</v>
+        <v>267.24</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Comfort Insole High Arch</t>
+          <t>Comfort Insole Low Arch</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*134406*</t>
+          <t>*134389*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>0</v>
       </c>
       <c r="F67" t="n">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="G67" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H67" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I67" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J67" t="n">
         <v>45.45</v>
       </c>
       <c r="K67" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L67" t="n">
-        <v>267.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Insole Thermo X Mid Arch</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*231177*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
@@ -3727,127 +3727,127 @@
         <v>2</v>
       </c>
       <c r="J71" t="n">
         <v>190.5</v>
       </c>
       <c r="K71" t="n">
         <v>359.99</v>
       </c>
       <c r="L71" t="n">
         <v>169.49</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*134394*</t>
+          <t>*125763*</t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F72" t="n">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="G72" t="n">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="H72" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I72" t="n">
-        <v>60</v>
+        <v>-4</v>
       </c>
       <c r="J72" t="n">
         <v>45.45</v>
       </c>
       <c r="K72" t="n">
-        <v>89.98999999999999</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L72" t="n">
-        <v>356.32</v>
+        <v>474.48</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*125763*</t>
+          <t>*134394*</t>
         </is>
       </c>
       <c r="E73" t="n">
+        <v>16</v>
+      </c>
+      <c r="F73" t="n">
+        <v>148</v>
+      </c>
+      <c r="G73" t="n">
+        <v>52</v>
+      </c>
+      <c r="H73" t="n">
         <v>8</v>
       </c>
-      <c r="F73" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I73" t="n">
-        <v>-4</v>
+        <v>60</v>
       </c>
       <c r="J73" t="n">
         <v>45.45</v>
       </c>
       <c r="K73" t="n">
-        <v>84.98999999999999</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L73" t="n">
-        <v>474.48</v>
+        <v>356.32</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Liner</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>28.5</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*126387*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
@@ -4044,77 +4044,77 @@
       </c>
       <c r="H78" t="n">
         <v>0</v>
       </c>
       <c r="I78" t="n">
         <v>1</v>
       </c>
       <c r="J78" t="n">
         <v>134</v>
       </c>
       <c r="K78" t="n">
         <v>269.99</v>
       </c>
       <c r="L78" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>McSporties Custom Insole</t>
+          <t>Custom Insole</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*126676*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>36</v>
       </c>
       <c r="F79" t="n">
         <v>552</v>
       </c>
       <c r="G79" t="n">
-        <v>0</v>
+        <v>552</v>
       </c>
       <c r="H79" t="n">
         <v>23</v>
       </c>
       <c r="I79" t="n">
-        <v>13</v>
+        <v>565</v>
       </c>
       <c r="J79" t="n">
         <v>56.33</v>
       </c>
       <c r="K79" t="n">
         <v>119.99</v>
       </c>
       <c r="L79" t="n">
         <v>1464.18</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>DH - Alpine Downhill</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>24</t>
@@ -4141,51 +4141,51 @@
         <v>2</v>
       </c>
       <c r="J80" t="n">
         <v>134</v>
       </c>
       <c r="K80" t="n">
         <v>269.99</v>
       </c>
       <c r="L80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Hotronic</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t xml:space="preserve">Foot Warmer XLP 2C BT  POWER SET </t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Bluetooth Battery Pack +Charger  XLP 2P 4400mAh</t>
+          <t>4400mAh</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>*124599*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>16</v>
       </c>
       <c r="F81" t="n">
         <v>0</v>
       </c>
       <c r="G81" t="n">
         <v>0</v>
       </c>
       <c r="H81" t="n">
         <v>6</v>
       </c>
       <c r="I81" t="n">
         <v>10</v>
       </c>
       <c r="J81" t="n">
         <v>245</v>
       </c>
@@ -4269,180 +4269,180 @@
       <c r="F83" t="n">
         <v>80</v>
       </c>
       <c r="G83" t="n">
         <v>32</v>
       </c>
       <c r="H83" t="n">
         <v>8</v>
       </c>
       <c r="I83" t="n">
         <v>31</v>
       </c>
       <c r="J83" t="n">
         <v>45.45</v>
       </c>
       <c r="K83" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L83" t="n">
         <v>356.32</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>BootDoc</t>
+          <t>Intuition</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Comfort Insole Low Arch</t>
+          <t>DH - Alpine Downhill</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>*134384*</t>
+          <t>*123655*</t>
         </is>
       </c>
       <c r="E84" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F84" t="n">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="G84" t="n">
         <v>0</v>
       </c>
       <c r="H84" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I84" t="n">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="J84" t="n">
-        <v>45.45</v>
+        <v>134</v>
       </c>
       <c r="K84" t="n">
-        <v>89.98999999999999</v>
+        <v>269.99</v>
       </c>
       <c r="L84" t="n">
-        <v>311.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Insole BD 3D Race S9</t>
+          <t>Comfort Insole Low Arch</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>*125741*</t>
+          <t>*134384*</t>
         </is>
       </c>
       <c r="E85" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F85" t="n">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="G85" t="n">
         <v>0</v>
       </c>
       <c r="H85" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I85" t="n">
-        <v>10</v>
+        <v>-6</v>
       </c>
       <c r="J85" t="n">
-        <v>59.95</v>
+        <v>45.45</v>
       </c>
       <c r="K85" t="n">
-        <v>139</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L85" t="n">
-        <v>0</v>
+        <v>311.78</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Intuition</t>
+          <t>BootDoc</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>DH - Alpine Downhill</t>
+          <t>Insole BD 3D Race S9</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>*123655*</t>
+          <t>*125741*</t>
         </is>
       </c>
       <c r="E86" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F86" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G86" t="n">
         <v>0</v>
       </c>
       <c r="H86" t="n">
         <v>0</v>
       </c>
       <c r="I86" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J86" t="n">
-        <v>134</v>
+        <v>59.95</v>
       </c>
       <c r="K86" t="n">
-        <v>269.99</v>
+        <v>139</v>
       </c>
       <c r="L86" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Form</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Insole Ultra Thin</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>M11 W13</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>*125781*</t>
         </is>
@@ -4642,178 +4642,178 @@
       </c>
       <c r="H91" t="n">
         <v>1</v>
       </c>
       <c r="I91" t="n">
         <v>1</v>
       </c>
       <c r="J91" t="n">
         <v>38.95</v>
       </c>
       <c r="K91" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L91" t="n">
         <v>41.04</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>McSporties Custom Insole</t>
+          <t>Custom Insole</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*126674*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>42</v>
       </c>
       <c r="F92" t="n">
         <v>5328</v>
       </c>
       <c r="G92" t="n">
-        <v>0</v>
+        <v>1406</v>
       </c>
       <c r="H92" t="n">
         <v>74</v>
       </c>
       <c r="I92" t="n">
-        <v>-32</v>
+        <v>1374</v>
       </c>
       <c r="J92" t="n">
         <v>56.33</v>
       </c>
       <c r="K92" t="n">
         <v>119.99</v>
       </c>
       <c r="L92" t="n">
         <v>4710.84</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Comfort Insole Low Arch</t>
+          <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>*134390*</t>
+          <t>*134763*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>0</v>
       </c>
       <c r="F93" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G93" t="n">
         <v>0</v>
       </c>
       <c r="H93" t="n">
         <v>1</v>
       </c>
       <c r="I93" t="n">
         <v>-1</v>
       </c>
       <c r="J93" t="n">
         <v>45.45</v>
       </c>
       <c r="K93" t="n">
-        <v>89.98999999999999</v>
+        <v>62.95</v>
       </c>
       <c r="L93" t="n">
-        <v>44.54</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Comfort Insole Mid Arch</t>
+          <t>Comfort Insole Low Arch</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>*134763*</t>
+          <t>*134390*</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>0</v>
       </c>
       <c r="F94" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G94" t="n">
         <v>0</v>
       </c>
       <c r="H94" t="n">
         <v>1</v>
       </c>
       <c r="I94" t="n">
         <v>-1</v>
       </c>
       <c r="J94" t="n">
         <v>45.45</v>
       </c>
       <c r="K94" t="n">
-        <v>62.95</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L94" t="n">
-        <v>17.5</v>
+        <v>44.54</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Kneed</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Insole 2Ski</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>M10 / W12</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>*125731*</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>4</v>
@@ -5056,77 +5056,77 @@
       </c>
       <c r="H100" t="n">
         <v>6</v>
       </c>
       <c r="I100" t="n">
         <v>-6</v>
       </c>
       <c r="J100" t="n">
         <v>45.45</v>
       </c>
       <c r="K100" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L100" t="n">
         <v>237.24</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>McSporties Custom Insole</t>
+          <t>Custom Insole</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>*126678*</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>4</v>
       </c>
       <c r="F101" t="n">
         <v>48</v>
       </c>
       <c r="G101" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="H101" t="n">
         <v>4</v>
       </c>
       <c r="I101" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="J101" t="n">
         <v>56.33</v>
       </c>
       <c r="K101" t="n">
         <v>119.99</v>
       </c>
       <c r="L101" t="n">
         <v>254.64</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Insole Thermo X Mid Arch</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>29</t>
@@ -5240,178 +5240,178 @@
       </c>
       <c r="H104" t="n">
         <v>0</v>
       </c>
       <c r="I104" t="n">
         <v>5</v>
       </c>
       <c r="J104" t="n">
         <v>45.45</v>
       </c>
       <c r="K104" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L104" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Insole BD 3D Race S9</t>
+          <t>Insole Thermo X Low Arch</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>*125740*</t>
+          <t>*231166*</t>
         </is>
       </c>
       <c r="E105" t="n">
         <v>0</v>
       </c>
       <c r="F105" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G105" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H105" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I105" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J105" t="n">
-        <v>59.95</v>
+        <v>38.95</v>
       </c>
       <c r="K105" t="n">
-        <v>113.95</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L105" t="n">
-        <v>0</v>
+        <v>41.04</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Insole Thermo X Low Arch</t>
+          <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>*231166*</t>
+          <t>*134393*</t>
         </is>
       </c>
       <c r="E106" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F106" t="n">
-        <v>3</v>
+        <v>800</v>
       </c>
       <c r="G106" t="n">
-        <v>3</v>
+        <v>320</v>
       </c>
       <c r="H106" t="n">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="I106" t="n">
-        <v>2</v>
+        <v>296</v>
       </c>
       <c r="J106" t="n">
-        <v>38.95</v>
+        <v>45.45</v>
       </c>
       <c r="K106" t="n">
-        <v>79.98999999999999</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L106" t="n">
-        <v>41.04</v>
+        <v>1781.6</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Comfort Insole Mid Arch</t>
+          <t>Insole BD 3D Race S9</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>*134393*</t>
+          <t>*125740*</t>
         </is>
       </c>
       <c r="E107" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F107" t="n">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="G107" t="n">
-        <v>320</v>
+        <v>0</v>
       </c>
       <c r="H107" t="n">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="I107" t="n">
-        <v>296</v>
+        <v>0</v>
       </c>
       <c r="J107" t="n">
-        <v>45.45</v>
+        <v>59.95</v>
       </c>
       <c r="K107" t="n">
-        <v>89.98999999999999</v>
+        <v>113.95</v>
       </c>
       <c r="L107" t="n">
-        <v>1781.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>*125765*</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>0</v>
@@ -6068,86 +6068,86 @@
       </c>
       <c r="H122" t="n">
         <v>0</v>
       </c>
       <c r="I122" t="n">
         <v>0</v>
       </c>
       <c r="J122" t="n">
         <v>134</v>
       </c>
       <c r="K122" t="n">
         <v>269.99</v>
       </c>
       <c r="L122" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>McSporties Custom Insole</t>
+          <t>Custom Insole</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>*126673*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>49</v>
       </c>
       <c r="F123" t="n">
-        <v>15288</v>
+        <v>15456</v>
       </c>
       <c r="G123" t="n">
-        <v>0</v>
+        <v>5428</v>
       </c>
       <c r="H123" t="n">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I123" t="n">
-        <v>-42</v>
+        <v>5385</v>
       </c>
       <c r="J123" t="n">
         <v>56.33</v>
       </c>
       <c r="K123" t="n">
         <v>119.99</v>
       </c>
       <c r="L123" t="n">
-        <v>5793.06</v>
+        <v>5856.72</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>*134398*</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>2</v>