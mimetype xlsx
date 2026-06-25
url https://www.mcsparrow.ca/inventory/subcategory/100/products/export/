--- v0 (2026-05-03)
+++ v1 (2026-06-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L935"/>
+  <dimension ref="A1:L937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -2273,63 +2273,63 @@
       <c r="B40" t="inlineStr">
         <is>
           <t>SHADOW J</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>*209579*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>2</v>
       </c>
       <c r="G40" t="n">
         <v>2</v>
       </c>
       <c r="H40" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I40" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J40" t="n">
         <v>177</v>
       </c>
       <c r="K40" t="n">
         <v>249.99</v>
       </c>
       <c r="L40" t="n">
-        <v>0</v>
+        <v>72.98999999999999</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>HAWX KIDS 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*125959*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>4</v>
@@ -2408,57 +2408,57 @@
           <t>Head</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Formula 100 MV</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*132630*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>1</v>
       </c>
       <c r="F43" t="n">
         <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J43" t="n">
         <v>310</v>
       </c>
       <c r="K43" t="n">
         <v>499.99</v>
       </c>
       <c r="L43" t="n">
         <v>189.99</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Hawx Prime 85 W</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>26</t>
@@ -8501,134 +8501,134 @@
       <c r="F175" t="n">
         <v>2</v>
       </c>
       <c r="G175" t="n">
         <v>0</v>
       </c>
       <c r="H175" t="n">
         <v>2</v>
       </c>
       <c r="I175" t="n">
         <v>-1</v>
       </c>
       <c r="J175" t="n">
         <v>346.5</v>
       </c>
       <c r="K175" t="n">
         <v>499.99</v>
       </c>
       <c r="L175" t="n">
         <v>306.98</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Mach sport HV 70</t>
+          <t>Hawx Magna 85 W</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24 Storm</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>*132161*</t>
+          <t>*131608*</t>
         </is>
       </c>
       <c r="E176" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F176" t="n">
         <v>0</v>
       </c>
       <c r="G176" t="n">
         <v>0</v>
       </c>
       <c r="H176" t="n">
         <v>0</v>
       </c>
       <c r="I176" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J176" t="n">
-        <v>154</v>
+        <v>321.5</v>
       </c>
       <c r="K176" t="n">
-        <v>279.99</v>
+        <v>479.99</v>
       </c>
       <c r="L176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Hawx Magna 85 W</t>
+          <t>Mach sport HV 70</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>24 Storm</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>*131608*</t>
+          <t>*132161*</t>
         </is>
       </c>
       <c r="E177" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F177" t="n">
         <v>0</v>
       </c>
       <c r="G177" t="n">
         <v>0</v>
       </c>
       <c r="H177" t="n">
         <v>0</v>
       </c>
       <c r="I177" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J177" t="n">
-        <v>321.5</v>
+        <v>154</v>
       </c>
       <c r="K177" t="n">
-        <v>479.99</v>
+        <v>279.99</v>
       </c>
       <c r="L177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Hawx Ultra 95 S W</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>*134279*</t>
         </is>
@@ -9559,134 +9559,134 @@
       <c r="F198" t="n">
         <v>8</v>
       </c>
       <c r="G198" t="n">
         <v>0</v>
       </c>
       <c r="H198" t="n">
         <v>4</v>
       </c>
       <c r="I198" t="n">
         <v>-4</v>
       </c>
       <c r="J198" t="n">
         <v>512</v>
       </c>
       <c r="K198" t="n">
         <v>799.99</v>
       </c>
       <c r="L198" t="n">
         <v>1151.96</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Il Moro 90</t>
+          <t>Mach sport HV 70</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>*125727*</t>
+          <t>*132165*</t>
         </is>
       </c>
       <c r="E199" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F199" t="n">
         <v>0</v>
       </c>
       <c r="G199" t="n">
         <v>0</v>
       </c>
       <c r="H199" t="n">
         <v>0</v>
       </c>
       <c r="I199" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J199" t="n">
-        <v>282</v>
+        <v>154</v>
       </c>
       <c r="K199" t="n">
-        <v>499.99</v>
+        <v>279.99</v>
       </c>
       <c r="L199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Mach sport HV 70</t>
+          <t>Il Moro 90</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>*132165*</t>
+          <t>*125727*</t>
         </is>
       </c>
       <c r="E200" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F200" t="n">
         <v>0</v>
       </c>
       <c r="G200" t="n">
         <v>0</v>
       </c>
       <c r="H200" t="n">
         <v>0</v>
       </c>
       <c r="I200" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J200" t="n">
-        <v>154</v>
+        <v>282</v>
       </c>
       <c r="K200" t="n">
-        <v>279.99</v>
+        <v>499.99</v>
       </c>
       <c r="L200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Phaenom</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Freestyle 100</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>*134553*</t>
         </is>
@@ -10433,137 +10433,137 @@
       <c r="F217" t="n">
         <v>0</v>
       </c>
       <c r="G217" t="n">
         <v>0</v>
       </c>
       <c r="H217" t="n">
         <v>0</v>
       </c>
       <c r="I217" t="n">
         <v>0</v>
       </c>
       <c r="J217" t="n">
         <v>467.28</v>
       </c>
       <c r="K217" t="n">
         <v>849.99</v>
       </c>
       <c r="L217" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Hawx Ultra 95 S W</t>
+          <t>Mach1 HV 130</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>32.5</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>*128670*</t>
+          <t>*mcs232423*</t>
         </is>
       </c>
       <c r="E218" t="n">
         <v>0</v>
       </c>
       <c r="F218" t="n">
         <v>0</v>
       </c>
       <c r="G218" t="n">
         <v>0</v>
       </c>
       <c r="H218" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I218" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J218" t="n">
-        <v>378</v>
+        <v>500</v>
       </c>
       <c r="K218" t="n">
-        <v>599.99</v>
+        <v>849.99</v>
       </c>
       <c r="L218" t="n">
-        <v>665.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Mach1 HV 130</t>
+          <t>Hawx Ultra 95 S W</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>32.5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>*mcs232423*</t>
+          <t>*128670*</t>
         </is>
       </c>
       <c r="E219" t="n">
         <v>0</v>
       </c>
       <c r="F219" t="n">
         <v>0</v>
       </c>
       <c r="G219" t="n">
         <v>0</v>
       </c>
       <c r="H219" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I219" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J219" t="n">
-        <v>500</v>
+        <v>378</v>
       </c>
       <c r="K219" t="n">
-        <v>849.99</v>
+        <v>599.99</v>
       </c>
       <c r="L219" t="n">
-        <v>0</v>
+        <v>665.97</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>HAWX PRIME 130 S BOA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>*131515*</t>
         </is>
       </c>
       <c r="E220" t="n">
         <v>0</v>
@@ -23083,20419 +23083,20511 @@
       <c r="F492" t="n">
         <v>1</v>
       </c>
       <c r="G492" t="n">
         <v>1</v>
       </c>
       <c r="H492" t="n">
         <v>0</v>
       </c>
       <c r="I492" t="n">
         <v>1</v>
       </c>
       <c r="J492" t="n">
         <v>430</v>
       </c>
       <c r="K492" t="n">
         <v>649.99</v>
       </c>
       <c r="L492" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Mach1 HV 130</t>
+          <t>Hawx Prime 115 S BOA W</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>*209229*</t>
+          <t>*mcs232660*</t>
         </is>
       </c>
       <c r="E493" t="n">
         <v>0</v>
       </c>
       <c r="F493" t="n">
         <v>1</v>
       </c>
       <c r="G493" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H493" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I493" t="n">
         <v>0</v>
       </c>
       <c r="J493" t="n">
-        <v>500</v>
+        <v>576</v>
       </c>
       <c r="K493" t="n">
-        <v>849.95</v>
+        <v>799.99</v>
       </c>
       <c r="L493" t="n">
-        <v>349.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Junior Hawx 3</t>
+          <t>Mach1 HV 130</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>*132593*</t>
+          <t>*209229*</t>
         </is>
       </c>
       <c r="E494" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F494" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G494" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H494" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I494" t="n">
         <v>0</v>
       </c>
       <c r="J494" t="n">
-        <v>127.25</v>
+        <v>500</v>
       </c>
       <c r="K494" t="n">
-        <v>189.99</v>
+        <v>849.95</v>
       </c>
       <c r="L494" t="n">
-        <v>125.48</v>
+        <v>349.95</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Shadow 120 HV GW</t>
+          <t>Junior Hawx 3</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>*209596*</t>
+          <t>*132593*</t>
         </is>
       </c>
       <c r="E495" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F495" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G495" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H495" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I495" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J495" t="n">
-        <v>500</v>
+        <v>127.25</v>
       </c>
       <c r="K495" t="n">
-        <v>749.99</v>
+        <v>189.99</v>
       </c>
       <c r="L495" t="n">
-        <v>0</v>
+        <v>125.48</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Hawx Ultra 130 S</t>
+          <t>Shadow 120 HV GW</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>*125475*</t>
+          <t>*209596*</t>
         </is>
       </c>
       <c r="E496" t="n">
         <v>0</v>
       </c>
       <c r="F496" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G496" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H496" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I496" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J496" t="n">
-        <v>512</v>
+        <v>500</v>
       </c>
       <c r="K496" t="n">
-        <v>799.99</v>
+        <v>749.99</v>
       </c>
       <c r="L496" t="n">
-        <v>287.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>AR ONE 110 MV</t>
+          <t>Hawx Ultra 130 S</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>24X</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>*230734*</t>
+          <t>*125475*</t>
         </is>
       </c>
       <c r="E497" t="n">
         <v>0</v>
       </c>
       <c r="F497" t="n">
         <v>0</v>
       </c>
       <c r="G497" t="n">
         <v>0</v>
       </c>
       <c r="H497" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I497" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J497" t="n">
-        <v>427</v>
+        <v>512</v>
       </c>
       <c r="K497" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L497" t="n">
-        <v>0</v>
+        <v>287.99</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>AR ONE 110 MV</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>23X</t>
+          <t>24X</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>*230733*</t>
+          <t>*230734*</t>
         </is>
       </c>
       <c r="E498" t="n">
         <v>0</v>
       </c>
       <c r="F498" t="n">
         <v>0</v>
       </c>
       <c r="G498" t="n">
         <v>0</v>
       </c>
       <c r="H498" t="n">
         <v>0</v>
       </c>
       <c r="I498" t="n">
         <v>0</v>
       </c>
       <c r="J498" t="n">
         <v>427</v>
       </c>
       <c r="K498" t="n">
         <v>649.99</v>
       </c>
       <c r="L498" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Mach BOA HV 95 W</t>
+          <t>AR ONE 110 MV</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23X</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>*132230*</t>
+          <t>*230733*</t>
         </is>
       </c>
       <c r="E499" t="n">
         <v>0</v>
       </c>
       <c r="F499" t="n">
         <v>0</v>
       </c>
       <c r="G499" t="n">
         <v>0</v>
       </c>
       <c r="H499" t="n">
         <v>0</v>
       </c>
       <c r="I499" t="n">
         <v>0</v>
       </c>
       <c r="J499" t="n">
-        <v>384.56</v>
+        <v>427</v>
       </c>
       <c r="K499" t="n">
-        <v>699.99</v>
+        <v>649.99</v>
       </c>
       <c r="L499" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Kaliber 130 MV GW BOA2</t>
+          <t>Mach BOA HV 95 W</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>*208825*</t>
+          <t>*132230*</t>
         </is>
       </c>
       <c r="E500" t="n">
         <v>0</v>
       </c>
       <c r="F500" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G500" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H500" t="n">
         <v>0</v>
       </c>
       <c r="I500" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J500" t="n">
-        <v>560</v>
+        <v>384.56</v>
       </c>
       <c r="K500" t="n">
-        <v>899.99</v>
+        <v>699.99</v>
       </c>
       <c r="L500" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>Kaliber 130 MV GW BOA2</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>*132136*</t>
+          <t>*208825*</t>
         </is>
       </c>
       <c r="E501" t="n">
         <v>0</v>
       </c>
       <c r="F501" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G501" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H501" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I501" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J501" t="n">
-        <v>412.72</v>
+        <v>560</v>
       </c>
       <c r="K501" t="n">
-        <v>699.99</v>
+        <v>899.99</v>
       </c>
       <c r="L501" t="n">
-        <v>1149.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>AR ONE 130 MV</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>*208673*</t>
+          <t>*132136*</t>
         </is>
       </c>
       <c r="E502" t="n">
         <v>0</v>
       </c>
       <c r="F502" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G502" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H502" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I502" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J502" t="n">
-        <v>565</v>
+        <v>412.72</v>
       </c>
       <c r="K502" t="n">
-        <v>849.99</v>
+        <v>699.99</v>
       </c>
       <c r="L502" t="n">
-        <v>0</v>
+        <v>1149.08</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Mach sport MV 85 W</t>
+          <t>AR ONE 130 MV</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>*132214*</t>
+          <t>*208673*</t>
         </is>
       </c>
       <c r="E503" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F503" t="n">
         <v>1</v>
       </c>
       <c r="G503" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H503" t="n">
         <v>0</v>
       </c>
       <c r="I503" t="n">
         <v>1</v>
       </c>
       <c r="J503" t="n">
-        <v>274.56</v>
+        <v>565</v>
       </c>
       <c r="K503" t="n">
-        <v>499.99</v>
+        <v>849.99</v>
       </c>
       <c r="L503" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 100 BOA</t>
+          <t>Mach sport MV 85 W</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>*207215*</t>
+          <t>*132214*</t>
         </is>
       </c>
       <c r="E504" t="n">
         <v>1</v>
       </c>
       <c r="F504" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G504" t="n">
         <v>0</v>
       </c>
       <c r="H504" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I504" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J504" t="n">
-        <v>0</v>
+        <v>274.56</v>
       </c>
       <c r="K504" t="n">
-        <v>649.99</v>
+        <v>499.99</v>
       </c>
       <c r="L504" t="n">
-        <v>1299.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>HAWX PRIME 130 S BOA</t>
+          <t>HAWX ULTRA 100 BOA</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>*208230*</t>
+          <t>*207215*</t>
         </is>
       </c>
       <c r="E505" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F505" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G505" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H505" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I505" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J505" t="n">
-        <v>576</v>
+        <v>0</v>
       </c>
       <c r="K505" t="n">
-        <v>899.99</v>
+        <v>649.99</v>
       </c>
       <c r="L505" t="n">
-        <v>971.97</v>
+        <v>1299.98</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Mach1 HV 105 BOA W</t>
+          <t>HAWX PRIME 130 S BOA</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>*132223*</t>
+          <t>*208230*</t>
         </is>
       </c>
       <c r="E506" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F506" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G506" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H506" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I506" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J506" t="n">
-        <v>412.72</v>
+        <v>576</v>
       </c>
       <c r="K506" t="n">
-        <v>749.99</v>
+        <v>899.99</v>
       </c>
       <c r="L506" t="n">
-        <v>0</v>
+        <v>971.97</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>R3 J 90</t>
+          <t>Mach1 HV 105 BOA W</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>*207486*</t>
+          <t>*132223*</t>
         </is>
       </c>
       <c r="E507" t="n">
         <v>1</v>
       </c>
       <c r="F507" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G507" t="n">
         <v>0</v>
       </c>
       <c r="H507" t="n">
         <v>0</v>
       </c>
       <c r="I507" t="n">
         <v>1</v>
       </c>
       <c r="J507" t="n">
-        <v>380</v>
+        <v>412.72</v>
       </c>
       <c r="K507" t="n">
-        <v>569.99</v>
+        <v>749.99</v>
       </c>
       <c r="L507" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Mach1 HV 95</t>
+          <t>LX 130 HV</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>*126624*</t>
+          <t>*126445*</t>
         </is>
       </c>
       <c r="E508" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F508" t="n">
         <v>0</v>
       </c>
       <c r="G508" t="n">
         <v>0</v>
       </c>
       <c r="H508" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I508" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J508" t="n">
-        <v>343.5</v>
+        <v>465</v>
       </c>
       <c r="K508" t="n">
-        <v>549.99</v>
+        <v>699.99</v>
       </c>
       <c r="L508" t="n">
-        <v>206.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Mach BOA MV 120</t>
+          <t>R3 J 90</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>*209239*</t>
+          <t>*207486*</t>
         </is>
       </c>
       <c r="E509" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F509" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G509" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H509" t="n">
         <v>0</v>
       </c>
       <c r="I509" t="n">
         <v>1</v>
       </c>
       <c r="J509" t="n">
-        <v>469</v>
+        <v>380</v>
       </c>
       <c r="K509" t="n">
-        <v>749.99</v>
+        <v>569.99</v>
       </c>
       <c r="L509" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Hawx Magna 110 S</t>
+          <t>Mach1 HV 95</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>*125446*</t>
+          <t>*126624*</t>
         </is>
       </c>
       <c r="E510" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F510" t="n">
         <v>0</v>
       </c>
       <c r="G510" t="n">
         <v>0</v>
       </c>
       <c r="H510" t="n">
         <v>1</v>
       </c>
       <c r="I510" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J510" t="n">
-        <v>372</v>
+        <v>343.5</v>
       </c>
       <c r="K510" t="n">
         <v>549.99</v>
       </c>
       <c r="L510" t="n">
-        <v>177.99</v>
+        <v>206.49</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Hawx Ultra 130 S</t>
+          <t>Mach BOA MV 120</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>*132534*</t>
+          <t>*209239*</t>
         </is>
       </c>
       <c r="E511" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F511" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G511" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H511" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I511" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J511" t="n">
-        <v>512</v>
+        <v>469</v>
       </c>
       <c r="K511" t="n">
-        <v>799.99</v>
+        <v>749.99</v>
       </c>
       <c r="L511" t="n">
-        <v>575.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 w</t>
+          <t>Hawx Magna 110 S</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>*132178*</t>
+          <t>*125446*</t>
         </is>
       </c>
       <c r="E512" t="n">
         <v>0</v>
       </c>
       <c r="F512" t="n">
         <v>0</v>
       </c>
       <c r="G512" t="n">
         <v>0</v>
       </c>
       <c r="H512" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I512" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J512" t="n">
-        <v>412.72</v>
+        <v>372</v>
       </c>
       <c r="K512" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="L512" t="n">
-        <v>0</v>
+        <v>177.99</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Mach1 LV 130</t>
+          <t>Hawx Ultra 130 S</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>*126620*</t>
+          <t>*132534*</t>
         </is>
       </c>
       <c r="E513" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F513" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G513" t="n">
         <v>0</v>
       </c>
       <c r="H513" t="n">
         <v>2</v>
       </c>
       <c r="I513" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J513" t="n">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="K513" t="n">
-        <v>849.99</v>
+        <v>799.99</v>
       </c>
       <c r="L513" t="n">
-        <v>699.98</v>
+        <v>575.98</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 W</t>
+          <t>Mach1 LV 115 w</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>*132170*</t>
+          <t>*132178*</t>
         </is>
       </c>
       <c r="E514" t="n">
         <v>0</v>
       </c>
       <c r="F514" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G514" t="n">
         <v>0</v>
       </c>
       <c r="H514" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I514" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J514" t="n">
-        <v>500</v>
+        <v>412.72</v>
       </c>
       <c r="K514" t="n">
         <v>749.99</v>
       </c>
       <c r="L514" t="n">
-        <v>499.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>HAWX KIDS 1</t>
+          <t>Mach1 LV 130</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>*133190*</t>
+          <t>*126620*</t>
         </is>
       </c>
       <c r="E515" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F515" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G515" t="n">
         <v>0</v>
       </c>
       <c r="H515" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I515" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J515" t="n">
-        <v>88</v>
+        <v>500</v>
       </c>
       <c r="K515" t="n">
-        <v>129.99</v>
+        <v>849.99</v>
       </c>
       <c r="L515" t="n">
-        <v>0</v>
+        <v>699.98</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 w</t>
+          <t>Mach1 LV 115 W</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>*132171*</t>
+          <t>*132170*</t>
         </is>
       </c>
       <c r="E516" t="n">
         <v>0</v>
       </c>
       <c r="F516" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G516" t="n">
         <v>0</v>
       </c>
       <c r="H516" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I516" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J516" t="n">
-        <v>412.72</v>
+        <v>500</v>
       </c>
       <c r="K516" t="n">
         <v>749.99</v>
       </c>
       <c r="L516" t="n">
-        <v>337.27</v>
+        <v>499.98</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>AR ONE 130 MV</t>
+          <t>HAWX KIDS 1</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>24X</t>
+          <t>15</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>*230708*</t>
+          <t>*133190*</t>
         </is>
       </c>
       <c r="E517" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F517" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G517" t="n">
         <v>0</v>
       </c>
       <c r="H517" t="n">
         <v>0</v>
       </c>
       <c r="I517" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J517" t="n">
-        <v>565</v>
+        <v>88</v>
       </c>
       <c r="K517" t="n">
-        <v>849.99</v>
+        <v>129.99</v>
       </c>
       <c r="L517" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Mach BOA MV 105 W</t>
+          <t>Mach1 LV 115 w</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>*209256*</t>
+          <t>*132171*</t>
         </is>
       </c>
       <c r="E518" t="n">
         <v>0</v>
       </c>
       <c r="F518" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G518" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H518" t="n">
         <v>1</v>
       </c>
       <c r="I518" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J518" t="n">
-        <v>469</v>
+        <v>412.72</v>
       </c>
       <c r="K518" t="n">
         <v>749.99</v>
       </c>
       <c r="L518" t="n">
-        <v>280.99</v>
+        <v>337.27</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Junior Shadow</t>
+          <t>AR ONE 130 MV</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24X</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>*132709*</t>
+          <t>*230708*</t>
         </is>
       </c>
       <c r="E519" t="n">
         <v>0</v>
       </c>
       <c r="F519" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G519" t="n">
         <v>0</v>
       </c>
       <c r="H519" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I519" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J519" t="n">
-        <v>177</v>
+        <v>565</v>
       </c>
       <c r="K519" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="L519" t="n">
-        <v>72.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Shadow 115 W MV GW</t>
+          <t>Mach BOA MV 105 W</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>*127768*</t>
+          <t>*209256*</t>
         </is>
       </c>
       <c r="E520" t="n">
         <v>0</v>
       </c>
       <c r="F520" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G520" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H520" t="n">
         <v>1</v>
       </c>
       <c r="I520" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J520" t="n">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="K520" t="n">
-        <v>729.99</v>
+        <v>749.99</v>
       </c>
       <c r="L520" t="n">
-        <v>243.99</v>
+        <v>280.99</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Mach1 MV 105 W</t>
+          <t>Junior Shadow</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>*231985*</t>
+          <t>*132709*</t>
         </is>
       </c>
       <c r="E521" t="n">
         <v>0</v>
       </c>
       <c r="F521" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G521" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H521" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I521" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J521" t="n">
-        <v>437</v>
+        <v>177</v>
       </c>
       <c r="K521" t="n">
-        <v>699.99</v>
+        <v>249.99</v>
       </c>
       <c r="L521" t="n">
-        <v>0</v>
+        <v>72.98999999999999</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 w</t>
+          <t>Shadow 115 W MV GW</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>*132181*</t>
+          <t>*127768*</t>
         </is>
       </c>
       <c r="E522" t="n">
         <v>0</v>
       </c>
       <c r="F522" t="n">
         <v>0</v>
       </c>
       <c r="G522" t="n">
         <v>0</v>
       </c>
       <c r="H522" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I522" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J522" t="n">
-        <v>412.72</v>
+        <v>486</v>
       </c>
       <c r="K522" t="n">
-        <v>749.99</v>
+        <v>729.99</v>
       </c>
       <c r="L522" t="n">
-        <v>0</v>
+        <v>243.99</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>R3 95 Ti</t>
+          <t>Mach1 MV 105 W</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>*127213*</t>
+          <t>*231985*</t>
         </is>
       </c>
       <c r="E523" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F523" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G523" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H523" t="n">
         <v>0</v>
       </c>
       <c r="I523" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J523" t="n">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="K523" t="n">
-        <v>649.99</v>
+        <v>699.99</v>
       </c>
       <c r="L523" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Hawx Magna 120 S</t>
+          <t>Mach1 LV 115 w</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>*232023*</t>
+          <t>*132181*</t>
         </is>
       </c>
       <c r="E524" t="n">
         <v>0</v>
       </c>
       <c r="F524" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G524" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H524" t="n">
         <v>0</v>
       </c>
       <c r="I524" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J524" t="n">
-        <v>436</v>
+        <v>412.72</v>
       </c>
       <c r="K524" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L524" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Hawx Prime 110 S Boa</t>
+          <t>R3 95 Ti</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>*231997*</t>
+          <t>*127213*</t>
         </is>
       </c>
       <c r="E525" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F525" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G525" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H525" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I525" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J525" t="n">
-        <v>480</v>
+        <v>436</v>
       </c>
       <c r="K525" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L525" t="n">
-        <v>269.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Shadow 100 MV GW</t>
+          <t>Hawx Magna 120 S</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>*209599*</t>
+          <t>*232023*</t>
         </is>
       </c>
       <c r="E526" t="n">
         <v>0</v>
       </c>
       <c r="F526" t="n">
         <v>2</v>
       </c>
       <c r="G526" t="n">
         <v>2</v>
       </c>
       <c r="H526" t="n">
         <v>0</v>
       </c>
       <c r="I526" t="n">
         <v>2</v>
       </c>
       <c r="J526" t="n">
-        <v>386</v>
+        <v>436</v>
       </c>
       <c r="K526" t="n">
-        <v>579.99</v>
+        <v>699.99</v>
       </c>
       <c r="L526" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Mach1 LV 105 w</t>
+          <t>Hawx Prime 110 S Boa</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>*132187*</t>
+          <t>*231997*</t>
         </is>
       </c>
       <c r="E527" t="n">
         <v>0</v>
       </c>
       <c r="F527" t="n">
         <v>1</v>
       </c>
       <c r="G527" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H527" t="n">
         <v>1</v>
       </c>
       <c r="I527" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J527" t="n">
-        <v>384.56</v>
+        <v>480</v>
       </c>
       <c r="K527" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L527" t="n">
-        <v>315.43</v>
+        <v>269.99</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Hawx Prime 75 W</t>
+          <t>Shadow 100 MV GW</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>*232009*</t>
+          <t>*209599*</t>
         </is>
       </c>
       <c r="E528" t="n">
         <v>0</v>
       </c>
       <c r="F528" t="n">
         <v>2</v>
       </c>
       <c r="G528" t="n">
         <v>2</v>
       </c>
       <c r="H528" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I528" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J528" t="n">
-        <v>302</v>
+        <v>386</v>
       </c>
       <c r="K528" t="n">
-        <v>449.99</v>
+        <v>579.99</v>
       </c>
       <c r="L528" t="n">
-        <v>147.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Shadow 85 W LV GW</t>
+          <t>Mach1 LV 105 w</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>*127780*</t>
+          <t>*132187*</t>
         </is>
       </c>
       <c r="E529" t="n">
         <v>0</v>
       </c>
       <c r="F529" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G529" t="n">
         <v>0</v>
       </c>
       <c r="H529" t="n">
         <v>1</v>
       </c>
       <c r="I529" t="n">
         <v>-1</v>
       </c>
       <c r="J529" t="n">
-        <v>365</v>
+        <v>384.56</v>
       </c>
       <c r="K529" t="n">
-        <v>549.99</v>
+        <v>699.99</v>
       </c>
       <c r="L529" t="n">
-        <v>184.99</v>
+        <v>315.43</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>HAWX PRIME 95 BOA W</t>
+          <t>Hawx Prime 75 W</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>*207222*</t>
+          <t>*232009*</t>
         </is>
       </c>
       <c r="E530" t="n">
         <v>0</v>
       </c>
       <c r="F530" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G530" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H530" t="n">
         <v>1</v>
       </c>
       <c r="I530" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J530" t="n">
-        <v>384</v>
+        <v>302</v>
       </c>
       <c r="K530" t="n">
-        <v>699.99</v>
+        <v>449.99</v>
       </c>
       <c r="L530" t="n">
-        <v>315.99</v>
+        <v>147.99</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Mach1 130 HV</t>
+          <t>Shadow 85 W LV GW</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>*126617*</t>
+          <t>*127780*</t>
         </is>
       </c>
       <c r="E531" t="n">
         <v>0</v>
       </c>
       <c r="F531" t="n">
         <v>0</v>
       </c>
       <c r="G531" t="n">
         <v>0</v>
       </c>
       <c r="H531" t="n">
         <v>1</v>
       </c>
       <c r="I531" t="n">
         <v>-1</v>
       </c>
       <c r="J531" t="n">
-        <v>468.5</v>
+        <v>365</v>
       </c>
       <c r="K531" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="L531" t="n">
-        <v>281.49</v>
+        <v>184.99</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Hawx Ultra 130 S</t>
+          <t>HAWX PRIME 95 BOA W</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>*132535*</t>
+          <t>*207222*</t>
         </is>
       </c>
       <c r="E532" t="n">
         <v>0</v>
       </c>
       <c r="F532" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G532" t="n">
         <v>0</v>
       </c>
       <c r="H532" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I532" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J532" t="n">
-        <v>512</v>
+        <v>384</v>
       </c>
       <c r="K532" t="n">
-        <v>799.99</v>
+        <v>699.99</v>
       </c>
       <c r="L532" t="n">
-        <v>575.98</v>
+        <v>315.99</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Mach1 130 HV</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>*132199*</t>
+          <t>*126617*</t>
         </is>
       </c>
       <c r="E533" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F533" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G533" t="n">
         <v>0</v>
       </c>
       <c r="H533" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I533" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J533" t="n">
-        <v>412.72</v>
+        <v>468.5</v>
       </c>
       <c r="K533" t="n">
         <v>749.99</v>
       </c>
       <c r="L533" t="n">
-        <v>0</v>
+        <v>281.49</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Mach1 MV 110</t>
+          <t>Hawx Ultra 130 S</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>*132143*</t>
+          <t>*132535*</t>
         </is>
       </c>
       <c r="E534" t="n">
         <v>0</v>
       </c>
       <c r="F534" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G534" t="n">
         <v>0</v>
       </c>
       <c r="H534" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I534" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J534" t="n">
-        <v>357.28</v>
+        <v>512</v>
       </c>
       <c r="K534" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L534" t="n">
-        <v>0</v>
+        <v>575.98</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>JT 4</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>*207484*</t>
+          <t>*132199*</t>
         </is>
       </c>
       <c r="E535" t="n">
         <v>1</v>
       </c>
       <c r="F535" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G535" t="n">
         <v>0</v>
       </c>
       <c r="H535" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I535" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J535" t="n">
-        <v>125</v>
+        <v>412.72</v>
       </c>
       <c r="K535" t="n">
-        <v>159.99</v>
+        <v>749.99</v>
       </c>
       <c r="L535" t="n">
-        <v>34.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Element W 85 GW</t>
+          <t>Mach1 MV 110</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>*132908*</t>
+          <t>*132143*</t>
         </is>
       </c>
       <c r="E536" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F536" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G536" t="n">
         <v>0</v>
       </c>
       <c r="H536" t="n">
         <v>0</v>
       </c>
       <c r="I536" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J536" t="n">
-        <v>316</v>
+        <v>357.28</v>
       </c>
       <c r="K536" t="n">
-        <v>499.99</v>
+        <v>649.99</v>
       </c>
       <c r="L536" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Mach Sport HV 65 W</t>
+          <t>JT 4</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>*134901*</t>
+          <t>*207484*</t>
         </is>
       </c>
       <c r="E537" t="n">
         <v>1</v>
       </c>
       <c r="F537" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G537" t="n">
         <v>0</v>
       </c>
       <c r="H537" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I537" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J537" t="n">
-        <v>187</v>
+        <v>125</v>
       </c>
       <c r="K537" t="n">
-        <v>299.99</v>
+        <v>159.99</v>
       </c>
       <c r="L537" t="n">
-        <v>0</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Mach1 LV 95 w</t>
+          <t>Element W 85 GW</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>*132195*</t>
+          <t>*132908*</t>
         </is>
       </c>
       <c r="E538" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F538" t="n">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="G538" t="n">
         <v>0</v>
       </c>
       <c r="H538" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I538" t="n">
-        <v>-10</v>
+        <v>1</v>
       </c>
       <c r="J538" t="n">
-        <v>357.28</v>
+        <v>316</v>
       </c>
       <c r="K538" t="n">
-        <v>649.99</v>
+        <v>499.99</v>
       </c>
       <c r="L538" t="n">
-        <v>2927.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Mach1 LV 105 w</t>
+          <t>Mach Sport HV 65 W</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>*132193*</t>
+          <t>*134901*</t>
         </is>
       </c>
       <c r="E539" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F539" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G539" t="n">
         <v>0</v>
       </c>
       <c r="H539" t="n">
         <v>0</v>
       </c>
       <c r="I539" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J539" t="n">
-        <v>384.56</v>
+        <v>187</v>
       </c>
       <c r="K539" t="n">
-        <v>699.99</v>
+        <v>299.99</v>
       </c>
       <c r="L539" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 120 S BOA</t>
+          <t>Mach1 LV 95 w</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>*207213*</t>
+          <t>*132195*</t>
         </is>
       </c>
       <c r="E540" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F540" t="n">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="G540" t="n">
         <v>0</v>
       </c>
       <c r="H540" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I540" t="n">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="J540" t="n">
-        <v>0</v>
+        <v>357.28</v>
       </c>
       <c r="K540" t="n">
-        <v>799.99</v>
+        <v>649.99</v>
       </c>
       <c r="L540" t="n">
-        <v>799.99</v>
+        <v>2927.1</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Mach sport HV 70</t>
+          <t>Mach1 LV 105 w</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>*132159*</t>
+          <t>*132193*</t>
         </is>
       </c>
       <c r="E541" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F541" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G541" t="n">
         <v>0</v>
       </c>
       <c r="H541" t="n">
         <v>0</v>
       </c>
       <c r="I541" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J541" t="n">
-        <v>154</v>
+        <v>384.56</v>
       </c>
       <c r="K541" t="n">
-        <v>279.99</v>
+        <v>699.99</v>
       </c>
       <c r="L541" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Mach1 LV 130</t>
+          <t>HAWX ULTRA 120 S BOA</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>*209392*</t>
+          <t>*207213*</t>
         </is>
       </c>
       <c r="E542" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F542" t="n">
         <v>1</v>
       </c>
       <c r="G542" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H542" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I542" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J542" t="n">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="K542" t="n">
         <v>799.99</v>
       </c>
       <c r="L542" t="n">
-        <v>0</v>
+        <v>799.99</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Hawx Ultra 95 BOA W</t>
+          <t>Mach sport HV 70</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>*208282*</t>
+          <t>*132159*</t>
         </is>
       </c>
       <c r="E543" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F543" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G543" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H543" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I543" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J543" t="n">
-        <v>448</v>
+        <v>154</v>
       </c>
       <c r="K543" t="n">
-        <v>699.99</v>
+        <v>279.99</v>
       </c>
       <c r="L543" t="n">
-        <v>503.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>DS Asolo 130</t>
+          <t>Mach1 LV 130</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>29.5</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>*125029*</t>
+          <t>*209392*</t>
         </is>
       </c>
       <c r="E544" t="n">
         <v>0</v>
       </c>
       <c r="F544" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G544" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H544" t="n">
         <v>0</v>
       </c>
       <c r="I544" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J544" t="n">
-        <v>460</v>
+        <v>500</v>
       </c>
       <c r="K544" t="n">
-        <v>749.99</v>
+        <v>799.99</v>
       </c>
       <c r="L544" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Tot JT 2</t>
+          <t>Hawx Ultra 95 BOA W</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>*128422*</t>
+          <t>*208282*</t>
         </is>
       </c>
       <c r="E545" t="n">
         <v>0</v>
       </c>
       <c r="F545" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G545" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H545" t="n">
         <v>2</v>
       </c>
       <c r="I545" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="J545" t="n">
-        <v>81</v>
+        <v>448</v>
       </c>
       <c r="K545" t="n">
-        <v>129.99</v>
+        <v>699.99</v>
       </c>
       <c r="L545" t="n">
-        <v>97.98</v>
+        <v>503.98</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>HAWX PRIME 95 W</t>
+          <t>DS Asolo 130</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>*208291*</t>
+          <t>*125029*</t>
         </is>
       </c>
       <c r="E546" t="n">
         <v>0</v>
       </c>
       <c r="F546" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G546" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H546" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I546" t="n">
         <v>0</v>
       </c>
       <c r="J546" t="n">
-        <v>384</v>
+        <v>460</v>
       </c>
       <c r="K546" t="n">
-        <v>599.99</v>
+        <v>749.99</v>
       </c>
       <c r="L546" t="n">
-        <v>431.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Hawx Prime 85 W</t>
+          <t>Tot JT 2</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>19</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>*132474*</t>
+          <t>*128422*</t>
         </is>
       </c>
       <c r="E547" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F547" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G547" t="n">
         <v>0</v>
       </c>
       <c r="H547" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I547" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J547" t="n">
-        <v>335</v>
+        <v>81</v>
       </c>
       <c r="K547" t="n">
-        <v>499.99</v>
+        <v>129.99</v>
       </c>
       <c r="L547" t="n">
-        <v>0</v>
+        <v>97.98</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Kaliber 105 W MV GW</t>
+          <t>HAWX PRIME 95 W</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>*mcs232425*</t>
+          <t>*208291*</t>
         </is>
       </c>
       <c r="E548" t="n">
         <v>0</v>
       </c>
       <c r="F548" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G548" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H548" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I548" t="n">
         <v>0</v>
       </c>
       <c r="J548" t="n">
-        <v>505</v>
+        <v>384</v>
       </c>
       <c r="K548" t="n">
-        <v>799.99</v>
+        <v>599.99</v>
       </c>
       <c r="L548" t="n">
-        <v>0</v>
+        <v>431.98</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Junior Shadow</t>
+          <t>Hawx Prime 85 W</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>*132708*</t>
+          <t>*132474*</t>
         </is>
       </c>
       <c r="E549" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F549" t="n">
         <v>1</v>
       </c>
       <c r="G549" t="n">
         <v>0</v>
       </c>
       <c r="H549" t="n">
         <v>0</v>
       </c>
       <c r="I549" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J549" t="n">
-        <v>177</v>
+        <v>335</v>
       </c>
       <c r="K549" t="n">
-        <v>249.99</v>
+        <v>499.99</v>
       </c>
       <c r="L549" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Hawx Prime 120 S</t>
+          <t>Kaliber 105 W MV GW</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>*125462*</t>
+          <t>*mcs232425*</t>
         </is>
       </c>
       <c r="E550" t="n">
         <v>0</v>
       </c>
       <c r="F550" t="n">
         <v>0</v>
       </c>
       <c r="G550" t="n">
         <v>0</v>
       </c>
       <c r="H550" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I550" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J550" t="n">
-        <v>448</v>
+        <v>505</v>
       </c>
       <c r="K550" t="n">
-        <v>699.99</v>
+        <v>799.99</v>
       </c>
       <c r="L550" t="n">
-        <v>503.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Junior Shadow</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>*132202*</t>
+          <t>*132708*</t>
         </is>
       </c>
       <c r="E551" t="n">
         <v>0</v>
       </c>
       <c r="F551" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G551" t="n">
         <v>0</v>
       </c>
       <c r="H551" t="n">
         <v>0</v>
       </c>
       <c r="I551" t="n">
         <v>0</v>
       </c>
       <c r="J551" t="n">
-        <v>412.72</v>
+        <v>177</v>
       </c>
       <c r="K551" t="n">
-        <v>749.99</v>
+        <v>249.99</v>
       </c>
       <c r="L551" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Formula 120 MV</t>
+          <t>Hawx Prime 120 S</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>*130602*</t>
+          <t>*125462*</t>
         </is>
       </c>
       <c r="E552" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F552" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G552" t="n">
         <v>0</v>
       </c>
       <c r="H552" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I552" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J552" t="n">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="K552" t="n">
         <v>699.99</v>
       </c>
       <c r="L552" t="n">
-        <v>254.99</v>
+        <v>503.98</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Mach1 MV 110</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>*132138*</t>
+          <t>*132202*</t>
         </is>
       </c>
       <c r="E553" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F553" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G553" t="n">
         <v>0</v>
       </c>
       <c r="H553" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I553" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J553" t="n">
-        <v>357.28</v>
+        <v>412.72</v>
       </c>
       <c r="K553" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L553" t="n">
-        <v>1170.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Mach sport MV 85 W</t>
+          <t>Formula 120 MV</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>*132221*</t>
+          <t>*130602*</t>
         </is>
       </c>
       <c r="E554" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F554" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G554" t="n">
         <v>0</v>
       </c>
       <c r="H554" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I554" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J554" t="n">
-        <v>274.56</v>
+        <v>445</v>
       </c>
       <c r="K554" t="n">
-        <v>499.99</v>
+        <v>699.99</v>
       </c>
       <c r="L554" t="n">
-        <v>0</v>
+        <v>254.99</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>AR ONE 110 MV</t>
+          <t>Mach1 MV 110</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>26X</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>*230736*</t>
+          <t>*132138*</t>
         </is>
       </c>
       <c r="E555" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F555" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G555" t="n">
         <v>0</v>
       </c>
       <c r="H555" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I555" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J555" t="n">
-        <v>427</v>
+        <v>357.28</v>
       </c>
       <c r="K555" t="n">
         <v>649.99</v>
       </c>
       <c r="L555" t="n">
-        <v>0</v>
+        <v>1170.84</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>AR ONE 100 MV</t>
+          <t>Mach sport MV 85 W</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>23X</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>*230748*</t>
+          <t>*132221*</t>
         </is>
       </c>
       <c r="E556" t="n">
         <v>0</v>
       </c>
       <c r="F556" t="n">
         <v>0</v>
       </c>
       <c r="G556" t="n">
         <v>0</v>
       </c>
       <c r="H556" t="n">
         <v>0</v>
       </c>
       <c r="I556" t="n">
         <v>0</v>
       </c>
       <c r="J556" t="n">
-        <v>365</v>
+        <v>274.56</v>
       </c>
       <c r="K556" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="L556" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Mach1 LV 105 w</t>
+          <t>AR ONE 110 MV</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>26X</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>*209260*</t>
+          <t>*230736*</t>
         </is>
       </c>
       <c r="E557" t="n">
         <v>0</v>
       </c>
       <c r="F557" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G557" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H557" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I557" t="n">
         <v>0</v>
       </c>
       <c r="J557" t="n">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="K557" t="n">
-        <v>699.99</v>
+        <v>649.99</v>
       </c>
       <c r="L557" t="n">
-        <v>262.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Junior Cochise</t>
+          <t>AR ONE 100 MV</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23X</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>*125902*</t>
+          <t>*230748*</t>
         </is>
       </c>
       <c r="E558" t="n">
         <v>0</v>
       </c>
       <c r="F558" t="n">
         <v>0</v>
       </c>
       <c r="G558" t="n">
         <v>0</v>
       </c>
       <c r="H558" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I558" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J558" t="n">
-        <v>169</v>
+        <v>365</v>
       </c>
       <c r="K558" t="n">
-        <v>269.99</v>
+        <v>549.99</v>
       </c>
       <c r="L558" t="n">
-        <v>100.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Kaliber Pro 130 LV GW BOA 2</t>
+          <t>Mach1 LV 105 w</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>*232258*</t>
+          <t>*209260*</t>
         </is>
       </c>
       <c r="E559" t="n">
         <v>0</v>
       </c>
       <c r="F559" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G559" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H559" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I559" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J559" t="n">
-        <v>595</v>
+        <v>437</v>
       </c>
       <c r="K559" t="n">
-        <v>949.99</v>
+        <v>699.99</v>
       </c>
       <c r="L559" t="n">
-        <v>0</v>
+        <v>262.99</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Mach1 MV 95</t>
+          <t>Junior Cochise</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>*126632*</t>
+          <t>*125902*</t>
         </is>
       </c>
       <c r="E560" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F560" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G560" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H560" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I560" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J560" t="n">
-        <v>342.5</v>
+        <v>169</v>
       </c>
       <c r="K560" t="n">
-        <v>649.99</v>
+        <v>269.99</v>
       </c>
       <c r="L560" t="n">
-        <v>0</v>
+        <v>100.99</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Hawx Ultra 130 S</t>
+          <t>Kaliber Pro 130 LV GW BOA 2</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>*125474*</t>
+          <t>*232258*</t>
         </is>
       </c>
       <c r="E561" t="n">
         <v>0</v>
       </c>
       <c r="F561" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G561" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H561" t="n">
         <v>0</v>
       </c>
       <c r="I561" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J561" t="n">
-        <v>512</v>
+        <v>595</v>
       </c>
       <c r="K561" t="n">
-        <v>849.99</v>
+        <v>949.99</v>
       </c>
       <c r="L561" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Cabrio MV 120</t>
+          <t>Mach1 MV 95</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>*124721*</t>
+          <t>*126632*</t>
         </is>
       </c>
       <c r="E562" t="n">
         <v>1</v>
       </c>
       <c r="F562" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G562" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H562" t="n">
         <v>0</v>
       </c>
       <c r="I562" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J562" t="n">
-        <v>400</v>
+        <v>342.5</v>
       </c>
       <c r="K562" t="n">
         <v>649.99</v>
       </c>
       <c r="L562" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Ultra 130 S</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>*132083*</t>
+          <t>*125474*</t>
         </is>
       </c>
       <c r="E563" t="n">
         <v>0</v>
       </c>
       <c r="F563" t="n">
         <v>0</v>
       </c>
       <c r="G563" t="n">
         <v>0</v>
       </c>
       <c r="H563" t="n">
         <v>0</v>
       </c>
       <c r="I563" t="n">
         <v>0</v>
       </c>
       <c r="J563" t="n">
-        <v>467.28</v>
+        <v>512</v>
       </c>
       <c r="K563" t="n">
         <v>849.99</v>
       </c>
       <c r="L563" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Hawx Magna 110 S</t>
+          <t>Cabrio MV 120</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>*208197*</t>
+          <t>*124721*</t>
         </is>
       </c>
       <c r="E564" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F564" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G564" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H564" t="n">
         <v>0</v>
       </c>
       <c r="I564" t="n">
         <v>1</v>
       </c>
       <c r="J564" t="n">
-        <v>372</v>
+        <v>400</v>
       </c>
       <c r="K564" t="n">
         <v>649.99</v>
       </c>
       <c r="L564" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Mach sport MV 85 W</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>*132217*</t>
+          <t>*132083*</t>
         </is>
       </c>
       <c r="E565" t="n">
         <v>0</v>
       </c>
       <c r="F565" t="n">
         <v>0</v>
       </c>
       <c r="G565" t="n">
         <v>0</v>
       </c>
       <c r="H565" t="n">
         <v>0</v>
       </c>
       <c r="I565" t="n">
         <v>0</v>
       </c>
       <c r="J565" t="n">
-        <v>274.56</v>
+        <v>467.28</v>
       </c>
       <c r="K565" t="n">
-        <v>499.99</v>
+        <v>849.99</v>
       </c>
       <c r="L565" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Hawx Magna 95 W</t>
+          <t>Hawx Magna 110 S</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>*131607*</t>
+          <t>*208197*</t>
         </is>
       </c>
       <c r="E566" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F566" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G566" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H566" t="n">
         <v>0</v>
       </c>
       <c r="I566" t="n">
         <v>1</v>
       </c>
       <c r="J566" t="n">
         <v>372</v>
       </c>
       <c r="K566" t="n">
-        <v>579.99</v>
+        <v>649.99</v>
       </c>
       <c r="L566" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Hawx Prime 90</t>
+          <t>Mach sport MV 85 W</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>*125466*</t>
+          <t>*132217*</t>
         </is>
       </c>
       <c r="E567" t="n">
         <v>0</v>
       </c>
       <c r="F567" t="n">
         <v>0</v>
       </c>
       <c r="G567" t="n">
         <v>0</v>
       </c>
       <c r="H567" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I567" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J567" t="n">
-        <v>335</v>
+        <v>274.56</v>
       </c>
       <c r="K567" t="n">
         <v>499.99</v>
       </c>
       <c r="L567" t="n">
-        <v>164.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>JT 4</t>
+          <t>Hawx Magna 95 W</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>22.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>*209264*</t>
+          <t>*131607*</t>
         </is>
       </c>
       <c r="E568" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F568" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G568" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H568" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I568" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J568" t="n">
-        <v>125</v>
+        <v>372</v>
       </c>
       <c r="K568" t="n">
-        <v>199.99</v>
+        <v>579.99</v>
       </c>
       <c r="L568" t="n">
-        <v>74.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Hawx Magna 110 S</t>
+          <t>Hawx Prime 90</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>*132463*</t>
+          <t>*125466*</t>
         </is>
       </c>
       <c r="E569" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F569" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G569" t="n">
         <v>0</v>
       </c>
       <c r="H569" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I569" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J569" t="n">
-        <v>372</v>
+        <v>335</v>
       </c>
       <c r="K569" t="n">
-        <v>579.99</v>
+        <v>499.99</v>
       </c>
       <c r="L569" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>AR ONE 120 MV</t>
+          <t>JT 4</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>28X</t>
+          <t>22.5</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>*230722*</t>
+          <t>*209264*</t>
         </is>
       </c>
       <c r="E570" t="n">
         <v>0</v>
       </c>
       <c r="F570" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G570" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H570" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I570" t="n">
         <v>0</v>
       </c>
       <c r="J570" t="n">
-        <v>498</v>
+        <v>125</v>
       </c>
       <c r="K570" t="n">
-        <v>749.99</v>
+        <v>199.99</v>
       </c>
       <c r="L570" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Magna 110 S</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>*132076*</t>
+          <t>*132463*</t>
         </is>
       </c>
       <c r="E571" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F571" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G571" t="n">
         <v>0</v>
       </c>
       <c r="H571" t="n">
         <v>0</v>
       </c>
       <c r="I571" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J571" t="n">
-        <v>467.28</v>
+        <v>372</v>
       </c>
       <c r="K571" t="n">
-        <v>849.99</v>
+        <v>579.99</v>
       </c>
       <c r="L571" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>AR ONE 130 MV</t>
+          <t>AR ONE 120 MV</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>28X</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>*208677*</t>
+          <t>*230722*</t>
         </is>
       </c>
       <c r="E572" t="n">
         <v>0</v>
       </c>
       <c r="F572" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G572" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H572" t="n">
         <v>0</v>
       </c>
       <c r="I572" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J572" t="n">
-        <v>565</v>
+        <v>498</v>
       </c>
       <c r="K572" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L572" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Professional Hawx Ultra 115</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>*127186*</t>
+          <t>*132076*</t>
         </is>
       </c>
       <c r="E573" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F573" t="n">
         <v>0</v>
       </c>
       <c r="G573" t="n">
         <v>0</v>
       </c>
       <c r="H573" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I573" t="n">
         <v>0</v>
       </c>
       <c r="J573" t="n">
-        <v>633</v>
+        <v>467.28</v>
       </c>
       <c r="K573" t="n">
-        <v>999.99</v>
+        <v>849.99</v>
       </c>
       <c r="L573" t="n">
-        <v>366.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Formula 100 MV</t>
+          <t>AR ONE 130 MV</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>*132633*</t>
+          <t>*208677*</t>
         </is>
       </c>
       <c r="E574" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F574" t="n">
         <v>1</v>
       </c>
       <c r="G574" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H574" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I574" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J574" t="n">
-        <v>310</v>
+        <v>565</v>
       </c>
       <c r="K574" t="n">
-        <v>499.99</v>
+        <v>849.99</v>
       </c>
       <c r="L574" t="n">
-        <v>189.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Mach sport HV 70</t>
+          <t>Professional Hawx Ultra 115</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>*132160*</t>
+          <t>*127186*</t>
         </is>
       </c>
       <c r="E575" t="n">
         <v>1</v>
       </c>
       <c r="F575" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G575" t="n">
         <v>0</v>
       </c>
       <c r="H575" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I575" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J575" t="n">
-        <v>154</v>
+        <v>633</v>
       </c>
       <c r="K575" t="n">
-        <v>279.99</v>
+        <v>999.99</v>
       </c>
       <c r="L575" t="n">
-        <v>0</v>
+        <v>366.99</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Mach1 HV 120</t>
+          <t>Formula 100 MV</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>*132155*</t>
+          <t>*132633*</t>
         </is>
       </c>
       <c r="E576" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F576" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G576" t="n">
         <v>0</v>
       </c>
       <c r="H576" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I576" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J576" t="n">
-        <v>412.72</v>
+        <v>310</v>
       </c>
       <c r="K576" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L576" t="n">
-        <v>674.54</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Mach1 105 HV</t>
+          <t>Mach sport HV 70</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>*232272*</t>
+          <t>*132160*</t>
         </is>
       </c>
       <c r="E577" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F577" t="n">
         <v>1</v>
       </c>
       <c r="G577" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H577" t="n">
         <v>0</v>
       </c>
       <c r="I577" t="n">
         <v>1</v>
       </c>
       <c r="J577" t="n">
-        <v>437</v>
+        <v>154</v>
       </c>
       <c r="K577" t="n">
-        <v>699.99</v>
+        <v>279.99</v>
       </c>
       <c r="L577" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Mach1 HV 120</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>*132691*</t>
+          <t>*132155*</t>
         </is>
       </c>
       <c r="E578" t="n">
         <v>0</v>
       </c>
       <c r="F578" t="n">
         <v>2</v>
       </c>
       <c r="G578" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H578" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I578" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J578" t="n">
-        <v>403.75</v>
+        <v>412.72</v>
       </c>
       <c r="K578" t="n">
         <v>749.99</v>
       </c>
       <c r="L578" t="n">
-        <v>0</v>
+        <v>674.54</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>SHADOW J</t>
+          <t>Mach1 105 HV</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>*209580*</t>
+          <t>*232272*</t>
         </is>
       </c>
       <c r="E579" t="n">
         <v>0</v>
       </c>
       <c r="F579" t="n">
         <v>1</v>
       </c>
       <c r="G579" t="n">
         <v>1</v>
       </c>
       <c r="H579" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I579" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J579" t="n">
-        <v>177</v>
+        <v>437</v>
       </c>
       <c r="K579" t="n">
-        <v>249.99</v>
+        <v>699.99</v>
       </c>
       <c r="L579" t="n">
-        <v>72.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Hawx Prime 100</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>*232000*</t>
+          <t>*132691*</t>
         </is>
       </c>
       <c r="E580" t="n">
         <v>0</v>
       </c>
       <c r="F580" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G580" t="n">
         <v>1</v>
       </c>
       <c r="H580" t="n">
         <v>0</v>
       </c>
       <c r="I580" t="n">
         <v>1</v>
       </c>
       <c r="J580" t="n">
-        <v>346.5</v>
+        <v>403.75</v>
       </c>
       <c r="K580" t="n">
-        <v>499.99</v>
+        <v>749.99</v>
       </c>
       <c r="L580" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 130 S DUAL BOA</t>
+          <t>SHADOW J</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>245</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>*135094*</t>
+          <t>*209580*</t>
         </is>
       </c>
       <c r="E581" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F581" t="n">
         <v>1</v>
       </c>
       <c r="G581" t="n">
         <v>1</v>
       </c>
       <c r="H581" t="n">
         <v>1</v>
       </c>
       <c r="I581" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J581" t="n">
-        <v>640</v>
+        <v>177</v>
       </c>
       <c r="K581" t="n">
-        <v>999.99</v>
+        <v>249.99</v>
       </c>
       <c r="L581" t="n">
-        <v>359.99</v>
+        <v>72.98999999999999</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>AR ONE 100 MV</t>
+          <t>Hawx Prime 100</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>27X</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>*230752*</t>
+          <t>*232000*</t>
         </is>
       </c>
       <c r="E582" t="n">
         <v>0</v>
       </c>
       <c r="F582" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G582" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H582" t="n">
         <v>0</v>
       </c>
       <c r="I582" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J582" t="n">
-        <v>365</v>
+        <v>346.5</v>
       </c>
       <c r="K582" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="L582" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Hawx Ultra 70</t>
+          <t>HAWX ULTRA 130 S DUAL BOA</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>*125479*</t>
+          <t>*135094*</t>
         </is>
       </c>
       <c r="E583" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F583" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G583" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H583" t="n">
         <v>1</v>
       </c>
       <c r="I583" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J583" t="n">
-        <v>335</v>
+        <v>640</v>
       </c>
       <c r="K583" t="n">
-        <v>499.99</v>
+        <v>999.99</v>
       </c>
       <c r="L583" t="n">
-        <v>164.99</v>
+        <v>359.99</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Hawx Prime 110</t>
+          <t>AR ONE 100 MV</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>27X</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>*208216*</t>
+          <t>*230752*</t>
         </is>
       </c>
       <c r="E584" t="n">
         <v>0</v>
       </c>
       <c r="F584" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G584" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H584" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I584" t="n">
         <v>0</v>
       </c>
       <c r="J584" t="n">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="K584" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L584" t="n">
-        <v>265.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>Hawx Ultra 70</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>*132129*</t>
+          <t>*125479*</t>
         </is>
       </c>
       <c r="E585" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F585" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G585" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H585" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I585" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J585" t="n">
-        <v>412.72</v>
+        <v>335</v>
       </c>
       <c r="K585" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L585" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Shadow 100 MV GW</t>
+          <t>Hawx Prime 110</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>*127765*</t>
+          <t>*208216*</t>
         </is>
       </c>
       <c r="E586" t="n">
         <v>0</v>
       </c>
       <c r="F586" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G586" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H586" t="n">
         <v>1</v>
       </c>
       <c r="I586" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J586" t="n">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="K586" t="n">
-        <v>579.99</v>
+        <v>649.99</v>
       </c>
       <c r="L586" t="n">
-        <v>193.99</v>
+        <v>265.99</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>*125993*</t>
+          <t>*132129*</t>
         </is>
       </c>
       <c r="E587" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F587" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G587" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H587" t="n">
         <v>0</v>
       </c>
       <c r="I587" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J587" t="n">
-        <v>131.75</v>
+        <v>412.72</v>
       </c>
       <c r="K587" t="n">
-        <v>186</v>
+        <v>749.99</v>
       </c>
       <c r="L587" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Mach1 LV 120</t>
+          <t>Shadow 100 MV GW</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>*209249*</t>
+          <t>*127765*</t>
         </is>
       </c>
       <c r="E588" t="n">
         <v>0</v>
       </c>
       <c r="F588" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G588" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H588" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I588" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J588" t="n">
-        <v>437</v>
+        <v>386</v>
       </c>
       <c r="K588" t="n">
-        <v>699.99</v>
+        <v>579.99</v>
       </c>
       <c r="L588" t="n">
-        <v>1051.96</v>
+        <v>193.99</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Mach1 LV 110</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>*132125*</t>
+          <t>*125993*</t>
         </is>
       </c>
       <c r="E589" t="n">
         <v>0</v>
       </c>
       <c r="F589" t="n">
         <v>0</v>
       </c>
       <c r="G589" t="n">
         <v>0</v>
       </c>
       <c r="H589" t="n">
         <v>0</v>
       </c>
       <c r="I589" t="n">
         <v>0</v>
       </c>
       <c r="J589" t="n">
-        <v>357.28</v>
+        <v>131.75</v>
       </c>
       <c r="K589" t="n">
-        <v>649.99</v>
+        <v>186</v>
       </c>
       <c r="L589" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Hawx Ultra 120 S</t>
+          <t>Mach1 LV 120</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>*132547*</t>
+          <t>*209249*</t>
         </is>
       </c>
       <c r="E590" t="n">
         <v>0</v>
       </c>
       <c r="F590" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G590" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H590" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I590" t="n">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="J590" t="n">
-        <v>512</v>
+        <v>437</v>
       </c>
       <c r="K590" t="n">
-        <v>799.99</v>
+        <v>699.99</v>
       </c>
       <c r="L590" t="n">
-        <v>1727.94</v>
+        <v>1051.96</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>HAWX PRIME 95 W</t>
+          <t>Mach1 LV 110</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>*208292*</t>
+          <t>*132125*</t>
         </is>
       </c>
       <c r="E591" t="n">
         <v>0</v>
       </c>
       <c r="F591" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G591" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H591" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I591" t="n">
         <v>0</v>
       </c>
       <c r="J591" t="n">
-        <v>384</v>
+        <v>357.28</v>
       </c>
       <c r="K591" t="n">
-        <v>599.99</v>
+        <v>649.99</v>
       </c>
       <c r="L591" t="n">
-        <v>215.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Rfit MV 110 GW</t>
+          <t>Hawx Ultra 120 S</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>*132910*</t>
+          <t>*132547*</t>
         </is>
       </c>
       <c r="E592" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F592" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G592" t="n">
         <v>0</v>
       </c>
       <c r="H592" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I592" t="n">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="J592" t="n">
-        <v>347</v>
+        <v>512</v>
       </c>
       <c r="K592" t="n">
-        <v>549.99</v>
+        <v>799.99</v>
       </c>
       <c r="L592" t="n">
-        <v>0</v>
+        <v>1727.94</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>REMEDY TJ 65</t>
+          <t>HAWX PRIME 95 W</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>*207226*</t>
+          <t>*208292*</t>
         </is>
       </c>
       <c r="E593" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F593" t="n">
         <v>1</v>
       </c>
       <c r="G593" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H593" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I593" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J593" t="n">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="K593" t="n">
-        <v>249.99</v>
+        <v>599.99</v>
       </c>
       <c r="L593" t="n">
-        <v>0</v>
+        <v>215.99</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Mach Sport MV 100</t>
+          <t>Rfit MV 110 GW</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>*126599*</t>
+          <t>*132910*</t>
         </is>
       </c>
       <c r="E594" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F594" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G594" t="n">
         <v>0</v>
       </c>
       <c r="H594" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I594" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J594" t="n">
-        <v>312</v>
+        <v>347</v>
       </c>
       <c r="K594" t="n">
-        <v>499.99</v>
+        <v>549.99</v>
       </c>
       <c r="L594" t="n">
-        <v>187.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>HAWX PRIME 120 S DUAL BOA</t>
+          <t>REMEDY TJ 65</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>*232033*</t>
+          <t>*207226*</t>
         </is>
       </c>
       <c r="E595" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F595" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G595" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H595" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I595" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J595" t="n">
-        <v>576</v>
+        <v>0</v>
       </c>
       <c r="K595" t="n">
-        <v>869.99</v>
+        <v>249.99</v>
       </c>
       <c r="L595" t="n">
-        <v>881.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Hawx Prime 100</t>
+          <t>Mach Sport MV 100</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>*132470*</t>
+          <t>*126599*</t>
         </is>
       </c>
       <c r="E596" t="n">
         <v>0</v>
       </c>
       <c r="F596" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G596" t="n">
         <v>0</v>
       </c>
       <c r="H596" t="n">
         <v>1</v>
       </c>
       <c r="I596" t="n">
         <v>-1</v>
       </c>
       <c r="J596" t="n">
-        <v>346.5</v>
+        <v>312</v>
       </c>
       <c r="K596" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="L596" t="n">
-        <v>203.49</v>
+        <v>187.99</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Mach1 LV 105 w</t>
+          <t>HAWX PRIME 120 S DUAL BOA</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>*132190*</t>
+          <t>*232033*</t>
         </is>
       </c>
       <c r="E597" t="n">
         <v>0</v>
       </c>
       <c r="F597" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G597" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H597" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I597" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J597" t="n">
-        <v>384.56</v>
+        <v>576</v>
       </c>
       <c r="K597" t="n">
-        <v>699.99</v>
+        <v>869.99</v>
       </c>
       <c r="L597" t="n">
-        <v>0</v>
+        <v>881.97</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Formula 85 W MV</t>
+          <t>Hawx Prime 100</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>*132605*</t>
+          <t>*132470*</t>
         </is>
       </c>
       <c r="E598" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F598" t="n">
         <v>1</v>
       </c>
       <c r="G598" t="n">
         <v>0</v>
       </c>
       <c r="H598" t="n">
         <v>1</v>
       </c>
       <c r="I598" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J598" t="n">
-        <v>310</v>
+        <v>346.5</v>
       </c>
       <c r="K598" t="n">
-        <v>499.99</v>
+        <v>549.99</v>
       </c>
       <c r="L598" t="n">
-        <v>189.99</v>
+        <v>203.49</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 105 S BOA W</t>
+          <t>Mach1 LV 105 w</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>*208276*</t>
+          <t>*132190*</t>
         </is>
       </c>
       <c r="E599" t="n">
         <v>0</v>
       </c>
       <c r="F599" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G599" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H599" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I599" t="n">
         <v>0</v>
       </c>
       <c r="J599" t="n">
-        <v>0</v>
+        <v>384.56</v>
       </c>
       <c r="K599" t="n">
-        <v>799.99</v>
+        <v>699.99</v>
       </c>
       <c r="L599" t="n">
-        <v>799.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>AR ONE 120 MV</t>
+          <t>Formula 85 W MV</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>*208679*</t>
+          <t>*132605*</t>
         </is>
       </c>
       <c r="E600" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F600" t="n">
         <v>1</v>
       </c>
       <c r="G600" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H600" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I600" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J600" t="n">
-        <v>498</v>
+        <v>310</v>
       </c>
       <c r="K600" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L600" t="n">
-        <v>0</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>SHADOW 120 LV GW</t>
+          <t>HAWX ULTRA 105 S BOA W</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>*209588*</t>
+          <t>*208276*</t>
         </is>
       </c>
       <c r="E601" t="n">
         <v>0</v>
       </c>
       <c r="F601" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G601" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H601" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I601" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J601" t="n">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="K601" t="n">
-        <v>749.99</v>
+        <v>799.99</v>
       </c>
       <c r="L601" t="n">
-        <v>499.98</v>
+        <v>799.99</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Mach1 LV 130</t>
+          <t>AR ONE 120 MV</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>*209224*</t>
+          <t>*208679*</t>
         </is>
       </c>
       <c r="E602" t="n">
         <v>0</v>
       </c>
       <c r="F602" t="n">
         <v>1</v>
       </c>
       <c r="G602" t="n">
         <v>1</v>
       </c>
       <c r="H602" t="n">
         <v>0</v>
       </c>
       <c r="I602" t="n">
         <v>1</v>
       </c>
       <c r="J602" t="n">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="K602" t="n">
-        <v>799.99</v>
+        <v>749.99</v>
       </c>
       <c r="L602" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Shadow 120</t>
+          <t>SHADOW 120 LV GW</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>*127771*</t>
+          <t>*209588*</t>
         </is>
       </c>
       <c r="E603" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F603" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G603" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H603" t="n">
         <v>2</v>
       </c>
       <c r="I603" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J603" t="n">
         <v>500</v>
       </c>
       <c r="K603" t="n">
         <v>749.99</v>
       </c>
       <c r="L603" t="n">
         <v>499.98</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Mach sport HV 70</t>
+          <t>Mach1 LV 130</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>*132164*</t>
+          <t>*209224*</t>
         </is>
       </c>
       <c r="E604" t="n">
         <v>0</v>
       </c>
       <c r="F604" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G604" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H604" t="n">
         <v>0</v>
       </c>
       <c r="I604" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J604" t="n">
-        <v>154</v>
+        <v>500</v>
       </c>
       <c r="K604" t="n">
-        <v>279.99</v>
+        <v>799.99</v>
       </c>
       <c r="L604" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Tot JT 2</t>
+          <t>Shadow 120</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>*128421*</t>
+          <t>*127771*</t>
         </is>
       </c>
       <c r="E605" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F605" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G605" t="n">
         <v>0</v>
       </c>
       <c r="H605" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I605" t="n">
         <v>-1</v>
       </c>
       <c r="J605" t="n">
-        <v>81</v>
+        <v>500</v>
       </c>
       <c r="K605" t="n">
-        <v>129.99</v>
+        <v>749.99</v>
       </c>
       <c r="L605" t="n">
-        <v>48.99</v>
+        <v>499.98</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>Mach sport HV 70</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>*132158*</t>
+          <t>*132164*</t>
         </is>
       </c>
       <c r="E606" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F606" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G606" t="n">
         <v>0</v>
       </c>
       <c r="H606" t="n">
         <v>0</v>
       </c>
       <c r="I606" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J606" t="n">
         <v>154</v>
       </c>
       <c r="K606" t="n">
         <v>279.99</v>
       </c>
       <c r="L606" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>DS Asolo 130</t>
+          <t>Tot JT 2</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>18</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>*125028*</t>
+          <t>*128421*</t>
         </is>
       </c>
       <c r="E607" t="n">
         <v>0</v>
       </c>
       <c r="F607" t="n">
         <v>0</v>
       </c>
       <c r="G607" t="n">
         <v>0</v>
       </c>
       <c r="H607" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I607" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J607" t="n">
-        <v>460</v>
+        <v>81</v>
       </c>
       <c r="K607" t="n">
-        <v>699.99</v>
+        <v>129.99</v>
       </c>
       <c r="L607" t="n">
-        <v>0</v>
+        <v>48.99</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Mach sport HV 70</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>*132205*</t>
+          <t>*132158*</t>
         </is>
       </c>
       <c r="E608" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F608" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G608" t="n">
         <v>0</v>
       </c>
       <c r="H608" t="n">
         <v>0</v>
       </c>
       <c r="I608" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J608" t="n">
-        <v>412.72</v>
+        <v>154</v>
       </c>
       <c r="K608" t="n">
-        <v>749.99</v>
+        <v>279.99</v>
       </c>
       <c r="L608" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Hawx Prime 120 S</t>
+          <t>DS Asolo 130</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>*133182*</t>
+          <t>*125028*</t>
         </is>
       </c>
       <c r="E609" t="n">
         <v>0</v>
       </c>
       <c r="F609" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G609" t="n">
         <v>0</v>
       </c>
       <c r="H609" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I609" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J609" t="n">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="K609" t="n">
         <v>699.99</v>
       </c>
       <c r="L609" t="n">
-        <v>251.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>FORMULA 95 W</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>*208818*</t>
+          <t>*132205*</t>
         </is>
       </c>
       <c r="E610" t="n">
         <v>0</v>
       </c>
       <c r="F610" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G610" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H610" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I610" t="n">
         <v>0</v>
       </c>
       <c r="J610" t="n">
-        <v>375</v>
+        <v>412.72</v>
       </c>
       <c r="K610" t="n">
-        <v>599.99</v>
+        <v>749.99</v>
       </c>
       <c r="L610" t="n">
-        <v>224.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Professional Hawx Prime 130</t>
+          <t>Hawx Prime 120 S</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>26 Black/Red</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>*131620*</t>
+          <t>*133182*</t>
         </is>
       </c>
       <c r="E611" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F611" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G611" t="n">
         <v>0</v>
       </c>
       <c r="H611" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I611" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J611" t="n">
-        <v>630</v>
+        <v>448</v>
       </c>
       <c r="K611" t="n">
-        <v>1099.99</v>
+        <v>699.99</v>
       </c>
       <c r="L611" t="n">
-        <v>0</v>
+        <v>503.98</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>FORMULA 95 W</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>*130606*</t>
+          <t>*208818*</t>
         </is>
       </c>
       <c r="E612" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F612" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G612" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H612" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I612" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J612" t="n">
-        <v>403.75</v>
+        <v>375</v>
       </c>
       <c r="K612" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L612" t="n">
-        <v>1038.72</v>
+        <v>224.99</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 95 W</t>
+          <t>Professional Hawx Prime 130</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26 Black/Red</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>*208285*</t>
+          <t>*131620*</t>
         </is>
       </c>
       <c r="E613" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F613" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G613" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H613" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I613" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J613" t="n">
-        <v>384</v>
+        <v>630</v>
       </c>
       <c r="K613" t="n">
-        <v>599.99</v>
+        <v>1099.99</v>
       </c>
       <c r="L613" t="n">
-        <v>215.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>JT 4</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>*209266*</t>
+          <t>*130606*</t>
         </is>
       </c>
       <c r="E614" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F614" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G614" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H614" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I614" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J614" t="n">
-        <v>125</v>
+        <v>403.75</v>
       </c>
       <c r="K614" t="n">
-        <v>199.99</v>
+        <v>749.99</v>
       </c>
       <c r="L614" t="n">
-        <v>74.98999999999999</v>
+        <v>1038.72</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Tot Boot J1</t>
+          <t>HAWX ULTRA 95 W</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>*128407*</t>
+          <t>*208285*</t>
         </is>
       </c>
       <c r="E615" t="n">
         <v>0</v>
       </c>
       <c r="F615" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G615" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H615" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I615" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J615" t="n">
-        <v>65.62</v>
+        <v>384</v>
       </c>
       <c r="K615" t="n">
-        <v>139.99</v>
+        <v>599.99</v>
       </c>
       <c r="L615" t="n">
-        <v>148.74</v>
+        <v>215.99</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Hawx Ultra 115 S BOA W</t>
+          <t>JT 4</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>*208275*</t>
+          <t>*209266*</t>
         </is>
       </c>
       <c r="E616" t="n">
         <v>0</v>
       </c>
       <c r="F616" t="n">
         <v>1</v>
       </c>
       <c r="G616" t="n">
         <v>1</v>
       </c>
       <c r="H616" t="n">
         <v>1</v>
       </c>
       <c r="I616" t="n">
         <v>0</v>
       </c>
       <c r="J616" t="n">
-        <v>576</v>
+        <v>125</v>
       </c>
       <c r="K616" t="n">
-        <v>899.99</v>
+        <v>199.99</v>
       </c>
       <c r="L616" t="n">
-        <v>323.99</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Hawx Prime 75 W</t>
+          <t>Tot Boot J1</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>15</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>*232007*</t>
+          <t>*128407*</t>
         </is>
       </c>
       <c r="E617" t="n">
         <v>0</v>
       </c>
       <c r="F617" t="n">
+        <v>0</v>
+      </c>
+      <c r="G617" t="n">
+        <v>0</v>
+      </c>
+      <c r="H617" t="n">
         <v>2</v>
       </c>
-      <c r="G617" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I617" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J617" t="n">
-        <v>302</v>
+        <v>65.62</v>
       </c>
       <c r="K617" t="n">
-        <v>449.99</v>
+        <v>139.99</v>
       </c>
       <c r="L617" t="n">
-        <v>0</v>
+        <v>148.74</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>W. Alpine Boot Savor 95</t>
+          <t>Hawx Ultra 115 S BOA W</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>*128592*</t>
+          <t>*208275*</t>
         </is>
       </c>
       <c r="E618" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F618" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G618" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H618" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I618" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J618" t="n">
-        <v>233</v>
+        <v>576</v>
       </c>
       <c r="K618" t="n">
-        <v>349</v>
+        <v>899.99</v>
       </c>
       <c r="L618" t="n">
-        <v>0</v>
+        <v>323.99</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>HAWX PRIME 95 W</t>
+          <t>Hawx Prime 75 W</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>*208293*</t>
+          <t>*232007*</t>
         </is>
       </c>
       <c r="E619" t="n">
         <v>0</v>
       </c>
       <c r="F619" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G619" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H619" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I619" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J619" t="n">
-        <v>384</v>
+        <v>302</v>
       </c>
       <c r="K619" t="n">
-        <v>599.99</v>
+        <v>449.99</v>
       </c>
       <c r="L619" t="n">
-        <v>215.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>W. Alpine Boot Savor 95</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>*132235*</t>
+          <t>*128592*</t>
         </is>
       </c>
       <c r="E620" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F620" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G620" t="n">
         <v>0</v>
       </c>
       <c r="H620" t="n">
         <v>0</v>
       </c>
       <c r="I620" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J620" t="n">
-        <v>82.72</v>
+        <v>233</v>
       </c>
       <c r="K620" t="n">
-        <v>149.99</v>
+        <v>349</v>
       </c>
       <c r="L620" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Mach1 HV 105 BOA W</t>
+          <t>HAWX PRIME 95 W</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>*126603*</t>
+          <t>*208293*</t>
         </is>
       </c>
       <c r="E621" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F621" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G621" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H621" t="n">
         <v>1</v>
       </c>
       <c r="I621" t="n">
         <v>0</v>
       </c>
       <c r="J621" t="n">
-        <v>412.72</v>
+        <v>384</v>
       </c>
       <c r="K621" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L621" t="n">
-        <v>337.27</v>
+        <v>215.99</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Hawx Ultra 130 S</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>*132533*</t>
+          <t>*132235*</t>
         </is>
       </c>
       <c r="E622" t="n">
         <v>0</v>
       </c>
       <c r="F622" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G622" t="n">
         <v>0</v>
       </c>
       <c r="H622" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I622" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J622" t="n">
-        <v>512</v>
+        <v>82.72</v>
       </c>
       <c r="K622" t="n">
-        <v>799.99</v>
+        <v>149.99</v>
       </c>
       <c r="L622" t="n">
-        <v>575.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>Mach1 HV 105 BOA W</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>*132237*</t>
+          <t>*126603*</t>
         </is>
       </c>
       <c r="E623" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F623" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G623" t="n">
         <v>0</v>
       </c>
       <c r="H623" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I623" t="n">
         <v>0</v>
       </c>
       <c r="J623" t="n">
-        <v>82.72</v>
+        <v>412.72</v>
       </c>
       <c r="K623" t="n">
-        <v>149.99</v>
+        <v>749.99</v>
       </c>
       <c r="L623" t="n">
-        <v>0</v>
+        <v>337.27</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Shadow 115 W MV GW</t>
+          <t>Hawx Ultra 130 S</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>*130207*</t>
+          <t>*132533*</t>
         </is>
       </c>
       <c r="E624" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F624" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G624" t="n">
         <v>0</v>
       </c>
       <c r="H624" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I624" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J624" t="n">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="K624" t="n">
-        <v>729.99</v>
+        <v>799.99</v>
       </c>
       <c r="L624" t="n">
-        <v>243.99</v>
+        <v>575.98</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Junior Hawx 1</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>*125961*</t>
+          <t>*132237*</t>
         </is>
       </c>
       <c r="E625" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F625" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G625" t="n">
         <v>0</v>
       </c>
       <c r="H625" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I625" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J625" t="n">
-        <v>87</v>
+        <v>82.72</v>
       </c>
       <c r="K625" t="n">
-        <v>129.99</v>
+        <v>149.99</v>
       </c>
       <c r="L625" t="n">
-        <v>85.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>REMEDY TJ 65</t>
+          <t>Shadow 115 W MV GW</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>*208321*</t>
+          <t>*130207*</t>
         </is>
       </c>
       <c r="E626" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F626" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G626" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H626" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I626" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J626" t="n">
-        <v>0</v>
+        <v>486</v>
       </c>
       <c r="K626" t="n">
-        <v>249.99</v>
+        <v>729.99</v>
       </c>
       <c r="L626" t="n">
-        <v>0</v>
+        <v>243.99</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 130 S DUAL BOA</t>
+          <t>Junior Hawx 1</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>16</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>*135095*</t>
+          <t>*125961*</t>
         </is>
       </c>
       <c r="E627" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F627" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G627" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H627" t="n">
         <v>2</v>
       </c>
       <c r="I627" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J627" t="n">
-        <v>640</v>
+        <v>87</v>
       </c>
       <c r="K627" t="n">
-        <v>999.99</v>
+        <v>129.99</v>
       </c>
       <c r="L627" t="n">
-        <v>719.98</v>
+        <v>85.98</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>REMEDY TJ 65</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>*132092*</t>
+          <t>*208321*</t>
         </is>
       </c>
       <c r="E628" t="n">
         <v>0</v>
       </c>
       <c r="F628" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G628" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H628" t="n">
         <v>0</v>
       </c>
       <c r="I628" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J628" t="n">
-        <v>467.28</v>
+        <v>0</v>
       </c>
       <c r="K628" t="n">
-        <v>849.99</v>
+        <v>249.99</v>
       </c>
       <c r="L628" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>HAWX PRIME 130 S BOA</t>
+          <t>HAWX ULTRA 130 S DUAL BOA</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>*132543*</t>
+          <t>*135095*</t>
         </is>
       </c>
       <c r="E629" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F629" t="n">
         <v>2</v>
       </c>
       <c r="G629" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H629" t="n">
         <v>2</v>
       </c>
       <c r="I629" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J629" t="n">
-        <v>576</v>
+        <v>640</v>
       </c>
       <c r="K629" t="n">
-        <v>899.99</v>
+        <v>999.99</v>
       </c>
       <c r="L629" t="n">
-        <v>647.98</v>
+        <v>719.98</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Mach1 LV 120</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>*132117*</t>
+          <t>*132092*</t>
         </is>
       </c>
       <c r="E630" t="n">
         <v>0</v>
       </c>
       <c r="F630" t="n">
         <v>0</v>
       </c>
       <c r="G630" t="n">
         <v>0</v>
       </c>
       <c r="H630" t="n">
         <v>0</v>
       </c>
       <c r="I630" t="n">
         <v>0</v>
       </c>
       <c r="J630" t="n">
-        <v>437</v>
+        <v>467.28</v>
       </c>
       <c r="K630" t="n">
-        <v>749.99</v>
+        <v>849.99</v>
       </c>
       <c r="L630" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Mach sport HV 80</t>
+          <t>HAWX PRIME 130 S BOA</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>*132113*</t>
+          <t>*132543*</t>
         </is>
       </c>
       <c r="E631" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F631" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G631" t="n">
         <v>0</v>
       </c>
       <c r="H631" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I631" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J631" t="n">
-        <v>192.72</v>
+        <v>576</v>
       </c>
       <c r="K631" t="n">
-        <v>349.99</v>
+        <v>899.99</v>
       </c>
       <c r="L631" t="n">
-        <v>0</v>
+        <v>647.98</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Mach1 LV 110</t>
+          <t>Mach1 LV 120</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>*132124*</t>
+          <t>*132117*</t>
         </is>
       </c>
       <c r="E632" t="n">
         <v>0</v>
       </c>
       <c r="F632" t="n">
         <v>0</v>
       </c>
       <c r="G632" t="n">
         <v>0</v>
       </c>
       <c r="H632" t="n">
         <v>0</v>
       </c>
       <c r="I632" t="n">
         <v>0</v>
       </c>
       <c r="J632" t="n">
-        <v>357.28</v>
+        <v>437</v>
       </c>
       <c r="K632" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L632" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>HAWX PRIME 130 S BOA</t>
+          <t>Mach sport HV 80</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>*208232*</t>
+          <t>*132113*</t>
         </is>
       </c>
       <c r="E633" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F633" t="n">
         <v>1</v>
       </c>
       <c r="G633" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H633" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I633" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J633" t="n">
-        <v>576</v>
+        <v>192.72</v>
       </c>
       <c r="K633" t="n">
-        <v>899.99</v>
+        <v>349.99</v>
       </c>
       <c r="L633" t="n">
-        <v>323.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>Mach1 LV 110</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>*132107*</t>
+          <t>*132124*</t>
         </is>
       </c>
       <c r="E634" t="n">
         <v>0</v>
       </c>
       <c r="F634" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G634" t="n">
         <v>0</v>
       </c>
       <c r="H634" t="n">
         <v>0</v>
       </c>
       <c r="I634" t="n">
         <v>0</v>
       </c>
       <c r="J634" t="n">
-        <v>440</v>
+        <v>357.28</v>
       </c>
       <c r="K634" t="n">
-        <v>799.99</v>
+        <v>649.99</v>
       </c>
       <c r="L634" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>HAWX PRIME 95 BOA W</t>
+          <t>HAWX PRIME 130 S BOA</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>*131520*</t>
+          <t>*208232*</t>
         </is>
       </c>
       <c r="E635" t="n">
         <v>0</v>
       </c>
       <c r="F635" t="n">
         <v>1</v>
       </c>
       <c r="G635" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H635" t="n">
         <v>1</v>
       </c>
       <c r="I635" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J635" t="n">
-        <v>384</v>
+        <v>576</v>
       </c>
       <c r="K635" t="n">
-        <v>699.99</v>
+        <v>899.99</v>
       </c>
       <c r="L635" t="n">
-        <v>315.99</v>
+        <v>323.99</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>Shadow 120</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>*127772*</t>
+          <t>*132107*</t>
         </is>
       </c>
       <c r="E636" t="n">
         <v>0</v>
       </c>
       <c r="F636" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G636" t="n">
         <v>0</v>
       </c>
       <c r="H636" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I636" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J636" t="n">
-        <v>500</v>
+        <v>440</v>
       </c>
       <c r="K636" t="n">
-        <v>749.99</v>
+        <v>799.99</v>
       </c>
       <c r="L636" t="n">
-        <v>499.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>W. Formula 95 MV</t>
+          <t>HAWX PRIME 95 BOA W</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>*132693*</t>
+          <t>*131520*</t>
         </is>
       </c>
       <c r="E637" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F637" t="n">
         <v>1</v>
       </c>
       <c r="G637" t="n">
         <v>0</v>
       </c>
       <c r="H637" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I637" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J637" t="n">
-        <v>348.5</v>
+        <v>384</v>
       </c>
       <c r="K637" t="n">
-        <v>649.99</v>
+        <v>699.99</v>
       </c>
       <c r="L637" t="n">
-        <v>0</v>
+        <v>315.99</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Hawx Prime 120 S</t>
+          <t>Shadow 120</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>*132557*</t>
+          <t>*127772*</t>
         </is>
       </c>
       <c r="E638" t="n">
         <v>0</v>
       </c>
       <c r="F638" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G638" t="n">
         <v>0</v>
       </c>
       <c r="H638" t="n">
         <v>2</v>
       </c>
       <c r="I638" t="n">
         <v>-2</v>
       </c>
       <c r="J638" t="n">
-        <v>448</v>
+        <v>500</v>
       </c>
       <c r="K638" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L638" t="n">
-        <v>503.98</v>
+        <v>499.98</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>W. Formula 95 MV</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>*128425*</t>
+          <t>*132693*</t>
         </is>
       </c>
       <c r="E639" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F639" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G639" t="n">
         <v>0</v>
       </c>
       <c r="H639" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I639" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J639" t="n">
-        <v>82.72</v>
+        <v>348.5</v>
       </c>
       <c r="K639" t="n">
-        <v>149.99</v>
+        <v>649.99</v>
       </c>
       <c r="L639" t="n">
-        <v>67.27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Hawx Ultra 120 S</t>
+          <t>Hawx Prime 120 S</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>*132540*</t>
+          <t>*132557*</t>
         </is>
       </c>
       <c r="E640" t="n">
         <v>0</v>
       </c>
       <c r="F640" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G640" t="n">
         <v>0</v>
       </c>
       <c r="H640" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I640" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J640" t="n">
-        <v>512</v>
+        <v>448</v>
       </c>
       <c r="K640" t="n">
-        <v>799.99</v>
+        <v>699.99</v>
       </c>
       <c r="L640" t="n">
-        <v>0</v>
+        <v>503.98</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>*132137*</t>
+          <t>*128425*</t>
         </is>
       </c>
       <c r="E641" t="n">
         <v>0</v>
       </c>
       <c r="F641" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G641" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H641" t="n">
         <v>1</v>
       </c>
       <c r="I641" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J641" t="n">
-        <v>412.72</v>
+        <v>82.72</v>
       </c>
       <c r="K641" t="n">
-        <v>749.99</v>
+        <v>149.99</v>
       </c>
       <c r="L641" t="n">
-        <v>337.27</v>
+        <v>67.27</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>REMEDY TJ 65</t>
+          <t>Hawx Ultra 120 S</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>*208319*</t>
+          <t>*132540*</t>
         </is>
       </c>
       <c r="E642" t="n">
         <v>0</v>
       </c>
       <c r="F642" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G642" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H642" t="n">
         <v>0</v>
       </c>
       <c r="I642" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J642" t="n">
-        <v>0</v>
+        <v>512</v>
       </c>
       <c r="K642" t="n">
-        <v>249.99</v>
+        <v>799.99</v>
       </c>
       <c r="L642" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Shadow 115 W MV GW</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>*130206*</t>
+          <t>*132137*</t>
         </is>
       </c>
       <c r="E643" t="n">
         <v>0</v>
       </c>
       <c r="F643" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G643" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H643" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I643" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J643" t="n">
-        <v>486</v>
+        <v>412.72</v>
       </c>
       <c r="K643" t="n">
-        <v>729.99</v>
+        <v>749.99</v>
       </c>
       <c r="L643" t="n">
-        <v>487.98</v>
+        <v>337.27</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Hawx Ultra 70</t>
+          <t>REMEDY TJ 65</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>*125480*</t>
+          <t>*208319*</t>
         </is>
       </c>
       <c r="E644" t="n">
         <v>0</v>
       </c>
       <c r="F644" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G644" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H644" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I644" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J644" t="n">
-        <v>335</v>
+        <v>0</v>
       </c>
       <c r="K644" t="n">
-        <v>499.99</v>
+        <v>249.99</v>
       </c>
       <c r="L644" t="n">
-        <v>164.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Mach1 MV 110</t>
+          <t>Shadow 115 W MV GW</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>*132146*</t>
+          <t>*130206*</t>
         </is>
       </c>
       <c r="E645" t="n">
         <v>0</v>
       </c>
       <c r="F645" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G645" t="n">
         <v>0</v>
       </c>
       <c r="H645" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I645" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J645" t="n">
-        <v>357.28</v>
+        <v>486</v>
       </c>
       <c r="K645" t="n">
-        <v>649.99</v>
+        <v>729.99</v>
       </c>
       <c r="L645" t="n">
-        <v>0</v>
+        <v>487.98</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Hawx Ultra 110 S BOA B</t>
+          <t>Hawx Ultra 70</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>*208271*</t>
+          <t>*125480*</t>
         </is>
       </c>
       <c r="E646" t="n">
         <v>0</v>
       </c>
       <c r="F646" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G646" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H646" t="n">
         <v>1</v>
       </c>
       <c r="I646" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J646" t="n">
-        <v>480</v>
+        <v>335</v>
       </c>
       <c r="K646" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L646" t="n">
-        <v>269.99</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Hawx Prime 85 W</t>
+          <t>Mach1 MV 110</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>*134697*</t>
+          <t>*132146*</t>
         </is>
       </c>
       <c r="E647" t="n">
         <v>0</v>
       </c>
       <c r="F647" t="n">
         <v>0</v>
       </c>
       <c r="G647" t="n">
         <v>0</v>
       </c>
       <c r="H647" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I647" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J647" t="n">
-        <v>335</v>
+        <v>357.28</v>
       </c>
       <c r="K647" t="n">
-        <v>499.99</v>
+        <v>649.99</v>
       </c>
       <c r="L647" t="n">
-        <v>164.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>AR ONE 120 MV</t>
+          <t>Hawx Ultra 110 S BOA B</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>*208682*</t>
+          <t>*208271*</t>
         </is>
       </c>
       <c r="E648" t="n">
         <v>0</v>
       </c>
       <c r="F648" t="n">
         <v>1</v>
       </c>
       <c r="G648" t="n">
         <v>1</v>
       </c>
       <c r="H648" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I648" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J648" t="n">
-        <v>498</v>
+        <v>480</v>
       </c>
       <c r="K648" t="n">
         <v>749.99</v>
       </c>
       <c r="L648" t="n">
-        <v>0</v>
+        <v>269.99</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Hawx Magna 95 W</t>
+          <t>Hawx Prime 85 W</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>*132467*</t>
+          <t>*134697*</t>
         </is>
       </c>
       <c r="E649" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F649" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G649" t="n">
         <v>0</v>
       </c>
       <c r="H649" t="n">
         <v>1</v>
       </c>
       <c r="I649" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J649" t="n">
-        <v>372</v>
+        <v>335</v>
       </c>
       <c r="K649" t="n">
-        <v>579.99</v>
+        <v>499.99</v>
       </c>
       <c r="L649" t="n">
-        <v>207.99</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Mach sport HV 80</t>
+          <t>AR ONE 120 MV</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>*132114*</t>
+          <t>*208682*</t>
         </is>
       </c>
       <c r="E650" t="n">
         <v>0</v>
       </c>
       <c r="F650" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G650" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H650" t="n">
         <v>0</v>
       </c>
       <c r="I650" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J650" t="n">
-        <v>192.72</v>
+        <v>498</v>
       </c>
       <c r="K650" t="n">
-        <v>349.99</v>
+        <v>749.99</v>
       </c>
       <c r="L650" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Shadow 120 MV GW</t>
+          <t>Hawx Magna 95 W</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>*209594*</t>
+          <t>*132467*</t>
         </is>
       </c>
       <c r="E651" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F651" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G651" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H651" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I651" t="n">
         <v>0</v>
       </c>
       <c r="J651" t="n">
-        <v>500</v>
+        <v>372</v>
       </c>
       <c r="K651" t="n">
-        <v>749.99</v>
+        <v>579.99</v>
       </c>
       <c r="L651" t="n">
-        <v>499.98</v>
+        <v>207.99</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Phaenom</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Freestyle 90</t>
+          <t>Mach sport HV 80</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>*131762*</t>
+          <t>*132114*</t>
         </is>
       </c>
       <c r="E652" t="n">
         <v>0</v>
       </c>
       <c r="F652" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G652" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H652" t="n">
         <v>0</v>
       </c>
       <c r="I652" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J652" t="n">
-        <v>444</v>
+        <v>192.72</v>
       </c>
       <c r="K652" t="n">
-        <v>649.99</v>
+        <v>349.99</v>
       </c>
       <c r="L652" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Kaliber Pro 130 LV GW BOA 2</t>
+          <t>Shadow 120 MV GW</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>*232259*</t>
+          <t>*209594*</t>
         </is>
       </c>
       <c r="E653" t="n">
         <v>0</v>
       </c>
       <c r="F653" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G653" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H653" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I653" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J653" t="n">
-        <v>595</v>
+        <v>500</v>
       </c>
       <c r="K653" t="n">
-        <v>949.99</v>
+        <v>749.99</v>
       </c>
       <c r="L653" t="n">
-        <v>0</v>
+        <v>499.98</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Phaenom</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Hawx Ultra 110 S</t>
+          <t>Freestyle 90</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>*130055*</t>
+          <t>*131762*</t>
         </is>
       </c>
       <c r="E654" t="n">
         <v>0</v>
       </c>
       <c r="F654" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G654" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H654" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I654" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J654" t="n">
-        <v>409.5</v>
+        <v>444</v>
       </c>
       <c r="K654" t="n">
         <v>649.99</v>
       </c>
       <c r="L654" t="n">
-        <v>240.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 w</t>
+          <t>Kaliber Pro 130 LV GW BOA 2</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>*132176*</t>
+          <t>*232259*</t>
         </is>
       </c>
       <c r="E655" t="n">
         <v>0</v>
       </c>
       <c r="F655" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G655" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H655" t="n">
         <v>0</v>
       </c>
       <c r="I655" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J655" t="n">
-        <v>412.72</v>
+        <v>595</v>
       </c>
       <c r="K655" t="n">
-        <v>749.99</v>
+        <v>949.99</v>
       </c>
       <c r="L655" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Hawx Ultra 110 S</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>*132207*</t>
+          <t>*130055*</t>
         </is>
       </c>
       <c r="E656" t="n">
         <v>0</v>
       </c>
       <c r="F656" t="n">
         <v>0</v>
       </c>
       <c r="G656" t="n">
         <v>0</v>
       </c>
       <c r="H656" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I656" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J656" t="n">
-        <v>412.72</v>
+        <v>409.5</v>
       </c>
       <c r="K656" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L656" t="n">
-        <v>0</v>
+        <v>240.49</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Hawx Prime 110</t>
+          <t>Mach1 LV 115 w</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>*131601*</t>
+          <t>*132176*</t>
         </is>
       </c>
       <c r="E657" t="n">
         <v>0</v>
       </c>
       <c r="F657" t="n">
         <v>0</v>
       </c>
       <c r="G657" t="n">
         <v>0</v>
       </c>
       <c r="H657" t="n">
         <v>0</v>
       </c>
       <c r="I657" t="n">
         <v>0</v>
       </c>
       <c r="J657" t="n">
-        <v>384</v>
+        <v>412.72</v>
       </c>
       <c r="K657" t="n">
-        <v>599.99</v>
+        <v>749.99</v>
       </c>
       <c r="L657" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 W</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>*209207*</t>
+          <t>*132207*</t>
         </is>
       </c>
       <c r="E658" t="n">
         <v>0</v>
       </c>
       <c r="F658" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G658" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H658" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I658" t="n">
         <v>0</v>
       </c>
       <c r="J658" t="n">
-        <v>500</v>
+        <v>412.72</v>
       </c>
       <c r="K658" t="n">
-        <v>799.99</v>
+        <v>749.99</v>
       </c>
       <c r="L658" t="n">
-        <v>299.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Hawx Ultra 70</t>
+          <t>Hawx Prime 110</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>*125481*</t>
+          <t>*131601*</t>
         </is>
       </c>
       <c r="E659" t="n">
         <v>0</v>
       </c>
       <c r="F659" t="n">
         <v>0</v>
       </c>
       <c r="G659" t="n">
         <v>0</v>
       </c>
       <c r="H659" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I659" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J659" t="n">
-        <v>335</v>
+        <v>384</v>
       </c>
       <c r="K659" t="n">
-        <v>499.99</v>
+        <v>599.99</v>
       </c>
       <c r="L659" t="n">
-        <v>329.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Hawx Ultra 110 S</t>
+          <t>Mach1 LV 115 W</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>*132524*</t>
+          <t>*209207*</t>
         </is>
       </c>
       <c r="E660" t="n">
         <v>0</v>
       </c>
       <c r="F660" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G660" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H660" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I660" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J660" t="n">
-        <v>409.5</v>
+        <v>500</v>
       </c>
       <c r="K660" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L660" t="n">
-        <v>480.98</v>
+        <v>299.99</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Ultra 70</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>*132089*</t>
+          <t>*125481*</t>
         </is>
       </c>
       <c r="E661" t="n">
         <v>0</v>
       </c>
       <c r="F661" t="n">
         <v>0</v>
       </c>
       <c r="G661" t="n">
         <v>0</v>
       </c>
       <c r="H661" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I661" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J661" t="n">
-        <v>467.28</v>
+        <v>335</v>
       </c>
       <c r="K661" t="n">
-        <v>849.99</v>
+        <v>499.99</v>
       </c>
       <c r="L661" t="n">
-        <v>0</v>
+        <v>329.98</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Kaliber 130 MV GW BOA2</t>
+          <t>Hawx Ultra 110 S</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>*208824*</t>
+          <t>*132524*</t>
         </is>
       </c>
       <c r="E662" t="n">
         <v>0</v>
       </c>
       <c r="F662" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G662" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H662" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I662" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J662" t="n">
-        <v>560</v>
+        <v>409.5</v>
       </c>
       <c r="K662" t="n">
-        <v>899.99</v>
+        <v>649.99</v>
       </c>
       <c r="L662" t="n">
-        <v>339.99</v>
+        <v>480.98</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>HAWX PRIME 95 BOA W</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>*232022*</t>
+          <t>*132089*</t>
         </is>
       </c>
       <c r="E663" t="n">
         <v>0</v>
       </c>
       <c r="F663" t="n">
         <v>0</v>
       </c>
       <c r="G663" t="n">
         <v>0</v>
       </c>
       <c r="H663" t="n">
         <v>0</v>
       </c>
       <c r="I663" t="n">
         <v>0</v>
       </c>
       <c r="J663" t="n">
-        <v>384</v>
+        <v>467.28</v>
       </c>
       <c r="K663" t="n">
-        <v>699.99</v>
+        <v>849.99</v>
       </c>
       <c r="L663" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>Kaliber 130 MV GW BOA2</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>*132132*</t>
+          <t>*208824*</t>
         </is>
       </c>
       <c r="E664" t="n">
         <v>0</v>
       </c>
       <c r="F664" t="n">
         <v>1</v>
       </c>
       <c r="G664" t="n">
         <v>1</v>
       </c>
       <c r="H664" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I664" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J664" t="n">
-        <v>412.72</v>
+        <v>560</v>
       </c>
       <c r="K664" t="n">
-        <v>749.99</v>
+        <v>899.99</v>
       </c>
       <c r="L664" t="n">
-        <v>0</v>
+        <v>339.99</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 105 S BOA W</t>
+          <t>HAWX PRIME 95 BOA W</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>*208278*</t>
+          <t>*232022*</t>
         </is>
       </c>
       <c r="E665" t="n">
         <v>0</v>
       </c>
       <c r="F665" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G665" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H665" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I665" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J665" t="n">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="K665" t="n">
-        <v>799.99</v>
+        <v>699.99</v>
       </c>
       <c r="L665" t="n">
-        <v>2399.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>*132236*</t>
+          <t>*132132*</t>
         </is>
       </c>
       <c r="E666" t="n">
         <v>0</v>
       </c>
       <c r="F666" t="n">
         <v>1</v>
       </c>
       <c r="G666" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H666" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I666" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J666" t="n">
-        <v>82.72</v>
+        <v>412.72</v>
       </c>
       <c r="K666" t="n">
-        <v>149.99</v>
+        <v>749.99</v>
       </c>
       <c r="L666" t="n">
-        <v>67.27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Mach1 LV 110</t>
+          <t>HAWX ULTRA 105 S BOA W</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>*132069*</t>
+          <t>*208278*</t>
         </is>
       </c>
       <c r="E667" t="n">
         <v>0</v>
       </c>
       <c r="F667" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G667" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H667" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I667" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J667" t="n">
-        <v>357.28</v>
+        <v>0</v>
       </c>
       <c r="K667" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L667" t="n">
-        <v>0</v>
+        <v>2399.97</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Mach sport MV 85 W</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>*131410*</t>
+          <t>*132236*</t>
         </is>
       </c>
       <c r="E668" t="n">
         <v>0</v>
       </c>
       <c r="F668" t="n">
         <v>1</v>
       </c>
       <c r="G668" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H668" t="n">
         <v>1</v>
       </c>
       <c r="I668" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J668" t="n">
-        <v>274.56</v>
+        <v>82.72</v>
       </c>
       <c r="K668" t="n">
-        <v>499.95</v>
+        <v>149.99</v>
       </c>
       <c r="L668" t="n">
-        <v>225.39</v>
+        <v>67.27</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Hawx Prime 115 S BOA W</t>
+          <t>Mach1 LV 110</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>*132563*</t>
+          <t>*132069*</t>
         </is>
       </c>
       <c r="E669" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F669" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G669" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H669" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I669" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J669" t="n">
-        <v>576</v>
+        <v>357.28</v>
       </c>
       <c r="K669" t="n">
-        <v>899.99</v>
+        <v>649.99</v>
       </c>
       <c r="L669" t="n">
-        <v>3887.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Hawx Prime 115 S BOA W</t>
+          <t>Mach sport MV 85 W</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>*208220*</t>
+          <t>*131410*</t>
         </is>
       </c>
       <c r="E670" t="n">
         <v>0</v>
       </c>
       <c r="F670" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G670" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H670" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I670" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J670" t="n">
-        <v>576</v>
+        <v>274.56</v>
       </c>
       <c r="K670" t="n">
-        <v>899.99</v>
+        <v>499.95</v>
       </c>
       <c r="L670" t="n">
-        <v>647.98</v>
+        <v>225.39</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Hawx Magna 130 S</t>
+          <t>Hawx Prime 115 S BOA W</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>*208207*</t>
+          <t>*132563*</t>
         </is>
       </c>
       <c r="E671" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F671" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G671" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H671" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I671" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J671" t="n">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="K671" t="n">
-        <v>749.99</v>
+        <v>899.99</v>
       </c>
       <c r="L671" t="n">
-        <v>0</v>
+        <v>3887.88</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Tot JT 1</t>
+          <t>Hawx Prime 115 S BOA W</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>*128416*</t>
+          <t>*208220*</t>
         </is>
       </c>
       <c r="E672" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F672" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G672" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H672" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I672" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J672" t="n">
-        <v>75</v>
+        <v>576</v>
       </c>
       <c r="K672" t="n">
-        <v>119.99</v>
+        <v>899.99</v>
       </c>
       <c r="L672" t="n">
-        <v>44.99</v>
+        <v>647.98</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>HAWX PRIME 120 S DUAL BOA</t>
+          <t>Hawx Magna 130 S</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>*232036*</t>
+          <t>*208207*</t>
         </is>
       </c>
       <c r="E673" t="n">
         <v>0</v>
       </c>
       <c r="F673" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G673" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H673" t="n">
         <v>0</v>
       </c>
       <c r="I673" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J673" t="n">
-        <v>576</v>
+        <v>460</v>
       </c>
       <c r="K673" t="n">
-        <v>869.99</v>
+        <v>749.99</v>
       </c>
       <c r="L673" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>R3 100 Ti</t>
+          <t>Tot JT 1</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>15</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>*127207*</t>
+          <t>*128416*</t>
         </is>
       </c>
       <c r="E674" t="n">
         <v>1</v>
       </c>
       <c r="F674" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G674" t="n">
         <v>0</v>
       </c>
       <c r="H674" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I674" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J674" t="n">
-        <v>436</v>
+        <v>75</v>
       </c>
       <c r="K674" t="n">
-        <v>649.99</v>
+        <v>119.99</v>
       </c>
       <c r="L674" t="n">
-        <v>0</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Kore 90 Team</t>
+          <t>HAWX PRIME 120 S DUAL BOA</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>*125995*</t>
+          <t>*232036*</t>
         </is>
       </c>
       <c r="E675" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F675" t="n">
         <v>0</v>
       </c>
       <c r="G675" t="n">
         <v>0</v>
       </c>
       <c r="H675" t="n">
         <v>0</v>
       </c>
       <c r="I675" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J675" t="n">
-        <v>345</v>
+        <v>576</v>
       </c>
       <c r="K675" t="n">
-        <v>549.99</v>
+        <v>869.99</v>
       </c>
       <c r="L675" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 105 S BOA W</t>
+          <t>R3 100 Ti</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>*208280*</t>
+          <t>*127207*</t>
         </is>
       </c>
       <c r="E676" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F676" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G676" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H676" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I676" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J676" t="n">
-        <v>0</v>
+        <v>436</v>
       </c>
       <c r="K676" t="n">
-        <v>799.99</v>
+        <v>649.99</v>
       </c>
       <c r="L676" t="n">
-        <v>3199.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Tot JT 1</t>
+          <t>Kore 90 Team</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>*128419*</t>
+          <t>*125995*</t>
         </is>
       </c>
       <c r="E677" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F677" t="n">
         <v>0</v>
       </c>
       <c r="G677" t="n">
         <v>0</v>
       </c>
       <c r="H677" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I677" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J677" t="n">
-        <v>75</v>
+        <v>345</v>
       </c>
       <c r="K677" t="n">
-        <v>119.99</v>
+        <v>549.99</v>
       </c>
       <c r="L677" t="n">
-        <v>44.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Junior Boot Z1</t>
+          <t>HAWX ULTRA 105 S BOA W</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>*125896*</t>
+          <t>*208280*</t>
         </is>
       </c>
       <c r="E678" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F678" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G678" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H678" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I678" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J678" t="n">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="K678" t="n">
-        <v>109.99</v>
+        <v>799.99</v>
       </c>
       <c r="L678" t="n">
-        <v>47.99</v>
+        <v>3199.96</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Junior Kore 40</t>
+          <t>Tot JT 1</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>19</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>*125991*</t>
+          <t>*128419*</t>
         </is>
       </c>
       <c r="E679" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F679" t="n">
         <v>0</v>
       </c>
       <c r="G679" t="n">
         <v>0</v>
       </c>
       <c r="H679" t="n">
         <v>1</v>
       </c>
       <c r="I679" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J679" t="n">
-        <v>110.5</v>
+        <v>75</v>
       </c>
       <c r="K679" t="n">
-        <v>209.99</v>
+        <v>119.99</v>
       </c>
       <c r="L679" t="n">
-        <v>99.48999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Junior Kore 40</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>*132128*</t>
+          <t>*125991*</t>
         </is>
       </c>
       <c r="E680" t="n">
         <v>0</v>
       </c>
       <c r="F680" t="n">
         <v>0</v>
       </c>
       <c r="G680" t="n">
         <v>0</v>
       </c>
       <c r="H680" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I680" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J680" t="n">
-        <v>467.28</v>
+        <v>110.5</v>
       </c>
       <c r="K680" t="n">
-        <v>849.99</v>
+        <v>209.99</v>
       </c>
       <c r="L680" t="n">
-        <v>0</v>
+        <v>99.48999999999999</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Il Moro 90</t>
+          <t>Junior Boot Z1</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>18</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>*125726*</t>
+          <t>*125896*</t>
         </is>
       </c>
       <c r="E681" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F681" t="n">
         <v>0</v>
       </c>
       <c r="G681" t="n">
         <v>0</v>
       </c>
       <c r="H681" t="n">
         <v>1</v>
       </c>
       <c r="I681" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J681" t="n">
-        <v>282</v>
+        <v>62</v>
       </c>
       <c r="K681" t="n">
-        <v>499.99</v>
+        <v>109.99</v>
       </c>
       <c r="L681" t="n">
-        <v>217.99</v>
+        <v>47.99</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Mach BOA MV 95 W</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>*209217*</t>
+          <t>*132128*</t>
         </is>
       </c>
       <c r="E682" t="n">
         <v>0</v>
       </c>
       <c r="F682" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G682" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H682" t="n">
         <v>0</v>
       </c>
       <c r="I682" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J682" t="n">
-        <v>406</v>
+        <v>467.28</v>
       </c>
       <c r="K682" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="L682" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>W. Hawx Magna 105 S</t>
+          <t>Il Moro 90</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>*128604*</t>
+          <t>*125726*</t>
         </is>
       </c>
       <c r="E683" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F683" t="n">
         <v>0</v>
       </c>
       <c r="G683" t="n">
         <v>0</v>
       </c>
       <c r="H683" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I683" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J683" t="n">
-        <v>428.5</v>
+        <v>282</v>
       </c>
       <c r="K683" t="n">
-        <v>679.99</v>
+        <v>499.99</v>
       </c>
       <c r="L683" t="n">
-        <v>502.98</v>
+        <v>217.99</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 105 S BOA W</t>
+          <t>Mach BOA MV 95 W</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>*208277*</t>
+          <t>*209217*</t>
         </is>
       </c>
       <c r="E684" t="n">
         <v>0</v>
       </c>
       <c r="F684" t="n">
         <v>2</v>
       </c>
       <c r="G684" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H684" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I684" t="n">
         <v>1</v>
       </c>
       <c r="J684" t="n">
-        <v>0</v>
+        <v>406</v>
       </c>
       <c r="K684" t="n">
-        <v>799.99</v>
+        <v>649.99</v>
       </c>
       <c r="L684" t="n">
-        <v>799.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Hawx Magna 130 S</t>
+          <t>W. Hawx Magna 105 S</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>*208205*</t>
+          <t>*128604*</t>
         </is>
       </c>
       <c r="E685" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F685" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G685" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H685" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I685" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J685" t="n">
-        <v>460</v>
+        <v>428.5</v>
       </c>
       <c r="K685" t="n">
-        <v>749.99</v>
+        <v>679.99</v>
       </c>
       <c r="L685" t="n">
-        <v>0</v>
+        <v>502.98</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>AR ONE 130 MV</t>
+          <t>HAWX ULTRA 105 S BOA W</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>27X</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>*230711*</t>
+          <t>*208277*</t>
         </is>
       </c>
       <c r="E686" t="n">
         <v>0</v>
       </c>
       <c r="F686" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G686" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H686" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I686" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J686" t="n">
-        <v>565</v>
+        <v>0</v>
       </c>
       <c r="K686" t="n">
-        <v>849.99</v>
+        <v>799.99</v>
       </c>
       <c r="L686" t="n">
-        <v>0</v>
+        <v>799.99</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Hawx Prime 110 S Boa</t>
+          <t>Hawx Magna 130 S</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>*132551*</t>
+          <t>*208205*</t>
         </is>
       </c>
       <c r="E687" t="n">
         <v>0</v>
       </c>
       <c r="F687" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G687" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H687" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I687" t="n">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="J687" t="n">
-        <v>480</v>
+        <v>460</v>
       </c>
       <c r="K687" t="n">
         <v>749.99</v>
       </c>
       <c r="L687" t="n">
-        <v>1079.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>AR ONE 100 MV</t>
+          <t>AR ONE 130 MV</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27X</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>*208689*</t>
+          <t>*230711*</t>
         </is>
       </c>
       <c r="E688" t="n">
         <v>0</v>
       </c>
       <c r="F688" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G688" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H688" t="n">
         <v>0</v>
       </c>
       <c r="I688" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J688" t="n">
-        <v>365</v>
+        <v>565</v>
       </c>
       <c r="K688" t="n">
-        <v>549.99</v>
+        <v>849.99</v>
       </c>
       <c r="L688" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>JT 4</t>
+          <t>Hawx Prime 110 S Boa</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>*209267*</t>
+          <t>*132551*</t>
         </is>
       </c>
       <c r="E689" t="n">
         <v>0</v>
       </c>
       <c r="F689" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G689" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H689" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I689" t="n">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="J689" t="n">
-        <v>125</v>
+        <v>480</v>
       </c>
       <c r="K689" t="n">
-        <v>199.99</v>
+        <v>749.99</v>
       </c>
       <c r="L689" t="n">
-        <v>74.98999999999999</v>
+        <v>1079.96</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>CONCEPT 12 GW_BOA</t>
+          <t>AR ONE 100 MV</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>*209604*</t>
+          <t>*208689*</t>
         </is>
       </c>
       <c r="E690" t="n">
         <v>0</v>
       </c>
       <c r="F690" t="n">
         <v>1</v>
       </c>
       <c r="G690" t="n">
         <v>1</v>
       </c>
       <c r="H690" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I690" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J690" t="n">
-        <v>430</v>
+        <v>365</v>
       </c>
       <c r="K690" t="n">
-        <v>649.99</v>
+        <v>549.99</v>
       </c>
       <c r="L690" t="n">
-        <v>219.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Mach Boa HV 90</t>
+          <t>JT 4</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>*134893*</t>
+          <t>*209267*</t>
         </is>
       </c>
       <c r="E691" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F691" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G691" t="n">
         <v>1</v>
       </c>
       <c r="H691" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I691" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J691" t="n">
-        <v>281</v>
+        <v>125</v>
       </c>
       <c r="K691" t="n">
-        <v>449.99</v>
+        <v>199.99</v>
       </c>
       <c r="L691" t="n">
-        <v>337.98</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Hawx Magna 100</t>
+          <t>CONCEPT 12 GW_BOA</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>*232015*</t>
+          <t>*209604*</t>
         </is>
       </c>
       <c r="E692" t="n">
         <v>0</v>
       </c>
       <c r="F692" t="n">
         <v>1</v>
       </c>
       <c r="G692" t="n">
         <v>1</v>
       </c>
       <c r="H692" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I692" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J692" t="n">
-        <v>335</v>
+        <v>430</v>
       </c>
       <c r="K692" t="n">
-        <v>499.99</v>
+        <v>649.99</v>
       </c>
       <c r="L692" t="n">
-        <v>0</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>AR ONE 110 MV</t>
+          <t>Mach Boa HV 90</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>*208683*</t>
+          <t>*134893*</t>
         </is>
       </c>
       <c r="E693" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F693" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G693" t="n">
         <v>1</v>
       </c>
       <c r="H693" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I693" t="n">
         <v>1</v>
       </c>
       <c r="J693" t="n">
-        <v>427</v>
+        <v>281</v>
       </c>
       <c r="K693" t="n">
-        <v>649.99</v>
+        <v>449.99</v>
       </c>
       <c r="L693" t="n">
-        <v>0</v>
+        <v>337.98</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Phaenom</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Freestyle 120</t>
+          <t>Hawx Magna 100</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>*131752*</t>
+          <t>*232015*</t>
         </is>
       </c>
       <c r="E694" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F694" t="n">
         <v>1</v>
       </c>
       <c r="G694" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H694" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I694" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J694" t="n">
-        <v>444</v>
+        <v>335</v>
       </c>
       <c r="K694" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L694" t="n">
-        <v>305.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Mach1 130 HV</t>
+          <t>AR ONE 110 MV</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>*126618*</t>
+          <t>*208683*</t>
         </is>
       </c>
       <c r="E695" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F695" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G695" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H695" t="n">
         <v>0</v>
       </c>
       <c r="I695" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J695" t="n">
-        <v>468.5</v>
+        <v>427</v>
       </c>
       <c r="K695" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L695" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Phaenom</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>Hawx Prime 110 Boa</t>
+          <t>Freestyle 120</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>*132552*</t>
+          <t>*131752*</t>
         </is>
       </c>
       <c r="E696" t="n">
         <v>1</v>
       </c>
       <c r="F696" t="n">
         <v>1</v>
       </c>
       <c r="G696" t="n">
         <v>0</v>
       </c>
       <c r="H696" t="n">
         <v>1</v>
       </c>
       <c r="I696" t="n">
         <v>0</v>
       </c>
       <c r="J696" t="n">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="K696" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L696" t="n">
-        <v>251.99</v>
+        <v>305.99</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Mach1 130 HV</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>*132099*</t>
+          <t>*126618*</t>
         </is>
       </c>
       <c r="E697" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F697" t="n">
         <v>0</v>
       </c>
       <c r="G697" t="n">
         <v>0</v>
       </c>
       <c r="H697" t="n">
         <v>0</v>
       </c>
       <c r="I697" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J697" t="n">
-        <v>467.28</v>
+        <v>468.5</v>
       </c>
       <c r="K697" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L697" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Prime 110 Boa</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>*132078*</t>
+          <t>*132552*</t>
         </is>
       </c>
       <c r="E698" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F698" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G698" t="n">
         <v>0</v>
       </c>
       <c r="H698" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I698" t="n">
         <v>0</v>
       </c>
       <c r="J698" t="n">
-        <v>467.28</v>
+        <v>448</v>
       </c>
       <c r="K698" t="n">
-        <v>849.99</v>
+        <v>699.99</v>
       </c>
       <c r="L698" t="n">
-        <v>0</v>
+        <v>251.99</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 105 S BOA W</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>*207216*</t>
+          <t>*132099*</t>
         </is>
       </c>
       <c r="E699" t="n">
         <v>0</v>
       </c>
       <c r="F699" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G699" t="n">
         <v>0</v>
       </c>
       <c r="H699" t="n">
         <v>0</v>
       </c>
       <c r="I699" t="n">
         <v>0</v>
       </c>
       <c r="J699" t="n">
-        <v>0</v>
+        <v>467.28</v>
       </c>
       <c r="K699" t="n">
-        <v>799.99</v>
+        <v>849.99</v>
       </c>
       <c r="L699" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>*132211*</t>
+          <t>*132078*</t>
         </is>
       </c>
       <c r="E700" t="n">
         <v>0</v>
       </c>
       <c r="F700" t="n">
         <v>0</v>
       </c>
       <c r="G700" t="n">
         <v>0</v>
       </c>
       <c r="H700" t="n">
         <v>0</v>
       </c>
       <c r="I700" t="n">
         <v>0</v>
       </c>
       <c r="J700" t="n">
-        <v>412.72</v>
+        <v>467.28</v>
       </c>
       <c r="K700" t="n">
-        <v>749.99</v>
+        <v>849.99</v>
       </c>
       <c r="L700" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Hawx Prime 100</t>
+          <t>HAWX ULTRA 105 S BOA W</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>*125459*</t>
+          <t>*207216*</t>
         </is>
       </c>
       <c r="E701" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F701" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G701" t="n">
         <v>0</v>
       </c>
       <c r="H701" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I701" t="n">
         <v>0</v>
       </c>
       <c r="J701" t="n">
-        <v>346.5</v>
+        <v>0</v>
       </c>
       <c r="K701" t="n">
-        <v>549.99</v>
+        <v>799.99</v>
       </c>
       <c r="L701" t="n">
-        <v>203.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Hawx Prime 95 W</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>*133185*</t>
+          <t>*132211*</t>
         </is>
       </c>
       <c r="E702" t="n">
         <v>0</v>
       </c>
       <c r="F702" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G702" t="n">
         <v>0</v>
       </c>
       <c r="H702" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I702" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J702" t="n">
-        <v>384</v>
+        <v>412.72</v>
       </c>
       <c r="K702" t="n">
-        <v>599.99</v>
+        <v>749.99</v>
       </c>
       <c r="L702" t="n">
-        <v>215.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>Mach BOA MV 105 W</t>
+          <t>Hawx Prime 100</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>*134897*</t>
+          <t>*125459*</t>
         </is>
       </c>
       <c r="E703" t="n">
         <v>1</v>
       </c>
       <c r="F703" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G703" t="n">
         <v>0</v>
       </c>
       <c r="H703" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I703" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J703" t="n">
-        <v>469</v>
+        <v>346.5</v>
       </c>
       <c r="K703" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="L703" t="n">
-        <v>0</v>
+        <v>203.49</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Hawx Magna 100</t>
+          <t>Hawx Prime 95 W</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>*232017*</t>
+          <t>*133185*</t>
         </is>
       </c>
       <c r="E704" t="n">
         <v>0</v>
       </c>
       <c r="F704" t="n">
         <v>1</v>
       </c>
       <c r="G704" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H704" t="n">
         <v>1</v>
       </c>
       <c r="I704" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J704" t="n">
-        <v>335</v>
+        <v>384</v>
       </c>
       <c r="K704" t="n">
-        <v>499.99</v>
+        <v>599.99</v>
       </c>
       <c r="L704" t="n">
-        <v>164.99</v>
+        <v>215.99</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>Junior Boot Z2</t>
+          <t>Mach BOA MV 105 W</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>*125897*</t>
+          <t>*134897*</t>
         </is>
       </c>
       <c r="E705" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F705" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G705" t="n">
         <v>0</v>
       </c>
       <c r="H705" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I705" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J705" t="n">
-        <v>78</v>
+        <v>469</v>
       </c>
       <c r="K705" t="n">
-        <v>119.99</v>
+        <v>749.99</v>
       </c>
       <c r="L705" t="n">
-        <v>83.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Shadow 85 W MV GW</t>
+          <t>Hawx Magna 100</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>*209623*</t>
+          <t>*232017*</t>
         </is>
       </c>
       <c r="E706" t="n">
         <v>0</v>
       </c>
       <c r="F706" t="n">
         <v>1</v>
       </c>
       <c r="G706" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H706" t="n">
         <v>1</v>
       </c>
       <c r="I706" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J706" t="n">
-        <v>365</v>
+        <v>335</v>
       </c>
       <c r="K706" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="L706" t="n">
-        <v>184.99</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>LX 130 HV</t>
+          <t>Junior Boot Z2</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>*126447*</t>
+          <t>*125897*</t>
         </is>
       </c>
       <c r="E707" t="n">
         <v>0</v>
       </c>
       <c r="F707" t="n">
         <v>0</v>
       </c>
       <c r="G707" t="n">
         <v>0</v>
       </c>
       <c r="H707" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I707" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J707" t="n">
-        <v>465</v>
+        <v>78</v>
       </c>
       <c r="K707" t="n">
-        <v>699.99</v>
+        <v>119.99</v>
       </c>
       <c r="L707" t="n">
-        <v>234.99</v>
+        <v>83.98</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>AR ONE 100 MV</t>
+          <t>Shadow 85 W MV GW</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>26X</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>*230751*</t>
+          <t>*209623*</t>
         </is>
       </c>
       <c r="E708" t="n">
         <v>0</v>
       </c>
       <c r="F708" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G708" t="n">
         <v>0</v>
       </c>
       <c r="H708" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I708" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J708" t="n">
         <v>365</v>
       </c>
       <c r="K708" t="n">
         <v>549.99</v>
       </c>
       <c r="L708" t="n">
-        <v>0</v>
+        <v>184.99</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Hawx Prime 105 S BOA W GW</t>
+          <t>LX 130 HV</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>*132567*</t>
+          <t>*126447*</t>
         </is>
       </c>
       <c r="E709" t="n">
         <v>0</v>
       </c>
       <c r="F709" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="G709" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H709" t="n">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="I709" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J709" t="n">
-        <v>512</v>
+        <v>465</v>
       </c>
       <c r="K709" t="n">
-        <v>799.99</v>
+        <v>699.99</v>
       </c>
       <c r="L709" t="n">
-        <v>6911.76</v>
+        <v>234.99</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Hawx Ultra 95 S W</t>
+          <t>AR ONE 100 MV</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>26X</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>*135160*</t>
+          <t>*230751*</t>
         </is>
       </c>
       <c r="E710" t="n">
         <v>0</v>
       </c>
       <c r="F710" t="n">
         <v>0</v>
       </c>
       <c r="G710" t="n">
         <v>0</v>
       </c>
       <c r="H710" t="n">
         <v>0</v>
       </c>
       <c r="I710" t="n">
         <v>0</v>
       </c>
       <c r="J710" t="n">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="K710" t="n">
-        <v>599.99</v>
+        <v>549.99</v>
       </c>
       <c r="L710" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>HAWX PRIME 100 BOA</t>
+          <t>Hawx Prime 105 S BOA W GW</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>*207219*</t>
+          <t>*132567*</t>
         </is>
       </c>
       <c r="E711" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F711" t="n">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="G711" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H711" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="I711" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J711" t="n">
-        <v>0</v>
+        <v>512</v>
       </c>
       <c r="K711" t="n">
-        <v>599.99</v>
+        <v>799.99</v>
       </c>
       <c r="L711" t="n">
-        <v>599.99</v>
+        <v>6911.76</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Hawx Prime 95 W</t>
+          <t>Hawx Ultra 95 S W</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>*132478*</t>
+          <t>*135160*</t>
         </is>
       </c>
       <c r="E712" t="n">
         <v>0</v>
       </c>
       <c r="F712" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G712" t="n">
         <v>0</v>
       </c>
       <c r="H712" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I712" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J712" t="n">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="K712" t="n">
         <v>599.99</v>
       </c>
       <c r="L712" t="n">
-        <v>215.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Hawx Prime 100</t>
+          <t>HAWX PRIME 100 BOA</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>*132471*</t>
+          <t>*207219*</t>
         </is>
       </c>
       <c r="E713" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F713" t="n">
         <v>1</v>
       </c>
       <c r="G713" t="n">
         <v>0</v>
       </c>
       <c r="H713" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I713" t="n">
         <v>0</v>
       </c>
       <c r="J713" t="n">
-        <v>346.5</v>
+        <v>0</v>
       </c>
       <c r="K713" t="n">
-        <v>549.99</v>
+        <v>599.99</v>
       </c>
       <c r="L713" t="n">
-        <v>0</v>
+        <v>599.99</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Hawx Magna 130 S</t>
+          <t>Hawx Prime 95 W</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>*132465*</t>
+          <t>*132478*</t>
         </is>
       </c>
       <c r="E714" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F714" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G714" t="n">
         <v>0</v>
       </c>
       <c r="H714" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I714" t="n">
         <v>-1</v>
       </c>
       <c r="J714" t="n">
-        <v>460</v>
+        <v>384</v>
       </c>
       <c r="K714" t="n">
-        <v>729.99</v>
+        <v>599.99</v>
       </c>
       <c r="L714" t="n">
-        <v>539.98</v>
+        <v>215.99</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>Hawx Prime 105 S W</t>
+          <t>Hawx Prime 100</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>*132568*</t>
+          <t>*132471*</t>
         </is>
       </c>
       <c r="E715" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F715" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G715" t="n">
         <v>0</v>
       </c>
       <c r="H715" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I715" t="n">
         <v>0</v>
       </c>
       <c r="J715" t="n">
-        <v>448</v>
+        <v>346.5</v>
       </c>
       <c r="K715" t="n">
-        <v>699.99</v>
+        <v>549.99</v>
       </c>
       <c r="L715" t="n">
-        <v>503.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Hawx Magna 130 S</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>*125994*</t>
+          <t>*132465*</t>
         </is>
       </c>
       <c r="E716" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F716" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G716" t="n">
         <v>0</v>
       </c>
       <c r="H716" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I716" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="J716" t="n">
-        <v>131.75</v>
+        <v>460</v>
       </c>
       <c r="K716" t="n">
-        <v>249.99</v>
+        <v>729.99</v>
       </c>
       <c r="L716" t="n">
-        <v>354.72</v>
+        <v>539.98</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>Hawx Prime 105 S W</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>*132570*</t>
+          <t>*132568*</t>
         </is>
       </c>
       <c r="E717" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F717" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G717" t="n">
         <v>0</v>
       </c>
       <c r="H717" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I717" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J717" t="n">
         <v>448</v>
       </c>
       <c r="K717" t="n">
         <v>699.99</v>
       </c>
       <c r="L717" t="n">
-        <v>251.99</v>
+        <v>503.98</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>JT 4</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>*209265*</t>
+          <t>*125994*</t>
         </is>
       </c>
       <c r="E718" t="n">
         <v>0</v>
       </c>
       <c r="F718" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G718" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H718" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I718" t="n">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="J718" t="n">
-        <v>125</v>
+        <v>131.75</v>
       </c>
       <c r="K718" t="n">
-        <v>199.99</v>
+        <v>249.99</v>
       </c>
       <c r="L718" t="n">
-        <v>299.96</v>
+        <v>354.72</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>Hawx Ultra 115 S W</t>
+          <t>Hawx Prime 105 S W</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>*132485*</t>
+          <t>*132570*</t>
         </is>
       </c>
       <c r="E719" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F719" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G719" t="n">
         <v>0</v>
       </c>
       <c r="H719" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I719" t="n">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="J719" t="n">
         <v>448</v>
       </c>
       <c r="K719" t="n">
         <v>699.99</v>
       </c>
       <c r="L719" t="n">
-        <v>1511.94</v>
+        <v>251.99</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>AR ONE 100 MV</t>
+          <t>JT 4</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>29X</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>*230754*</t>
+          <t>*209265*</t>
         </is>
       </c>
       <c r="E720" t="n">
         <v>0</v>
       </c>
       <c r="F720" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G720" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H720" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I720" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J720" t="n">
-        <v>365</v>
+        <v>125</v>
       </c>
       <c r="K720" t="n">
-        <v>549.99</v>
+        <v>199.99</v>
       </c>
       <c r="L720" t="n">
-        <v>0</v>
+        <v>299.96</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Ultra 115 S W</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>*132093*</t>
+          <t>*132485*</t>
         </is>
       </c>
       <c r="E721" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F721" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G721" t="n">
         <v>0</v>
       </c>
       <c r="H721" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I721" t="n">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="J721" t="n">
-        <v>467.28</v>
+        <v>448</v>
       </c>
       <c r="K721" t="n">
-        <v>849.99</v>
+        <v>699.99</v>
       </c>
       <c r="L721" t="n">
-        <v>0</v>
+        <v>1511.94</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 w</t>
+          <t>AR ONE 100 MV</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>29X</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>*132177*</t>
+          <t>*230754*</t>
         </is>
       </c>
       <c r="E722" t="n">
         <v>0</v>
       </c>
       <c r="F722" t="n">
         <v>0</v>
       </c>
       <c r="G722" t="n">
         <v>0</v>
       </c>
       <c r="H722" t="n">
         <v>0</v>
       </c>
       <c r="I722" t="n">
         <v>0</v>
       </c>
       <c r="J722" t="n">
-        <v>412.72</v>
+        <v>365</v>
       </c>
       <c r="K722" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="L722" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>REMEDY TJ 65</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>*208318*</t>
+          <t>*132093*</t>
         </is>
       </c>
       <c r="E723" t="n">
         <v>0</v>
       </c>
       <c r="F723" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G723" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H723" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I723" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J723" t="n">
-        <v>0</v>
+        <v>467.28</v>
       </c>
       <c r="K723" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="L723" t="n">
-        <v>249.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>Mach BOA MV 105 W</t>
+          <t>Mach1 LV 115 w</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>*209257*</t>
+          <t>*132177*</t>
         </is>
       </c>
       <c r="E724" t="n">
         <v>0</v>
       </c>
       <c r="F724" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G724" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H724" t="n">
         <v>0</v>
       </c>
       <c r="I724" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J724" t="n">
-        <v>469</v>
+        <v>412.72</v>
       </c>
       <c r="K724" t="n">
         <v>749.99</v>
       </c>
       <c r="L724" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Mach1 MV 110</t>
+          <t>REMEDY TJ 65</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>*132151*</t>
+          <t>*208318*</t>
         </is>
       </c>
       <c r="E725" t="n">
         <v>0</v>
       </c>
       <c r="F725" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G725" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H725" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I725" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J725" t="n">
-        <v>357.28</v>
+        <v>0</v>
       </c>
       <c r="K725" t="n">
-        <v>649.99</v>
+        <v>249.99</v>
       </c>
       <c r="L725" t="n">
-        <v>0</v>
+        <v>249.99</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Mach1 LV 110</t>
+          <t>Mach BOA MV 105 W</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>*132300*</t>
+          <t>*209257*</t>
         </is>
       </c>
       <c r="E726" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F726" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G726" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H726" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I726" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J726" t="n">
-        <v>357.28</v>
+        <v>469</v>
       </c>
       <c r="K726" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L726" t="n">
-        <v>292.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Shadow 115 W LV GW</t>
+          <t>Mach1 MV 110</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>*209608*</t>
+          <t>*132151*</t>
         </is>
       </c>
       <c r="E727" t="n">
         <v>0</v>
       </c>
       <c r="F727" t="n">
         <v>1</v>
       </c>
       <c r="G727" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H727" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I727" t="n">
         <v>0</v>
       </c>
       <c r="J727" t="n">
-        <v>486</v>
+        <v>357.28</v>
       </c>
       <c r="K727" t="n">
-        <v>729.99</v>
+        <v>649.99</v>
       </c>
       <c r="L727" t="n">
-        <v>243.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>Il Moro 90</t>
+          <t>Mach1 LV 110</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>*125728*</t>
+          <t>*132300*</t>
         </is>
       </c>
       <c r="E728" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F728" t="n">
         <v>0</v>
       </c>
       <c r="G728" t="n">
         <v>0</v>
       </c>
       <c r="H728" t="n">
         <v>1</v>
       </c>
       <c r="I728" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J728" t="n">
-        <v>282</v>
+        <v>357.28</v>
       </c>
       <c r="K728" t="n">
-        <v>499.99</v>
+        <v>649.99</v>
       </c>
       <c r="L728" t="n">
-        <v>217.99</v>
+        <v>292.71</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>Hawx Prime 110 S Boa</t>
+          <t>Shadow 115 W LV GW</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>*231998*</t>
+          <t>*209608*</t>
         </is>
       </c>
       <c r="E729" t="n">
         <v>0</v>
       </c>
       <c r="F729" t="n">
         <v>1</v>
       </c>
       <c r="G729" t="n">
         <v>1</v>
       </c>
       <c r="H729" t="n">
         <v>1</v>
       </c>
       <c r="I729" t="n">
         <v>0</v>
       </c>
       <c r="J729" t="n">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="K729" t="n">
-        <v>749.99</v>
+        <v>729.99</v>
       </c>
       <c r="L729" t="n">
-        <v>269.99</v>
+        <v>243.99</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Il Moro 90</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>*132210*</t>
+          <t>*125728*</t>
         </is>
       </c>
       <c r="E730" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F730" t="n">
         <v>0</v>
       </c>
       <c r="G730" t="n">
         <v>0</v>
       </c>
       <c r="H730" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I730" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J730" t="n">
-        <v>412.72</v>
+        <v>282</v>
       </c>
       <c r="K730" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L730" t="n">
-        <v>0</v>
+        <v>217.99</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>Hawx Prime 110 S Boa</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>*132134*</t>
+          <t>*231998*</t>
         </is>
       </c>
       <c r="E731" t="n">
         <v>0</v>
       </c>
       <c r="F731" t="n">
         <v>1</v>
       </c>
       <c r="G731" t="n">
         <v>1</v>
       </c>
       <c r="H731" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I731" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J731" t="n">
-        <v>412.72</v>
+        <v>480</v>
       </c>
       <c r="K731" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L731" t="n">
-        <v>0</v>
+        <v>269.99</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>Mach1 MV 105 W</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>*209398*</t>
+          <t>*132210*</t>
         </is>
       </c>
       <c r="E732" t="n">
         <v>0</v>
       </c>
       <c r="F732" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G732" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H732" t="n">
         <v>0</v>
       </c>
       <c r="I732" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J732" t="n">
-        <v>437</v>
+        <v>412.72</v>
       </c>
       <c r="K732" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L732" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>Shadow 85 W LV GW</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>*127782*</t>
+          <t>*132134*</t>
         </is>
       </c>
       <c r="E733" t="n">
         <v>0</v>
       </c>
       <c r="F733" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G733" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H733" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I733" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J733" t="n">
-        <v>365</v>
+        <v>412.72</v>
       </c>
       <c r="K733" t="n">
-        <v>549.99</v>
+        <v>699.99</v>
       </c>
       <c r="L733" t="n">
-        <v>184.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Mach1 MV 105 W</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>*132090*</t>
+          <t>*209398*</t>
         </is>
       </c>
       <c r="E734" t="n">
         <v>0</v>
       </c>
       <c r="F734" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G734" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H734" t="n">
         <v>0</v>
       </c>
       <c r="I734" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J734" t="n">
-        <v>467.28</v>
+        <v>437</v>
       </c>
       <c r="K734" t="n">
-        <v>849.99</v>
+        <v>699.99</v>
       </c>
       <c r="L734" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Shadow 85 W LV GW</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>*209221*</t>
+          <t>*127782*</t>
         </is>
       </c>
       <c r="E735" t="n">
         <v>0</v>
       </c>
       <c r="F735" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G735" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H735" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I735" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="J735" t="n">
-        <v>467.28</v>
+        <v>365</v>
       </c>
       <c r="K735" t="n">
-        <v>799.99</v>
+        <v>549.99</v>
       </c>
       <c r="L735" t="n">
-        <v>1330.84</v>
+        <v>184.99</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>HAWX PRIME 120 S BOA GW</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>*208223*</t>
+          <t>*132090*</t>
         </is>
       </c>
       <c r="E736" t="n">
         <v>0</v>
       </c>
       <c r="F736" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G736" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H736" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I736" t="n">
         <v>0</v>
       </c>
       <c r="J736" t="n">
-        <v>512</v>
+        <v>467.28</v>
       </c>
       <c r="K736" t="n">
-        <v>799.99</v>
+        <v>849.99</v>
       </c>
       <c r="L736" t="n">
-        <v>287.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Hawx Prime 110</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>*207220*</t>
+          <t>*209221*</t>
         </is>
       </c>
       <c r="E737" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F737" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G737" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H737" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I737" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J737" t="n">
-        <v>384</v>
+        <v>467.28</v>
       </c>
       <c r="K737" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L737" t="n">
-        <v>265.99</v>
+        <v>1330.84</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Shadow 115 W LV GW</t>
+          <t>HAWX PRIME 120 S BOA GW</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>*209611*</t>
+          <t>*208223*</t>
         </is>
       </c>
       <c r="E738" t="n">
         <v>0</v>
       </c>
       <c r="F738" t="n">
         <v>1</v>
       </c>
       <c r="G738" t="n">
         <v>1</v>
       </c>
       <c r="H738" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I738" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J738" t="n">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="K738" t="n">
-        <v>729.99</v>
+        <v>799.99</v>
       </c>
       <c r="L738" t="n">
-        <v>0</v>
+        <v>287.99</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Rfit MV 110 GW</t>
+          <t>Hawx Prime 110</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>*132913*</t>
+          <t>*207220*</t>
         </is>
       </c>
       <c r="E739" t="n">
         <v>1</v>
       </c>
       <c r="F739" t="n">
         <v>1</v>
       </c>
       <c r="G739" t="n">
         <v>0</v>
       </c>
       <c r="H739" t="n">
         <v>1</v>
       </c>
       <c r="I739" t="n">
         <v>0</v>
       </c>
       <c r="J739" t="n">
-        <v>347</v>
+        <v>384</v>
       </c>
       <c r="K739" t="n">
-        <v>549.99</v>
+        <v>649.99</v>
       </c>
       <c r="L739" t="n">
-        <v>202.99</v>
+        <v>265.99</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Hawx Prime 95 W</t>
+          <t>Shadow 115 W LV GW</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>*132477*</t>
+          <t>*209611*</t>
         </is>
       </c>
       <c r="E740" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F740" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G740" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H740" t="n">
         <v>0</v>
       </c>
       <c r="I740" t="n">
         <v>1</v>
       </c>
       <c r="J740" t="n">
-        <v>384</v>
+        <v>486</v>
       </c>
       <c r="K740" t="n">
-        <v>599.99</v>
+        <v>729.99</v>
       </c>
       <c r="L740" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Rfit MV 110 GW</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>*132082*</t>
+          <t>*132913*</t>
         </is>
       </c>
       <c r="E741" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F741" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G741" t="n">
         <v>0</v>
       </c>
       <c r="H741" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I741" t="n">
         <v>0</v>
       </c>
       <c r="J741" t="n">
-        <v>467.28</v>
+        <v>347</v>
       </c>
       <c r="K741" t="n">
-        <v>849.99</v>
+        <v>549.99</v>
       </c>
       <c r="L741" t="n">
-        <v>0</v>
+        <v>202.99</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>AR ONE 110 MV</t>
+          <t>Hawx Prime 95 W</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>*208686*</t>
+          <t>*132477*</t>
         </is>
       </c>
       <c r="E742" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F742" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G742" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H742" t="n">
         <v>0</v>
       </c>
       <c r="I742" t="n">
         <v>1</v>
       </c>
       <c r="J742" t="n">
-        <v>427</v>
+        <v>384</v>
       </c>
       <c r="K742" t="n">
-        <v>649.99</v>
+        <v>599.99</v>
       </c>
       <c r="L742" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Formula 100 MV</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>*132632*</t>
+          <t>*132082*</t>
         </is>
       </c>
       <c r="E743" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F743" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G743" t="n">
         <v>0</v>
       </c>
       <c r="H743" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I743" t="n">
         <v>0</v>
       </c>
       <c r="J743" t="n">
-        <v>310</v>
+        <v>467.28</v>
       </c>
       <c r="K743" t="n">
-        <v>499.99</v>
+        <v>849.99</v>
       </c>
       <c r="L743" t="n">
-        <v>189.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>JT 4</t>
+          <t>AR ONE 110 MV</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>*128411*</t>
+          <t>*208686*</t>
         </is>
       </c>
       <c r="E744" t="n">
         <v>0</v>
       </c>
       <c r="F744" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G744" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H744" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I744" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J744" t="n">
-        <v>125</v>
+        <v>427</v>
       </c>
       <c r="K744" t="n">
-        <v>159.99</v>
+        <v>649.99</v>
       </c>
       <c r="L744" t="n">
-        <v>34.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Formula 100 MV</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>*209211*</t>
+          <t>*132632*</t>
         </is>
       </c>
       <c r="E745" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F745" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G745" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H745" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I745" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J745" t="n">
-        <v>412.72</v>
+        <v>310</v>
       </c>
       <c r="K745" t="n">
-        <v>799.99</v>
+        <v>499.99</v>
       </c>
       <c r="L745" t="n">
-        <v>0</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>JT 4</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>*208820*</t>
+          <t>*128411*</t>
         </is>
       </c>
       <c r="E746" t="n">
         <v>0</v>
       </c>
       <c r="F746" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G746" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H746" t="n">
         <v>1</v>
       </c>
       <c r="I746" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J746" t="n">
-        <v>131.75</v>
+        <v>125</v>
       </c>
       <c r="K746" t="n">
-        <v>249.99</v>
+        <v>159.99</v>
       </c>
       <c r="L746" t="n">
-        <v>118.24</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Mach1 MV 110</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>*132142*</t>
+          <t>*209211*</t>
         </is>
       </c>
       <c r="E747" t="n">
         <v>0</v>
       </c>
       <c r="F747" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G747" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H747" t="n">
         <v>0</v>
       </c>
       <c r="I747" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J747" t="n">
-        <v>357.28</v>
+        <v>412.72</v>
       </c>
       <c r="K747" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L747" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Mach sport MV 85 W</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>*209269*</t>
+          <t>*208820*</t>
         </is>
       </c>
       <c r="E748" t="n">
         <v>0</v>
       </c>
       <c r="F748" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G748" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H748" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I748" t="n">
         <v>1</v>
       </c>
       <c r="J748" t="n">
-        <v>274.56</v>
+        <v>131.75</v>
       </c>
       <c r="K748" t="n">
-        <v>499.95</v>
+        <v>249.99</v>
       </c>
       <c r="L748" t="n">
-        <v>0</v>
+        <v>118.24</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Mach BOA HV 95 W</t>
+          <t>Mach1 MV 110</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>*209218*</t>
+          <t>*132142*</t>
         </is>
       </c>
       <c r="E749" t="n">
         <v>0</v>
       </c>
       <c r="F749" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G749" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H749" t="n">
         <v>0</v>
       </c>
       <c r="I749" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J749" t="n">
-        <v>384.56</v>
+        <v>357.28</v>
       </c>
       <c r="K749" t="n">
-        <v>699.95</v>
+        <v>649.99</v>
       </c>
       <c r="L749" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>CONCEPT 12 GW_BOA</t>
+          <t>Mach sport MV 85 W</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>*209605*</t>
+          <t>*209269*</t>
         </is>
       </c>
       <c r="E750" t="n">
         <v>0</v>
       </c>
       <c r="F750" t="n">
         <v>1</v>
       </c>
       <c r="G750" t="n">
         <v>1</v>
       </c>
       <c r="H750" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I750" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J750" t="n">
-        <v>430</v>
+        <v>274.56</v>
       </c>
       <c r="K750" t="n">
-        <v>649.99</v>
+        <v>499.95</v>
       </c>
       <c r="L750" t="n">
-        <v>219.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>R3 115 Ti</t>
+          <t>Mach BOA HV 95 W</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>*127209*</t>
+          <t>*209218*</t>
         </is>
       </c>
       <c r="E751" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F751" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G751" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H751" t="n">
         <v>0</v>
       </c>
       <c r="I751" t="n">
         <v>1</v>
       </c>
       <c r="J751" t="n">
-        <v>517</v>
+        <v>384.56</v>
       </c>
       <c r="K751" t="n">
-        <v>769.99</v>
+        <v>699.95</v>
       </c>
       <c r="L751" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>CONCEPT 12 GW_BOA</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>*208822*</t>
+          <t>*209605*</t>
         </is>
       </c>
       <c r="E752" t="n">
         <v>0</v>
       </c>
       <c r="F752" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G752" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H752" t="n">
         <v>1</v>
       </c>
       <c r="I752" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J752" t="n">
-        <v>131.75</v>
+        <v>430</v>
       </c>
       <c r="K752" t="n">
-        <v>249.99</v>
+        <v>649.99</v>
       </c>
       <c r="L752" t="n">
-        <v>118.24</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>Mach BOA MV 120</t>
+          <t>R3 115 Ti</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>30.5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>*209244*</t>
+          <t>*127209*</t>
         </is>
       </c>
       <c r="E753" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F753" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G753" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H753" t="n">
         <v>0</v>
       </c>
       <c r="I753" t="n">
         <v>1</v>
       </c>
       <c r="J753" t="n">
-        <v>469</v>
+        <v>517</v>
       </c>
       <c r="K753" t="n">
-        <v>749.99</v>
+        <v>769.99</v>
       </c>
       <c r="L753" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>*132239*</t>
+          <t>*208822*</t>
         </is>
       </c>
       <c r="E754" t="n">
         <v>0</v>
       </c>
       <c r="F754" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G754" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H754" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I754" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J754" t="n">
-        <v>82.72</v>
+        <v>131.75</v>
       </c>
       <c r="K754" t="n">
-        <v>149.99</v>
+        <v>249.99</v>
       </c>
       <c r="L754" t="n">
-        <v>0</v>
+        <v>118.24</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>Mach BOA MV 120</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>30.5</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>*126613*</t>
+          <t>*209244*</t>
         </is>
       </c>
       <c r="E755" t="n">
         <v>0</v>
       </c>
       <c r="F755" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G755" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H755" t="n">
         <v>0</v>
       </c>
       <c r="I755" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J755" t="n">
-        <v>412.72</v>
+        <v>469</v>
       </c>
       <c r="K755" t="n">
         <v>749.99</v>
       </c>
       <c r="L755" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Hawx Magna 110</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>*232011*</t>
+          <t>*132239*</t>
         </is>
       </c>
       <c r="E756" t="n">
         <v>0</v>
       </c>
       <c r="F756" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G756" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H756" t="n">
         <v>0</v>
       </c>
       <c r="I756" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J756" t="n">
-        <v>384</v>
+        <v>82.72</v>
       </c>
       <c r="K756" t="n">
-        <v>599.99</v>
+        <v>149.99</v>
       </c>
       <c r="L756" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Hawx Magna 120 S</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>*132574*</t>
+          <t>*126613*</t>
         </is>
       </c>
       <c r="E757" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F757" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G757" t="n">
         <v>0</v>
       </c>
       <c r="H757" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I757" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J757" t="n">
-        <v>436</v>
+        <v>412.72</v>
       </c>
       <c r="K757" t="n">
-        <v>679.99</v>
+        <v>749.99</v>
       </c>
       <c r="L757" t="n">
-        <v>975.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Junior Boot Z1</t>
+          <t>Hawx Magna 110</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>*134681*</t>
+          <t>*232011*</t>
         </is>
       </c>
       <c r="E758" t="n">
         <v>0</v>
       </c>
       <c r="F758" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G758" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H758" t="n">
+        <v>0</v>
+      </c>
+      <c r="I758" t="n">
         <v>2</v>
       </c>
-      <c r="I758" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J758" t="n">
-        <v>62</v>
+        <v>384</v>
       </c>
       <c r="K758" t="n">
-        <v>109.99</v>
+        <v>599.99</v>
       </c>
       <c r="L758" t="n">
-        <v>95.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>Hawx Magna 120 S</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>*132105*</t>
+          <t>*132574*</t>
         </is>
       </c>
       <c r="E759" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F759" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G759" t="n">
         <v>0</v>
       </c>
       <c r="H759" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I759" t="n">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="J759" t="n">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="K759" t="n">
-        <v>799.99</v>
+        <v>679.99</v>
       </c>
       <c r="L759" t="n">
-        <v>0</v>
+        <v>975.96</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Mach1 LV 105 w</t>
+          <t>Junior Boot Z1</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>17</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>*209259*</t>
+          <t>*134681*</t>
         </is>
       </c>
       <c r="E760" t="n">
         <v>0</v>
       </c>
       <c r="F760" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G760" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H760" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I760" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J760" t="n">
-        <v>437</v>
+        <v>62</v>
       </c>
       <c r="K760" t="n">
-        <v>699.99</v>
+        <v>109.99</v>
       </c>
       <c r="L760" t="n">
-        <v>262.99</v>
+        <v>95.98</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>R3 115 Ti</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>*127208*</t>
+          <t>*132105*</t>
         </is>
       </c>
       <c r="E761" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F761" t="n">
         <v>0</v>
       </c>
       <c r="G761" t="n">
         <v>0</v>
       </c>
       <c r="H761" t="n">
         <v>0</v>
       </c>
       <c r="I761" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J761" t="n">
-        <v>517</v>
+        <v>440</v>
       </c>
       <c r="K761" t="n">
-        <v>769.99</v>
+        <v>799.99</v>
       </c>
       <c r="L761" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>AR ONE 120 MV</t>
+          <t>Mach1 LV 105 w</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>29X</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>*230723*</t>
+          <t>*209259*</t>
         </is>
       </c>
       <c r="E762" t="n">
         <v>0</v>
       </c>
       <c r="F762" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G762" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H762" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I762" t="n">
         <v>0</v>
       </c>
       <c r="J762" t="n">
-        <v>498</v>
+        <v>437</v>
       </c>
       <c r="K762" t="n">
-        <v>749.99</v>
+        <v>699.99</v>
       </c>
       <c r="L762" t="n">
-        <v>0</v>
+        <v>262.99</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Mach1 HV 120</t>
+          <t>R3 115 Ti</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>*126608*</t>
+          <t>*127208*</t>
         </is>
       </c>
       <c r="E763" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F763" t="n">
         <v>0</v>
       </c>
       <c r="G763" t="n">
         <v>0</v>
       </c>
       <c r="H763" t="n">
         <v>0</v>
       </c>
       <c r="I763" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J763" t="n">
-        <v>412.72</v>
+        <v>517</v>
       </c>
       <c r="K763" t="n">
-        <v>749.99</v>
+        <v>769.99</v>
       </c>
       <c r="L763" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>AR ONE 90 MV</t>
+          <t>AR ONE 120 MV</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>29X</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>*208691*</t>
+          <t>*230723*</t>
         </is>
       </c>
       <c r="E764" t="n">
         <v>0</v>
       </c>
       <c r="F764" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G764" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H764" t="n">
         <v>0</v>
       </c>
       <c r="I764" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J764" t="n">
-        <v>299</v>
+        <v>498</v>
       </c>
       <c r="K764" t="n">
-        <v>449.99</v>
+        <v>749.99</v>
       </c>
       <c r="L764" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>Hawx Prime 110 S Boa</t>
+          <t>Mach1 HV 120</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>*208217*</t>
+          <t>*126608*</t>
         </is>
       </c>
       <c r="E765" t="n">
         <v>0</v>
       </c>
       <c r="F765" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G765" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H765" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I765" t="n">
         <v>0</v>
       </c>
       <c r="J765" t="n">
-        <v>480</v>
+        <v>412.72</v>
       </c>
       <c r="K765" t="n">
         <v>749.99</v>
       </c>
       <c r="L765" t="n">
-        <v>269.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Hawx Magna 95 W</t>
+          <t>AR ONE 90 MV</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>*128662*</t>
+          <t>*208691*</t>
         </is>
       </c>
       <c r="E766" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F766" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G766" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H766" t="n">
         <v>0</v>
       </c>
       <c r="I766" t="n">
         <v>1</v>
       </c>
       <c r="J766" t="n">
-        <v>372</v>
+        <v>299</v>
       </c>
       <c r="K766" t="n">
-        <v>549.99</v>
+        <v>449.99</v>
       </c>
       <c r="L766" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Prime 110 S Boa</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>*132097*</t>
+          <t>*208217*</t>
         </is>
       </c>
       <c r="E767" t="n">
         <v>0</v>
       </c>
       <c r="F767" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G767" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H767" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I767" t="n">
         <v>0</v>
       </c>
       <c r="J767" t="n">
-        <v>467.28</v>
+        <v>480</v>
       </c>
       <c r="K767" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L767" t="n">
-        <v>0</v>
+        <v>269.99</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Mach BOA MV 105 W</t>
+          <t>Hawx Magna 95 W</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>*209254*</t>
+          <t>*128662*</t>
         </is>
       </c>
       <c r="E768" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F768" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G768" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H768" t="n">
         <v>0</v>
       </c>
       <c r="I768" t="n">
         <v>1</v>
       </c>
       <c r="J768" t="n">
-        <v>469</v>
+        <v>372</v>
       </c>
       <c r="K768" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="L768" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Tot Boot J1</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>*128409*</t>
+          <t>*132097*</t>
         </is>
       </c>
       <c r="E769" t="n">
         <v>0</v>
       </c>
       <c r="F769" t="n">
         <v>0</v>
       </c>
       <c r="G769" t="n">
         <v>0</v>
       </c>
       <c r="H769" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I769" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J769" t="n">
-        <v>65.62</v>
+        <v>467.28</v>
       </c>
       <c r="K769" t="n">
-        <v>139.99</v>
+        <v>849.99</v>
       </c>
       <c r="L769" t="n">
-        <v>74.37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>Mach1 LV 120</t>
+          <t>Mach BOA MV 105 W</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23.5</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>*129017*</t>
+          <t>*209254*</t>
         </is>
       </c>
       <c r="E770" t="n">
         <v>0</v>
       </c>
       <c r="F770" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G770" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H770" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I770" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J770" t="n">
-        <v>437</v>
+        <v>469</v>
       </c>
       <c r="K770" t="n">
         <v>749.99</v>
       </c>
       <c r="L770" t="n">
-        <v>312.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Shadow 120 HV GW</t>
+          <t>Tot Boot J1</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>18</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>*209598*</t>
+          <t>*128409*</t>
         </is>
       </c>
       <c r="E771" t="n">
         <v>0</v>
       </c>
       <c r="F771" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G771" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H771" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I771" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J771" t="n">
-        <v>500</v>
+        <v>65.62</v>
       </c>
       <c r="K771" t="n">
-        <v>749.99</v>
+        <v>139.99</v>
       </c>
       <c r="L771" t="n">
-        <v>0</v>
+        <v>74.37</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Hawx Prime 120 S</t>
+          <t>Mach1 LV 120</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>*132555*</t>
+          <t>*129017*</t>
         </is>
       </c>
       <c r="E772" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F772" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G772" t="n">
         <v>0</v>
       </c>
       <c r="H772" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I772" t="n">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="J772" t="n">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="K772" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L772" t="n">
-        <v>1511.94</v>
+        <v>312.99</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Mach1 MV 105 W</t>
+          <t>Shadow 120 HV GW</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>*209399*</t>
+          <t>*209598*</t>
         </is>
       </c>
       <c r="E773" t="n">
         <v>0</v>
       </c>
       <c r="F773" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G773" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H773" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I773" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J773" t="n">
-        <v>437</v>
+        <v>500</v>
       </c>
       <c r="K773" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L773" t="n">
-        <v>525.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Hawx Magna 120 S</t>
+          <t>Hawx Prime 120 S</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>*208202*</t>
+          <t>*132555*</t>
         </is>
       </c>
       <c r="E774" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F774" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G774" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H774" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I774" t="n">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="J774" t="n">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="K774" t="n">
         <v>699.99</v>
       </c>
       <c r="L774" t="n">
-        <v>0</v>
+        <v>1511.94</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Mach Sport LV 100</t>
+          <t>Mach1 MV 105 W</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>*231991*</t>
+          <t>*209399*</t>
         </is>
       </c>
       <c r="E775" t="n">
         <v>0</v>
       </c>
       <c r="F775" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G775" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H775" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I775" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J775" t="n">
-        <v>312</v>
+        <v>437</v>
       </c>
       <c r="K775" t="n">
-        <v>499.99</v>
+        <v>699.99</v>
       </c>
       <c r="L775" t="n">
-        <v>0</v>
+        <v>525.98</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Tot Boot J1</t>
+          <t>Hawx Magna 120 S</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>*128408*</t>
+          <t>*208202*</t>
         </is>
       </c>
       <c r="E776" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F776" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G776" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H776" t="n">
         <v>0</v>
       </c>
       <c r="I776" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J776" t="n">
-        <v>65.62</v>
+        <v>436</v>
       </c>
       <c r="K776" t="n">
-        <v>139.99</v>
+        <v>699.99</v>
       </c>
       <c r="L776" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>Shadow 115 W MV GW</t>
+          <t>Mach Sport LV 100</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>*127769*</t>
+          <t>*231991*</t>
         </is>
       </c>
       <c r="E777" t="n">
         <v>0</v>
       </c>
       <c r="F777" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G777" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H777" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I777" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J777" t="n">
-        <v>486</v>
+        <v>312</v>
       </c>
       <c r="K777" t="n">
-        <v>729.99</v>
+        <v>499.99</v>
       </c>
       <c r="L777" t="n">
-        <v>243.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>Tot Boot J1</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>16</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>*209250*</t>
+          <t>*128408*</t>
         </is>
       </c>
       <c r="E778" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F778" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G778" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H778" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I778" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J778" t="n">
-        <v>440</v>
+        <v>65.62</v>
       </c>
       <c r="K778" t="n">
-        <v>799.95</v>
+        <v>139.99</v>
       </c>
       <c r="L778" t="n">
-        <v>359.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>REMEDY 130</t>
+          <t>Shadow 115 W MV GW</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>*208317*</t>
+          <t>*127769*</t>
         </is>
       </c>
       <c r="E779" t="n">
         <v>0</v>
       </c>
       <c r="F779" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G779" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H779" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I779" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J779" t="n">
-        <v>544</v>
+        <v>486</v>
       </c>
       <c r="K779" t="n">
-        <v>849.99</v>
+        <v>729.99</v>
       </c>
       <c r="L779" t="n">
-        <v>0</v>
+        <v>243.99</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>Shadow 120 MV GW</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>*209593*</t>
+          <t>*209250*</t>
         </is>
       </c>
       <c r="E780" t="n">
         <v>0</v>
       </c>
       <c r="F780" t="n">
         <v>1</v>
       </c>
       <c r="G780" t="n">
         <v>1</v>
       </c>
       <c r="H780" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I780" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J780" t="n">
-        <v>500</v>
+        <v>440</v>
       </c>
       <c r="K780" t="n">
-        <v>749.99</v>
+        <v>799.95</v>
       </c>
       <c r="L780" t="n">
-        <v>0</v>
+        <v>359.95</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Shadow 120</t>
+          <t>REMEDY 130</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>*134855*</t>
+          <t>*208317*</t>
         </is>
       </c>
       <c r="E781" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F781" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G781" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H781" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I781" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J781" t="n">
-        <v>500</v>
+        <v>544</v>
       </c>
       <c r="K781" t="n">
-        <v>749.99</v>
+        <v>849.99</v>
       </c>
       <c r="L781" t="n">
-        <v>249.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>AR ONE 130 MV</t>
+          <t>Shadow 120 MV GW</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>26X</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>*230710*</t>
+          <t>*209593*</t>
         </is>
       </c>
       <c r="E782" t="n">
         <v>0</v>
       </c>
       <c r="F782" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G782" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H782" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I782" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J782" t="n">
-        <v>565</v>
+        <v>500</v>
       </c>
       <c r="K782" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L782" t="n">
-        <v>284.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>HAWX PRIME 130 S BOA</t>
+          <t>Shadow 120</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>*125465*</t>
+          <t>*134855*</t>
         </is>
       </c>
       <c r="E783" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F783" t="n">
         <v>2</v>
       </c>
       <c r="G783" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H783" t="n">
         <v>1</v>
       </c>
       <c r="I783" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J783" t="n">
-        <v>576</v>
+        <v>500</v>
       </c>
       <c r="K783" t="n">
-        <v>899.99</v>
+        <v>749.99</v>
       </c>
       <c r="L783" t="n">
-        <v>323.99</v>
+        <v>249.99</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Hawx Ultra 120 S</t>
+          <t>AR ONE 130 MV</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26X</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>*132537*</t>
+          <t>*230710*</t>
         </is>
       </c>
       <c r="E784" t="n">
         <v>0</v>
       </c>
       <c r="F784" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G784" t="n">
         <v>0</v>
       </c>
       <c r="H784" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I784" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J784" t="n">
-        <v>512</v>
+        <v>565</v>
       </c>
       <c r="K784" t="n">
-        <v>799.99</v>
+        <v>849.99</v>
       </c>
       <c r="L784" t="n">
-        <v>575.98</v>
+        <v>284.99</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>HAWX PRIME 130 S BOA</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>*132213*</t>
+          <t>*125465*</t>
         </is>
       </c>
       <c r="E785" t="n">
         <v>0</v>
       </c>
       <c r="F785" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G785" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H785" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I785" t="n">
         <v>1</v>
       </c>
       <c r="J785" t="n">
-        <v>412.72</v>
+        <v>576</v>
       </c>
       <c r="K785" t="n">
-        <v>799.99</v>
+        <v>899.99</v>
       </c>
       <c r="L785" t="n">
-        <v>0</v>
+        <v>323.99</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>W. Hawx Magna 105 S</t>
+          <t>Hawx Ultra 120 S</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>*208194*</t>
+          <t>*132537*</t>
         </is>
       </c>
       <c r="E786" t="n">
         <v>0</v>
       </c>
       <c r="F786" t="n">
+        <v>3</v>
+      </c>
+      <c r="G786" t="n">
+        <v>0</v>
+      </c>
+      <c r="H786" t="n">
         <v>2</v>
       </c>
-      <c r="G786" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I786" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J786" t="n">
-        <v>428.5</v>
+        <v>512</v>
       </c>
       <c r="K786" t="n">
-        <v>699.99</v>
+        <v>799.99</v>
       </c>
       <c r="L786" t="n">
-        <v>0</v>
+        <v>575.98</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Hawx Ultra 115 S BOA W</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>*135102*</t>
+          <t>*132213*</t>
         </is>
       </c>
       <c r="E787" t="n">
         <v>0</v>
       </c>
       <c r="F787" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G787" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="H787" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I787" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J787" t="n">
-        <v>576</v>
+        <v>412.72</v>
       </c>
       <c r="K787" t="n">
-        <v>899.99</v>
+        <v>799.99</v>
       </c>
       <c r="L787" t="n">
-        <v>2591.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Mach1 HV 120</t>
+          <t>W. Hawx Magna 105 S</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>*132156*</t>
+          <t>*208194*</t>
         </is>
       </c>
       <c r="E788" t="n">
         <v>0</v>
       </c>
       <c r="F788" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G788" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H788" t="n">
         <v>0</v>
       </c>
       <c r="I788" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J788" t="n">
-        <v>412.72</v>
+        <v>428.5</v>
       </c>
       <c r="K788" t="n">
-        <v>749.99</v>
+        <v>699.99</v>
       </c>
       <c r="L788" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>HAWX PRIME 130 S BOA</t>
+          <t>Hawx Ultra 115 S BOA W</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>*208234*</t>
+          <t>*135102*</t>
         </is>
       </c>
       <c r="E789" t="n">
         <v>0</v>
       </c>
       <c r="F789" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G789" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="H789" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I789" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J789" t="n">
         <v>576</v>
       </c>
       <c r="K789" t="n">
         <v>899.99</v>
       </c>
       <c r="L789" t="n">
-        <v>0</v>
+        <v>2591.92</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Mach1 LV 110</t>
+          <t>Mach1 HV 120</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>*132123*</t>
+          <t>*132156*</t>
         </is>
       </c>
       <c r="E790" t="n">
         <v>0</v>
       </c>
       <c r="F790" t="n">
         <v>0</v>
       </c>
       <c r="G790" t="n">
         <v>0</v>
       </c>
       <c r="H790" t="n">
         <v>0</v>
       </c>
       <c r="I790" t="n">
         <v>0</v>
       </c>
       <c r="J790" t="n">
-        <v>357.28</v>
+        <v>412.72</v>
       </c>
       <c r="K790" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L790" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>Hawx Magna 95 W</t>
+          <t>HAWX PRIME 130 S BOA</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>32</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>*232025*</t>
+          <t>*208234*</t>
         </is>
       </c>
       <c r="E791" t="n">
         <v>0</v>
       </c>
       <c r="F791" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G791" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H791" t="n">
         <v>0</v>
       </c>
       <c r="I791" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J791" t="n">
-        <v>372</v>
+        <v>576</v>
       </c>
       <c r="K791" t="n">
-        <v>599.99</v>
+        <v>899.99</v>
       </c>
       <c r="L791" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>Mach1 LV 110</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>*132106*</t>
+          <t>*132123*</t>
         </is>
       </c>
       <c r="E792" t="n">
         <v>0</v>
       </c>
       <c r="F792" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G792" t="n">
         <v>0</v>
       </c>
       <c r="H792" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I792" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J792" t="n">
-        <v>440</v>
+        <v>357.28</v>
       </c>
       <c r="K792" t="n">
-        <v>799.99</v>
+        <v>649.99</v>
       </c>
       <c r="L792" t="n">
-        <v>359.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Hawx Prime 110</t>
+          <t>Hawx Magna 95 W</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>*208215*</t>
+          <t>*232025*</t>
         </is>
       </c>
       <c r="E793" t="n">
         <v>0</v>
       </c>
       <c r="F793" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G793" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H793" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I793" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J793" t="n">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="K793" t="n">
-        <v>649.99</v>
+        <v>599.99</v>
       </c>
       <c r="L793" t="n">
-        <v>797.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Hawx Prime 130 S</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>*207201*</t>
+          <t>*132106*</t>
         </is>
       </c>
       <c r="E794" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F794" t="n">
         <v>1</v>
       </c>
       <c r="G794" t="n">
         <v>0</v>
       </c>
       <c r="H794" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I794" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J794" t="n">
-        <v>504</v>
+        <v>440</v>
       </c>
       <c r="K794" t="n">
         <v>799.99</v>
       </c>
       <c r="L794" t="n">
-        <v>0</v>
+        <v>359.99</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Prime 110</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>*132101*</t>
+          <t>*208215*</t>
         </is>
       </c>
       <c r="E795" t="n">
         <v>0</v>
       </c>
       <c r="F795" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G795" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H795" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I795" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J795" t="n">
-        <v>467.28</v>
+        <v>384</v>
       </c>
       <c r="K795" t="n">
-        <v>849.99</v>
+        <v>649.99</v>
       </c>
       <c r="L795" t="n">
-        <v>0</v>
+        <v>797.97</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Mach BOA HV 95 W</t>
+          <t>Hawx Prime 130 S</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>*209219*</t>
+          <t>*207201*</t>
         </is>
       </c>
       <c r="E796" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F796" t="n">
         <v>1</v>
       </c>
       <c r="G796" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H796" t="n">
         <v>0</v>
       </c>
       <c r="I796" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J796" t="n">
-        <v>384.56</v>
+        <v>504</v>
       </c>
       <c r="K796" t="n">
-        <v>699.95</v>
+        <v>799.99</v>
       </c>
       <c r="L796" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>*132204*</t>
+          <t>*132101*</t>
         </is>
       </c>
       <c r="E797" t="n">
         <v>0</v>
       </c>
       <c r="F797" t="n">
         <v>0</v>
       </c>
       <c r="G797" t="n">
         <v>0</v>
       </c>
       <c r="H797" t="n">
         <v>0</v>
       </c>
       <c r="I797" t="n">
         <v>0</v>
       </c>
       <c r="J797" t="n">
-        <v>412.72</v>
+        <v>467.28</v>
       </c>
       <c r="K797" t="n">
-        <v>749.99</v>
+        <v>849.99</v>
       </c>
       <c r="L797" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>Mach BOA HV 95 W</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
-          <t>*132109*</t>
+          <t>*209219*</t>
         </is>
       </c>
       <c r="E798" t="n">
         <v>0</v>
       </c>
       <c r="F798" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G798" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H798" t="n">
         <v>0</v>
       </c>
       <c r="I798" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J798" t="n">
-        <v>440</v>
+        <v>384.56</v>
       </c>
       <c r="K798" t="n">
-        <v>799.99</v>
+        <v>699.95</v>
       </c>
       <c r="L798" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Mach Sport LV 85 W</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
-          <t>*231992*</t>
+          <t>*132204*</t>
         </is>
       </c>
       <c r="E799" t="n">
         <v>0</v>
       </c>
       <c r="F799" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G799" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H799" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I799" t="n">
         <v>0</v>
       </c>
       <c r="J799" t="n">
-        <v>312</v>
+        <v>412.72</v>
       </c>
       <c r="K799" t="n">
-        <v>499.99</v>
+        <v>749.99</v>
       </c>
       <c r="L799" t="n">
-        <v>187.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Kaliber 100 MV BOA</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>*208830*</t>
+          <t>*132109*</t>
         </is>
       </c>
       <c r="E800" t="n">
         <v>0</v>
       </c>
       <c r="F800" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G800" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H800" t="n">
         <v>0</v>
       </c>
       <c r="I800" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J800" t="n">
-        <v>375</v>
+        <v>440</v>
       </c>
       <c r="K800" t="n">
-        <v>599.99</v>
+        <v>799.99</v>
       </c>
       <c r="L800" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>Hawx Magna 120 S</t>
+          <t>Mach Sport LV 85 W</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>*132572*</t>
+          <t>*231992*</t>
         </is>
       </c>
       <c r="E801" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F801" t="n">
         <v>1</v>
       </c>
       <c r="G801" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H801" t="n">
         <v>1</v>
       </c>
       <c r="I801" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J801" t="n">
-        <v>436</v>
+        <v>312</v>
       </c>
       <c r="K801" t="n">
-        <v>679.99</v>
+        <v>499.99</v>
       </c>
       <c r="L801" t="n">
-        <v>243.99</v>
+        <v>187.99</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>Hawx Magna 130 S</t>
+          <t>Kaliber 100 MV BOA</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>*208203*</t>
+          <t>*208830*</t>
         </is>
       </c>
       <c r="E802" t="n">
         <v>0</v>
       </c>
       <c r="F802" t="n">
         <v>1</v>
       </c>
       <c r="G802" t="n">
         <v>1</v>
       </c>
       <c r="H802" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I802" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J802" t="n">
-        <v>460</v>
+        <v>375</v>
       </c>
       <c r="K802" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L802" t="n">
-        <v>289.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Hawx Prime 105 S BOA W GW</t>
+          <t>Hawx Magna 120 S</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>*132566*</t>
+          <t>*132572*</t>
         </is>
       </c>
       <c r="E803" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F803" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G803" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H803" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I803" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J803" t="n">
-        <v>512</v>
+        <v>436</v>
       </c>
       <c r="K803" t="n">
-        <v>799.99</v>
+        <v>679.99</v>
       </c>
       <c r="L803" t="n">
-        <v>575.98</v>
+        <v>243.99</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Hawx Ultra 95 BOA W</t>
+          <t>Hawx Magna 130 S</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>*135103*</t>
+          <t>*208203*</t>
         </is>
       </c>
       <c r="E804" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F804" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G804" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H804" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I804" t="n">
         <v>0</v>
       </c>
       <c r="J804" t="n">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="K804" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L804" t="n">
-        <v>2267.91</v>
+        <v>289.99</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>JT 3</t>
+          <t>Hawx Prime 105 S BOA W GW</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>21.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>*209262*</t>
+          <t>*132566*</t>
         </is>
       </c>
       <c r="E805" t="n">
         <v>0</v>
       </c>
       <c r="F805" t="n">
         <v>2</v>
       </c>
       <c r="G805" t="n">
+        <v>1</v>
+      </c>
+      <c r="H805" t="n">
         <v>2</v>
       </c>
-      <c r="H805" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I805" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J805" t="n">
-        <v>106</v>
+        <v>512</v>
       </c>
       <c r="K805" t="n">
-        <v>169.99</v>
+        <v>799.99</v>
       </c>
       <c r="L805" t="n">
-        <v>0</v>
+        <v>575.98</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Professional Hawx Ultra 130</t>
+          <t>Hawx Ultra 95 BOA W</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>*127188*</t>
+          <t>*135103*</t>
         </is>
       </c>
       <c r="E806" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F806" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G806" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H806" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="I806" t="n">
         <v>0</v>
       </c>
       <c r="J806" t="n">
-        <v>700</v>
+        <v>448</v>
       </c>
       <c r="K806" t="n">
-        <v>1099.99</v>
+        <v>699.99</v>
       </c>
       <c r="L806" t="n">
-        <v>399.99</v>
+        <v>2267.91</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>Shadow 130 MV GW</t>
+          <t>JT 3</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>21.5</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
-          <t>*209586*</t>
+          <t>*209262*</t>
         </is>
       </c>
       <c r="E807" t="n">
         <v>0</v>
       </c>
       <c r="F807" t="n">
         <v>2</v>
       </c>
       <c r="G807" t="n">
         <v>2</v>
       </c>
       <c r="H807" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I807" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J807" t="n">
-        <v>565</v>
+        <v>106</v>
       </c>
       <c r="K807" t="n">
-        <v>849.99</v>
+        <v>169.99</v>
       </c>
       <c r="L807" t="n">
-        <v>284.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Hawx Magna 110 S</t>
+          <t>Professional Hawx Ultra 130</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>*132462*</t>
+          <t>*127188*</t>
         </is>
       </c>
       <c r="E808" t="n">
         <v>1</v>
       </c>
       <c r="F808" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G808" t="n">
         <v>0</v>
       </c>
       <c r="H808" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I808" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J808" t="n">
-        <v>372</v>
+        <v>700</v>
       </c>
       <c r="K808" t="n">
-        <v>579.99</v>
+        <v>1099.99</v>
       </c>
       <c r="L808" t="n">
-        <v>415.98</v>
+        <v>399.99</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Mach1 HV 120</t>
+          <t>Shadow 130 MV GW</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t>*132154*</t>
+          <t>*209586*</t>
         </is>
       </c>
       <c r="E809" t="n">
         <v>0</v>
       </c>
       <c r="F809" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G809" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H809" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I809" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J809" t="n">
-        <v>412.72</v>
+        <v>565</v>
       </c>
       <c r="K809" t="n">
-        <v>749.99</v>
+        <v>849.99</v>
       </c>
       <c r="L809" t="n">
-        <v>0</v>
+        <v>284.99</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>Shadow 130 LV</t>
+          <t>Hawx Magna 110 S</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>*127775*</t>
+          <t>*132462*</t>
         </is>
       </c>
       <c r="E810" t="n">
         <v>1</v>
       </c>
       <c r="F810" t="n">
         <v>2</v>
       </c>
       <c r="G810" t="n">
         <v>0</v>
       </c>
       <c r="H810" t="n">
         <v>2</v>
       </c>
       <c r="I810" t="n">
         <v>-1</v>
       </c>
       <c r="J810" t="n">
-        <v>552</v>
+        <v>372</v>
       </c>
       <c r="K810" t="n">
-        <v>829.99</v>
+        <v>579.99</v>
       </c>
       <c r="L810" t="n">
-        <v>555.98</v>
+        <v>415.98</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Hawx Prime 105 S BOA W GW</t>
+          <t>Mach1 HV 120</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>*232020*</t>
+          <t>*132154*</t>
         </is>
       </c>
       <c r="E811" t="n">
         <v>0</v>
       </c>
       <c r="F811" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G811" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H811" t="n">
         <v>0</v>
       </c>
       <c r="I811" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J811" t="n">
-        <v>512</v>
+        <v>412.72</v>
       </c>
       <c r="K811" t="n">
-        <v>799.99</v>
+        <v>749.99</v>
       </c>
       <c r="L811" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>Mach1 LV 130</t>
+          <t>Shadow 130 LV</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t>*209225*</t>
+          <t>*127775*</t>
         </is>
       </c>
       <c r="E812" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F812" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G812" t="n">
+        <v>0</v>
+      </c>
+      <c r="H812" t="n">
         <v>2</v>
       </c>
-      <c r="H812" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I812" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J812" t="n">
-        <v>500</v>
+        <v>552</v>
       </c>
       <c r="K812" t="n">
-        <v>799.99</v>
+        <v>829.99</v>
       </c>
       <c r="L812" t="n">
-        <v>0</v>
+        <v>555.98</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>SHADOW 130 LV GW</t>
+          <t>Hawx Prime 105 S BOA W GW</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t>*209582*</t>
+          <t>*232020*</t>
         </is>
       </c>
       <c r="E813" t="n">
         <v>0</v>
       </c>
       <c r="F813" t="n">
         <v>2</v>
       </c>
       <c r="G813" t="n">
         <v>2</v>
       </c>
       <c r="H813" t="n">
         <v>0</v>
       </c>
       <c r="I813" t="n">
         <v>2</v>
       </c>
       <c r="J813" t="n">
-        <v>565</v>
+        <v>512</v>
       </c>
       <c r="K813" t="n">
-        <v>849.99</v>
+        <v>799.99</v>
       </c>
       <c r="L813" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Mach1 LV 110</t>
+          <t>Mach1 LV 130</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t>*132121*</t>
+          <t>*209225*</t>
         </is>
       </c>
       <c r="E814" t="n">
         <v>0</v>
       </c>
       <c r="F814" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G814" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H814" t="n">
         <v>0</v>
       </c>
       <c r="I814" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J814" t="n">
-        <v>357.28</v>
+        <v>500</v>
       </c>
       <c r="K814" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L814" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>LX 120 HV GW</t>
+          <t>SHADOW 130 LV GW</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t>*134856*</t>
+          <t>*209582*</t>
         </is>
       </c>
       <c r="E815" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F815" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G815" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H815" t="n">
         <v>0</v>
       </c>
       <c r="I815" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J815" t="n">
-        <v>401</v>
+        <v>565</v>
       </c>
       <c r="K815" t="n">
-        <v>599.99</v>
+        <v>849.99</v>
       </c>
       <c r="L815" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Mach Sport MV 75 W</t>
+          <t>Mach1 LV 110</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t>*134900*</t>
+          <t>*132121*</t>
         </is>
       </c>
       <c r="E816" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F816" t="n">
         <v>1</v>
       </c>
       <c r="G816" t="n">
         <v>0</v>
       </c>
       <c r="H816" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I816" t="n">
         <v>0</v>
       </c>
       <c r="J816" t="n">
-        <v>250</v>
+        <v>357.28</v>
       </c>
       <c r="K816" t="n">
-        <v>379.99</v>
+        <v>649.99</v>
       </c>
       <c r="L816" t="n">
-        <v>129.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>HAWX ULTRA W</t>
+          <t>LX 120 HV GW</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t>*133179*</t>
+          <t>*134856*</t>
         </is>
       </c>
       <c r="E817" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F817" t="n">
         <v>1</v>
       </c>
       <c r="G817" t="n">
         <v>0</v>
       </c>
       <c r="H817" t="n">
         <v>0</v>
       </c>
       <c r="I817" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J817" t="n">
-        <v>302</v>
+        <v>401</v>
       </c>
       <c r="K817" t="n">
-        <v>449.99</v>
+        <v>599.99</v>
       </c>
       <c r="L817" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>Hawx Magna 75 W</t>
+          <t>Mach Sport MV 75 W</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t>*125454*</t>
+          <t>*134900*</t>
         </is>
       </c>
       <c r="E818" t="n">
         <v>1</v>
       </c>
       <c r="F818" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G818" t="n">
         <v>0</v>
       </c>
       <c r="H818" t="n">
         <v>1</v>
       </c>
       <c r="I818" t="n">
         <v>0</v>
       </c>
       <c r="J818" t="n">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="K818" t="n">
         <v>379.99</v>
       </c>
       <c r="L818" t="n">
-        <v>145.99</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>HAWX ULTRA W</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>*132086*</t>
+          <t>*133179*</t>
         </is>
       </c>
       <c r="E819" t="n">
         <v>0</v>
       </c>
       <c r="F819" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G819" t="n">
         <v>0</v>
       </c>
       <c r="H819" t="n">
         <v>0</v>
       </c>
       <c r="I819" t="n">
         <v>0</v>
       </c>
       <c r="J819" t="n">
-        <v>467.28</v>
+        <v>302</v>
       </c>
       <c r="K819" t="n">
-        <v>849.99</v>
+        <v>449.99</v>
       </c>
       <c r="L819" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Hawx Magna 110 S</t>
+          <t>Hawx Magna 75 W</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>*131512*</t>
+          <t>*125454*</t>
         </is>
       </c>
       <c r="E820" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F820" t="n">
         <v>0</v>
       </c>
       <c r="G820" t="n">
         <v>0</v>
       </c>
       <c r="H820" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I820" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J820" t="n">
-        <v>372</v>
+        <v>234</v>
       </c>
       <c r="K820" t="n">
-        <v>629.99</v>
+        <v>379.99</v>
       </c>
       <c r="L820" t="n">
-        <v>515.98</v>
+        <v>145.99</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Mach BOA HV 95 W</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t>*126629*</t>
+          <t>*132086*</t>
         </is>
       </c>
       <c r="E821" t="n">
         <v>0</v>
       </c>
       <c r="F821" t="n">
         <v>0</v>
       </c>
       <c r="G821" t="n">
         <v>0</v>
       </c>
       <c r="H821" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I821" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J821" t="n">
-        <v>384.56</v>
+        <v>467.28</v>
       </c>
       <c r="K821" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="L821" t="n">
-        <v>265.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Mach1 HV 130</t>
+          <t>Hawx Magna 110 S</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>*209228*</t>
+          <t>*131512*</t>
         </is>
       </c>
       <c r="E822" t="n">
         <v>0</v>
       </c>
       <c r="F822" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G822" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H822" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I822" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J822" t="n">
-        <v>500</v>
+        <v>372</v>
       </c>
       <c r="K822" t="n">
-        <v>849.95</v>
+        <v>629.99</v>
       </c>
       <c r="L822" t="n">
-        <v>349.95</v>
+        <v>515.98</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>Mach1 MV 110</t>
+          <t>Mach BOA HV 95 W</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>*132141*</t>
+          <t>*126629*</t>
         </is>
       </c>
       <c r="E823" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F823" t="n">
         <v>0</v>
       </c>
       <c r="G823" t="n">
         <v>0</v>
       </c>
       <c r="H823" t="n">
         <v>1</v>
       </c>
       <c r="I823" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J823" t="n">
-        <v>357.28</v>
+        <v>384.56</v>
       </c>
       <c r="K823" t="n">
         <v>649.99</v>
       </c>
       <c r="L823" t="n">
-        <v>292.71</v>
+        <v>265.43</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>Mach1 HV 130</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>*132130*</t>
+          <t>*209228*</t>
         </is>
       </c>
       <c r="E824" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F824" t="n">
         <v>1</v>
       </c>
       <c r="G824" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H824" t="n">
         <v>1</v>
       </c>
       <c r="I824" t="n">
         <v>0</v>
       </c>
       <c r="J824" t="n">
-        <v>412.72</v>
+        <v>500</v>
       </c>
       <c r="K824" t="n">
-        <v>749.99</v>
+        <v>849.95</v>
       </c>
       <c r="L824" t="n">
-        <v>337.27</v>
+        <v>349.95</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Mach1 MV 110</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>*132704*</t>
+          <t>*132141*</t>
         </is>
       </c>
       <c r="E825" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F825" t="n">
         <v>0</v>
       </c>
       <c r="G825" t="n">
         <v>0</v>
       </c>
       <c r="H825" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I825" t="n">
         <v>0</v>
       </c>
       <c r="J825" t="n">
-        <v>403.75</v>
+        <v>357.28</v>
       </c>
       <c r="K825" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L825" t="n">
-        <v>0</v>
+        <v>292.71</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>DS Asolo 130</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>*125027*</t>
+          <t>*132130*</t>
         </is>
       </c>
       <c r="E826" t="n">
         <v>1</v>
       </c>
       <c r="F826" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G826" t="n">
         <v>0</v>
       </c>
       <c r="H826" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I826" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J826" t="n">
-        <v>460</v>
+        <v>412.72</v>
       </c>
       <c r="K826" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L826" t="n">
-        <v>0</v>
+        <v>337.27</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Phaenom</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Freestyle 90</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>*131763*</t>
+          <t>*132704*</t>
         </is>
       </c>
       <c r="E827" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F827" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G827" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H827" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I827" t="n">
         <v>0</v>
       </c>
       <c r="J827" t="n">
-        <v>444</v>
+        <v>403.75</v>
       </c>
       <c r="K827" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L827" t="n">
-        <v>411.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Rfit MV W 85 GW</t>
+          <t>DS Asolo 130</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>*132914*</t>
+          <t>*125027*</t>
         </is>
       </c>
       <c r="E828" t="n">
         <v>1</v>
       </c>
       <c r="F828" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G828" t="n">
         <v>0</v>
       </c>
       <c r="H828" t="n">
         <v>0</v>
       </c>
       <c r="I828" t="n">
         <v>1</v>
       </c>
       <c r="J828" t="n">
-        <v>309</v>
+        <v>460</v>
       </c>
       <c r="K828" t="n">
-        <v>499.99</v>
+        <v>699.99</v>
       </c>
       <c r="L828" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Phaenom</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>HAWX MAGNA 120 S DUAL BOA</t>
+          <t>Freestyle 90</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>*232064*</t>
+          <t>*131763*</t>
         </is>
       </c>
       <c r="E829" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F829" t="n">
         <v>2</v>
       </c>
       <c r="G829" t="n">
+        <v>1</v>
+      </c>
+      <c r="H829" t="n">
         <v>2</v>
       </c>
-      <c r="H829" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I829" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J829" t="n">
-        <v>608</v>
+        <v>444</v>
       </c>
       <c r="K829" t="n">
-        <v>949.99</v>
+        <v>649.99</v>
       </c>
       <c r="L829" t="n">
-        <v>0</v>
+        <v>411.98</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Hawx Prime 110 S Boa</t>
+          <t>Rfit MV W 85 GW</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>*208218*</t>
+          <t>*132914*</t>
         </is>
       </c>
       <c r="E830" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F830" t="n">
         <v>1</v>
       </c>
       <c r="G830" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H830" t="n">
         <v>0</v>
       </c>
       <c r="I830" t="n">
         <v>1</v>
       </c>
       <c r="J830" t="n">
-        <v>480</v>
+        <v>309</v>
       </c>
       <c r="K830" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L830" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>REMEDY 130</t>
+          <t>HAWX MAGNA 120 S DUAL BOA</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>*208315*</t>
+          <t>*232064*</t>
         </is>
       </c>
       <c r="E831" t="n">
         <v>0</v>
       </c>
       <c r="F831" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G831" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H831" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I831" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J831" t="n">
-        <v>544</v>
+        <v>608</v>
       </c>
       <c r="K831" t="n">
-        <v>849.99</v>
+        <v>949.99</v>
       </c>
       <c r="L831" t="n">
-        <v>1835.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Hawx Ultra 110 S BOA B</t>
+          <t>Hawx Prime 110 S Boa</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>*208272*</t>
+          <t>*208218*</t>
         </is>
       </c>
       <c r="E832" t="n">
         <v>0</v>
       </c>
       <c r="F832" t="n">
         <v>1</v>
       </c>
       <c r="G832" t="n">
         <v>1</v>
       </c>
       <c r="H832" t="n">
         <v>0</v>
       </c>
       <c r="I832" t="n">
         <v>1</v>
       </c>
       <c r="J832" t="n">
         <v>480</v>
       </c>
       <c r="K832" t="n">
         <v>749.99</v>
       </c>
       <c r="L832" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Mach sport HV 80</t>
+          <t>REMEDY 130</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>*132112*</t>
+          <t>*208315*</t>
         </is>
       </c>
       <c r="E833" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F833" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G833" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H833" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I833" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J833" t="n">
-        <v>192.72</v>
+        <v>544</v>
       </c>
       <c r="K833" t="n">
-        <v>349.99</v>
+        <v>849.99</v>
       </c>
       <c r="L833" t="n">
-        <v>0</v>
+        <v>1835.94</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Hawx Magna 130 S</t>
+          <t>Hawx Ultra 110 S BOA B</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t>*132464*</t>
+          <t>*208272*</t>
         </is>
       </c>
       <c r="E834" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F834" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G834" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H834" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I834" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="J834" t="n">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="K834" t="n">
-        <v>729.99</v>
+        <v>749.99</v>
       </c>
       <c r="L834" t="n">
-        <v>1079.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Hawx Prime 115 S BOA W</t>
+          <t>Mach sport HV 80</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>*131602*</t>
+          <t>*132112*</t>
         </is>
       </c>
       <c r="E835" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F835" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G835" t="n">
         <v>0</v>
       </c>
       <c r="H835" t="n">
         <v>0</v>
       </c>
       <c r="I835" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J835" t="n">
-        <v>576</v>
+        <v>192.72</v>
       </c>
       <c r="K835" t="n">
-        <v>899.99</v>
+        <v>349.99</v>
       </c>
       <c r="L835" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Mach BOA MV 120</t>
+          <t>Hawx Magna 130 S</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t>*209240*</t>
+          <t>*132464*</t>
         </is>
       </c>
       <c r="E836" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F836" t="n">
         <v>4</v>
       </c>
       <c r="G836" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H836" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I836" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J836" t="n">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="K836" t="n">
-        <v>749.99</v>
+        <v>729.99</v>
       </c>
       <c r="L836" t="n">
-        <v>561.98</v>
+        <v>1079.96</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>Hawx Prime 115 S BOA W</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>*134914*</t>
+          <t>*131602*</t>
         </is>
       </c>
       <c r="E837" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F837" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G837" t="n">
         <v>0</v>
       </c>
       <c r="H837" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I837" t="n">
         <v>0</v>
       </c>
       <c r="J837" t="n">
-        <v>82.72</v>
+        <v>576</v>
       </c>
       <c r="K837" t="n">
-        <v>149.99</v>
+        <v>899.99</v>
       </c>
       <c r="L837" t="n">
-        <v>134.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Shadow 130 MV GW</t>
+          <t>Mach BOA MV 120</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>*130204*</t>
+          <t>*209240*</t>
         </is>
       </c>
       <c r="E838" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F838" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G838" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H838" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I838" t="n">
         <v>0</v>
       </c>
       <c r="J838" t="n">
-        <v>565</v>
+        <v>469</v>
       </c>
       <c r="K838" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L838" t="n">
-        <v>284.99</v>
+        <v>561.98</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>Hawx Prime 110 S Boa</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>*132549*</t>
+          <t>*134914*</t>
         </is>
       </c>
       <c r="E839" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F839" t="n">
         <v>2</v>
       </c>
       <c r="G839" t="n">
         <v>0</v>
       </c>
       <c r="H839" t="n">
         <v>2</v>
       </c>
       <c r="I839" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J839" t="n">
-        <v>480</v>
+        <v>82.72</v>
       </c>
       <c r="K839" t="n">
-        <v>749.99</v>
+        <v>149.99</v>
       </c>
       <c r="L839" t="n">
-        <v>539.98</v>
+        <v>134.54</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>Kaliber 100 MV BOA</t>
+          <t>Shadow 130 MV GW</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>*208831*</t>
+          <t>*130204*</t>
         </is>
       </c>
       <c r="E840" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F840" t="n">
         <v>1</v>
       </c>
       <c r="G840" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H840" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I840" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J840" t="n">
-        <v>375</v>
+        <v>565</v>
       </c>
       <c r="K840" t="n">
-        <v>599.99</v>
+        <v>849.99</v>
       </c>
       <c r="L840" t="n">
-        <v>0</v>
+        <v>284.99</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Mach1 LV 130</t>
+          <t>Hawx Prime 110 S Boa</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>*209227*</t>
+          <t>*132549*</t>
         </is>
       </c>
       <c r="E841" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F841" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G841" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H841" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I841" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J841" t="n">
-        <v>500</v>
+        <v>480</v>
       </c>
       <c r="K841" t="n">
-        <v>799.99</v>
+        <v>749.99</v>
       </c>
       <c r="L841" t="n">
-        <v>299.99</v>
+        <v>539.98</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Kaliber 100 MV BOA</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>*132201*</t>
+          <t>*208831*</t>
         </is>
       </c>
       <c r="E842" t="n">
         <v>0</v>
       </c>
       <c r="F842" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G842" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H842" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I842" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J842" t="n">
-        <v>412.72</v>
+        <v>375</v>
       </c>
       <c r="K842" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L842" t="n">
-        <v>674.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>Mach1 LV 130</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>*132238*</t>
+          <t>*209227*</t>
         </is>
       </c>
       <c r="E843" t="n">
         <v>0</v>
       </c>
       <c r="F843" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G843" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H843" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I843" t="n">
         <v>0</v>
       </c>
       <c r="J843" t="n">
-        <v>82.72</v>
+        <v>500</v>
       </c>
       <c r="K843" t="n">
-        <v>149.99</v>
+        <v>799.99</v>
       </c>
       <c r="L843" t="n">
-        <v>0</v>
+        <v>299.99</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Mach1 LV 95 w</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>*132196*</t>
+          <t>*132201*</t>
         </is>
       </c>
       <c r="E844" t="n">
         <v>0</v>
       </c>
       <c r="F844" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G844" t="n">
         <v>0</v>
       </c>
       <c r="H844" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I844" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J844" t="n">
-        <v>357.28</v>
+        <v>412.72</v>
       </c>
       <c r="K844" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L844" t="n">
-        <v>0</v>
+        <v>674.54</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Hawx Magna 75 W</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>*128656*</t>
+          <t>*132238*</t>
         </is>
       </c>
       <c r="E845" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F845" t="n">
         <v>0</v>
       </c>
       <c r="G845" t="n">
         <v>0</v>
       </c>
       <c r="H845" t="n">
         <v>0</v>
       </c>
       <c r="I845" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J845" t="n">
-        <v>234</v>
+        <v>82.72</v>
       </c>
       <c r="K845" t="n">
-        <v>379.99</v>
+        <v>149.99</v>
       </c>
       <c r="L845" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>SHADOW 120 LV GW</t>
+          <t>Mach1 LV 95 w</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>*209589*</t>
+          <t>*132196*</t>
         </is>
       </c>
       <c r="E846" t="n">
         <v>0</v>
       </c>
       <c r="F846" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G846" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H846" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I846" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J846" t="n">
-        <v>500</v>
+        <v>357.28</v>
       </c>
       <c r="K846" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L846" t="n">
-        <v>499.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>Junior Hawx 3</t>
+          <t>Hawx Magna 75 W</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>*132596*</t>
+          <t>*128656*</t>
         </is>
       </c>
       <c r="E847" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F847" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G847" t="n">
         <v>0</v>
       </c>
       <c r="H847" t="n">
         <v>0</v>
       </c>
       <c r="I847" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J847" t="n">
-        <v>127.25</v>
+        <v>234</v>
       </c>
       <c r="K847" t="n">
-        <v>189.99</v>
+        <v>379.99</v>
       </c>
       <c r="L847" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>AR ONE 120 MV</t>
+          <t>SHADOW 120 LV GW</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>27X</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>*230721*</t>
+          <t>*209589*</t>
         </is>
       </c>
       <c r="E848" t="n">
         <v>0</v>
       </c>
       <c r="F848" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G848" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H848" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I848" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J848" t="n">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="K848" t="n">
         <v>749.99</v>
       </c>
       <c r="L848" t="n">
-        <v>0</v>
+        <v>499.98</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Shadow 100 MV GW</t>
+          <t>Junior Hawx 3</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>*127766*</t>
+          <t>*132596*</t>
         </is>
       </c>
       <c r="E849" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F849" t="n">
         <v>1</v>
       </c>
       <c r="G849" t="n">
         <v>0</v>
       </c>
       <c r="H849" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I849" t="n">
         <v>0</v>
       </c>
       <c r="J849" t="n">
-        <v>386</v>
+        <v>127.25</v>
       </c>
       <c r="K849" t="n">
-        <v>579.99</v>
+        <v>189.99</v>
       </c>
       <c r="L849" t="n">
-        <v>193.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mach1 JR </t>
+          <t>AR ONE 120 MV</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27X</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>*134912*</t>
+          <t>*230721*</t>
         </is>
       </c>
       <c r="E850" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F850" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G850" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H850" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I850" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J850" t="n">
-        <v>169</v>
+        <v>498</v>
       </c>
       <c r="K850" t="n">
-        <v>269.99</v>
+        <v>749.99</v>
       </c>
       <c r="L850" t="n">
-        <v>403.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>W. Formula 95 MV</t>
+          <t>Shadow 100 MV GW</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>*128655*</t>
+          <t>*127766*</t>
         </is>
       </c>
       <c r="E851" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F851" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G851" t="n">
         <v>0</v>
       </c>
       <c r="H851" t="n">
         <v>1</v>
       </c>
       <c r="I851" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J851" t="n">
-        <v>348.5</v>
+        <v>386</v>
       </c>
       <c r="K851" t="n">
-        <v>649.99</v>
+        <v>579.99</v>
       </c>
       <c r="L851" t="n">
-        <v>301.49</v>
+        <v>193.99</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Hawx Magna 130 S</t>
+          <t xml:space="preserve">Mach1 JR </t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>*132466*</t>
+          <t>*134912*</t>
         </is>
       </c>
       <c r="E852" t="n">
         <v>1</v>
       </c>
       <c r="F852" t="n">
+        <v>4</v>
+      </c>
+      <c r="G852" t="n">
         <v>2</v>
       </c>
-      <c r="G852" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H852" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I852" t="n">
         <v>-1</v>
       </c>
       <c r="J852" t="n">
-        <v>460</v>
+        <v>169</v>
       </c>
       <c r="K852" t="n">
-        <v>729.99</v>
+        <v>269.99</v>
       </c>
       <c r="L852" t="n">
-        <v>539.98</v>
+        <v>403.96</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>HAWX KIDS 1</t>
+          <t>W. Formula 95 MV</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
-          <t>*207204*</t>
+          <t>*128655*</t>
         </is>
       </c>
       <c r="E853" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F853" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G853" t="n">
         <v>0</v>
       </c>
       <c r="H853" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I853" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J853" t="n">
-        <v>88</v>
+        <v>348.5</v>
       </c>
       <c r="K853" t="n">
-        <v>129.99</v>
+        <v>649.99</v>
       </c>
       <c r="L853" t="n">
-        <v>0</v>
+        <v>301.49</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Hawx Magna 130 S</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>*208819*</t>
+          <t>*132466*</t>
         </is>
       </c>
       <c r="E854" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F854" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G854" t="n">
         <v>0</v>
       </c>
       <c r="H854" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I854" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J854" t="n">
-        <v>131.75</v>
+        <v>460</v>
       </c>
       <c r="K854" t="n">
-        <v>249.99</v>
+        <v>729.99</v>
       </c>
       <c r="L854" t="n">
-        <v>0</v>
+        <v>539.98</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Hawx Prime 120 S</t>
+          <t>HAWX KIDS 1</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>16</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>*131616*</t>
+          <t>*207204*</t>
         </is>
       </c>
       <c r="E855" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F855" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G855" t="n">
         <v>0</v>
       </c>
       <c r="H855" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I855" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J855" t="n">
-        <v>448</v>
+        <v>88</v>
       </c>
       <c r="K855" t="n">
-        <v>799.99</v>
+        <v>129.99</v>
       </c>
       <c r="L855" t="n">
-        <v>703.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Il Moro 90</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>*125729*</t>
+          <t>*208819*</t>
         </is>
       </c>
       <c r="E856" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F856" t="n">
         <v>0</v>
       </c>
       <c r="G856" t="n">
         <v>0</v>
       </c>
       <c r="H856" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I856" t="n">
         <v>0</v>
       </c>
       <c r="J856" t="n">
-        <v>282</v>
+        <v>131.75</v>
       </c>
       <c r="K856" t="n">
-        <v>499.99</v>
+        <v>249.99</v>
       </c>
       <c r="L856" t="n">
-        <v>435.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Kaliber Pro 130 LV GW BOA 2</t>
+          <t>Hawx Prime 120 S</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>*232257*</t>
+          <t>*131616*</t>
         </is>
       </c>
       <c r="E857" t="n">
         <v>0</v>
       </c>
       <c r="F857" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G857" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H857" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I857" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J857" t="n">
-        <v>595</v>
+        <v>448</v>
       </c>
       <c r="K857" t="n">
-        <v>949.99</v>
+        <v>799.99</v>
       </c>
       <c r="L857" t="n">
-        <v>0</v>
+        <v>703.98</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Hawx Magna 110</t>
+          <t>Il Moro 90</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t>*232010*</t>
+          <t>*125729*</t>
         </is>
       </c>
       <c r="E858" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F858" t="n">
+        <v>0</v>
+      </c>
+      <c r="G858" t="n">
+        <v>0</v>
+      </c>
+      <c r="H858" t="n">
         <v>2</v>
       </c>
-      <c r="G858" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I858" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J858" t="n">
-        <v>384</v>
+        <v>282</v>
       </c>
       <c r="K858" t="n">
-        <v>599.99</v>
+        <v>499.99</v>
       </c>
       <c r="L858" t="n">
-        <v>0</v>
+        <v>435.98</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Mach BOA MV 95 W</t>
+          <t>Kaliber Pro 130 LV GW BOA 2</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>*209216*</t>
+          <t>*232257*</t>
         </is>
       </c>
       <c r="E859" t="n">
         <v>0</v>
       </c>
       <c r="F859" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G859" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H859" t="n">
         <v>0</v>
       </c>
       <c r="I859" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J859" t="n">
-        <v>406</v>
+        <v>595</v>
       </c>
       <c r="K859" t="n">
-        <v>649.99</v>
+        <v>949.99</v>
       </c>
       <c r="L859" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Magna 110</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>*132070*</t>
+          <t>*232010*</t>
         </is>
       </c>
       <c r="E860" t="n">
+        <v>0</v>
+      </c>
+      <c r="F860" t="n">
         <v>2</v>
       </c>
-      <c r="F860" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G860" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H860" t="n">
+        <v>0</v>
+      </c>
+      <c r="I860" t="n">
         <v>2</v>
       </c>
-      <c r="I860" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J860" t="n">
-        <v>467.28</v>
+        <v>384</v>
       </c>
       <c r="K860" t="n">
-        <v>849.99</v>
+        <v>599.99</v>
       </c>
       <c r="L860" t="n">
-        <v>765.42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Hawx Prime 105 S W</t>
+          <t>Mach BOA MV 95 W</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t>*131511*</t>
+          <t>*209216*</t>
         </is>
       </c>
       <c r="E861" t="n">
         <v>0</v>
       </c>
       <c r="F861" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G861" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H861" t="n">
+        <v>0</v>
+      </c>
+      <c r="I861" t="n">
         <v>2</v>
       </c>
-      <c r="I861" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J861" t="n">
-        <v>448</v>
+        <v>406</v>
       </c>
       <c r="K861" t="n">
-        <v>699.99</v>
+        <v>649.99</v>
       </c>
       <c r="L861" t="n">
-        <v>503.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>FORMULA 95 W</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t>*208816*</t>
+          <t>*132070*</t>
         </is>
       </c>
       <c r="E862" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F862" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G862" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H862" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I862" t="n">
         <v>0</v>
       </c>
       <c r="J862" t="n">
-        <v>375</v>
+        <v>467.28</v>
       </c>
       <c r="K862" t="n">
-        <v>599.99</v>
+        <v>849.99</v>
       </c>
       <c r="L862" t="n">
-        <v>224.99</v>
+        <v>765.42</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>W. Hawx Ultra 85</t>
+          <t>Hawx Prime 105 S W</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t>*132530*</t>
+          <t>*131511*</t>
         </is>
       </c>
       <c r="E863" t="n">
         <v>0</v>
       </c>
       <c r="F863" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G863" t="n">
         <v>0</v>
       </c>
       <c r="H863" t="n">
         <v>2</v>
       </c>
       <c r="I863" t="n">
         <v>-2</v>
       </c>
       <c r="J863" t="n">
-        <v>335</v>
+        <v>448</v>
       </c>
       <c r="K863" t="n">
-        <v>499.99</v>
+        <v>699.99</v>
       </c>
       <c r="L863" t="n">
-        <v>329.98</v>
+        <v>503.98</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Mach BOA MV 120</t>
+          <t>FORMULA 95 W</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>31.5</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>*209245*</t>
+          <t>*208816*</t>
         </is>
       </c>
       <c r="E864" t="n">
         <v>0</v>
       </c>
       <c r="F864" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G864" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H864" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I864" t="n">
         <v>0</v>
       </c>
       <c r="J864" t="n">
-        <v>469</v>
+        <v>375</v>
       </c>
       <c r="K864" t="n">
-        <v>749.99</v>
+        <v>599.99</v>
       </c>
       <c r="L864" t="n">
-        <v>0</v>
+        <v>224.99</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Junior Cochise</t>
+          <t>W. Hawx Ultra 85</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t>*125901*</t>
+          <t>*132530*</t>
         </is>
       </c>
       <c r="E865" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F865" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G865" t="n">
         <v>0</v>
       </c>
       <c r="H865" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I865" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J865" t="n">
-        <v>169</v>
+        <v>335</v>
       </c>
       <c r="K865" t="n">
-        <v>269.99</v>
+        <v>499.99</v>
       </c>
       <c r="L865" t="n">
-        <v>100.99</v>
+        <v>329.98</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Hawx Ultra 70</t>
+          <t>Mach BOA MV 120</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>31.5</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t>*125476*</t>
+          <t>*209245*</t>
         </is>
       </c>
       <c r="E866" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F866" t="n">
         <v>0</v>
       </c>
       <c r="G866" t="n">
         <v>0</v>
       </c>
       <c r="H866" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I866" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J866" t="n">
-        <v>335</v>
+        <v>469</v>
       </c>
       <c r="K866" t="n">
-        <v>499.99</v>
+        <v>749.99</v>
       </c>
       <c r="L866" t="n">
-        <v>164.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Formula 100 MV</t>
+          <t>Hawx Ultra 70</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
-          <t>*132631*</t>
+          <t>*125476*</t>
         </is>
       </c>
       <c r="E867" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F867" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G867" t="n">
         <v>0</v>
       </c>
       <c r="H867" t="n">
         <v>1</v>
       </c>
       <c r="I867" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J867" t="n">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="K867" t="n">
         <v>499.99</v>
       </c>
       <c r="L867" t="n">
-        <v>189.99</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 100 GW</t>
+          <t>Junior Cochise</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>*134276*</t>
+          <t>*125901*</t>
         </is>
       </c>
       <c r="E868" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F868" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G868" t="n">
         <v>0</v>
       </c>
       <c r="H868" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I868" t="n">
         <v>0</v>
       </c>
       <c r="J868" t="n">
-        <v>352</v>
+        <v>169</v>
       </c>
       <c r="K868" t="n">
-        <v>549.99</v>
+        <v>269.99</v>
       </c>
       <c r="L868" t="n">
-        <v>0</v>
+        <v>100.99</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Mach Sport MV 100</t>
+          <t>Formula 100 MV</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>*126600*</t>
+          <t>*132631*</t>
         </is>
       </c>
       <c r="E869" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F869" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G869" t="n">
         <v>0</v>
       </c>
       <c r="H869" t="n">
         <v>1</v>
       </c>
       <c r="I869" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J869" t="n">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="K869" t="n">
         <v>499.99</v>
       </c>
       <c r="L869" t="n">
-        <v>187.99</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Mach1 LV 120</t>
+          <t>HAWX ULTRA 100 GW</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>*132119*</t>
+          <t>*134276*</t>
         </is>
       </c>
       <c r="E870" t="n">
         <v>0</v>
       </c>
       <c r="F870" t="n">
         <v>1</v>
       </c>
       <c r="G870" t="n">
         <v>0</v>
       </c>
       <c r="H870" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I870" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J870" t="n">
-        <v>437</v>
+        <v>352</v>
       </c>
       <c r="K870" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="L870" t="n">
-        <v>312.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Mach BOA MV 105 W</t>
+          <t>Mach Sport MV 100</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>*231987*</t>
+          <t>*126600*</t>
         </is>
       </c>
       <c r="E871" t="n">
         <v>0</v>
       </c>
       <c r="F871" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G871" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H871" t="n">
         <v>1</v>
       </c>
       <c r="I871" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J871" t="n">
-        <v>469</v>
+        <v>312</v>
       </c>
       <c r="K871" t="n">
-        <v>749.99</v>
+        <v>499.99</v>
       </c>
       <c r="L871" t="n">
-        <v>280.99</v>
+        <v>187.99</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Shadow 130 MV GW</t>
+          <t>Mach1 LV 120</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>*209632*</t>
+          <t>*132119*</t>
         </is>
       </c>
       <c r="E872" t="n">
         <v>0</v>
       </c>
       <c r="F872" t="n">
         <v>1</v>
       </c>
       <c r="G872" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H872" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I872" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J872" t="n">
-        <v>565</v>
+        <v>437</v>
       </c>
       <c r="K872" t="n">
-        <v>849.99</v>
+        <v>749.99</v>
       </c>
       <c r="L872" t="n">
-        <v>0</v>
+        <v>312.99</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Shadow 95 W LV GW</t>
+          <t>Mach BOA MV 105 W</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>*209617*</t>
+          <t>*231987*</t>
         </is>
       </c>
       <c r="E873" t="n">
         <v>0</v>
       </c>
       <c r="F873" t="n">
         <v>1</v>
       </c>
       <c r="G873" t="n">
         <v>1</v>
       </c>
       <c r="H873" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I873" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J873" t="n">
-        <v>430</v>
+        <v>469</v>
       </c>
       <c r="K873" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L873" t="n">
-        <v>0</v>
+        <v>280.99</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Shadow 115 W MV GW</t>
+          <t>Shadow 130 MV GW</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t>*209612*</t>
+          <t>*209632*</t>
         </is>
       </c>
       <c r="E874" t="n">
         <v>0</v>
       </c>
       <c r="F874" t="n">
         <v>1</v>
       </c>
       <c r="G874" t="n">
         <v>1</v>
       </c>
       <c r="H874" t="n">
         <v>0</v>
       </c>
       <c r="I874" t="n">
         <v>1</v>
       </c>
       <c r="J874" t="n">
-        <v>486</v>
+        <v>565</v>
       </c>
       <c r="K874" t="n">
-        <v>729.99</v>
+        <v>849.99</v>
       </c>
       <c r="L874" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>AR ONE 120 MV</t>
+          <t>Shadow 95 W LV GW</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>26X</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>*230720*</t>
+          <t>*209617*</t>
         </is>
       </c>
       <c r="E875" t="n">
         <v>0</v>
       </c>
       <c r="F875" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G875" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H875" t="n">
         <v>0</v>
       </c>
       <c r="I875" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J875" t="n">
-        <v>498</v>
+        <v>430</v>
       </c>
       <c r="K875" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L875" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Hawx Magna 130 S</t>
+          <t>Shadow 115 W MV GW</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t>*125453*</t>
+          <t>*209612*</t>
         </is>
       </c>
       <c r="E876" t="n">
         <v>0</v>
       </c>
       <c r="F876" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G876" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H876" t="n">
         <v>0</v>
       </c>
       <c r="I876" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J876" t="n">
-        <v>460</v>
+        <v>486</v>
       </c>
       <c r="K876" t="n">
-        <v>699.99</v>
+        <v>729.99</v>
       </c>
       <c r="L876" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Junior Hawx 1</t>
+          <t>AR ONE 120 MV</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>26X</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>*125960*</t>
+          <t>*230720*</t>
         </is>
       </c>
       <c r="E877" t="n">
         <v>0</v>
       </c>
       <c r="F877" t="n">
         <v>0</v>
       </c>
       <c r="G877" t="n">
         <v>0</v>
       </c>
       <c r="H877" t="n">
         <v>0</v>
       </c>
       <c r="I877" t="n">
         <v>0</v>
       </c>
       <c r="J877" t="n">
-        <v>87</v>
+        <v>498</v>
       </c>
       <c r="K877" t="n">
-        <v>129.99</v>
+        <v>749.99</v>
       </c>
       <c r="L877" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Mach1 MV 110</t>
+          <t>Hawx Magna 130 S</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>*132153*</t>
+          <t>*125453*</t>
         </is>
       </c>
       <c r="E878" t="n">
         <v>0</v>
       </c>
       <c r="F878" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G878" t="n">
         <v>0</v>
       </c>
       <c r="H878" t="n">
         <v>0</v>
       </c>
       <c r="I878" t="n">
         <v>0</v>
       </c>
       <c r="J878" t="n">
-        <v>357.28</v>
+        <v>460</v>
       </c>
       <c r="K878" t="n">
-        <v>649.99</v>
+        <v>699.99</v>
       </c>
       <c r="L878" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Formula 120 MV</t>
+          <t>Junior Hawx 1</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>15</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>*130605*</t>
+          <t>*125960*</t>
         </is>
       </c>
       <c r="E879" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F879" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G879" t="n">
         <v>0</v>
       </c>
       <c r="H879" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I879" t="n">
         <v>0</v>
       </c>
       <c r="J879" t="n">
-        <v>445</v>
+        <v>87</v>
       </c>
       <c r="K879" t="n">
-        <v>699.99</v>
+        <v>129.99</v>
       </c>
       <c r="L879" t="n">
-        <v>254.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>NEXUS 120 BOA</t>
+          <t>Mach1 MV 110</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t>*232066*</t>
+          <t>*132153*</t>
         </is>
       </c>
       <c r="E880" t="n">
         <v>0</v>
       </c>
       <c r="F880" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G880" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H880" t="n">
         <v>0</v>
       </c>
       <c r="I880" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J880" t="n">
-        <v>536</v>
+        <v>357.28</v>
       </c>
       <c r="K880" t="n">
-        <v>799.99</v>
+        <v>649.99</v>
       </c>
       <c r="L880" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>HAWX PRIME 95 BOA W</t>
+          <t>Formula 120 MV</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>*232021*</t>
+          <t>*130605*</t>
         </is>
       </c>
       <c r="E881" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F881" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G881" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H881" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I881" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J881" t="n">
-        <v>384</v>
+        <v>445</v>
       </c>
       <c r="K881" t="n">
         <v>699.99</v>
       </c>
       <c r="L881" t="n">
-        <v>947.97</v>
+        <v>254.99</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Hawx Magna 120 S</t>
+          <t>NEXUS 120 BOA</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>*132575*</t>
+          <t>*232066*</t>
         </is>
       </c>
       <c r="E882" t="n">
+        <v>0</v>
+      </c>
+      <c r="F882" t="n">
         <v>2</v>
       </c>
-      <c r="F882" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G882" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H882" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I882" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J882" t="n">
-        <v>436</v>
+        <v>536</v>
       </c>
       <c r="K882" t="n">
-        <v>679.99</v>
+        <v>799.99</v>
       </c>
       <c r="L882" t="n">
-        <v>243.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Junior Hawx 2</t>
+          <t>HAWX PRIME 95 BOA W</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t>*130313*</t>
+          <t>*232021*</t>
         </is>
       </c>
       <c r="E883" t="n">
         <v>0</v>
       </c>
       <c r="F883" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G883" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H883" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I883" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="J883" t="n">
-        <v>107.25</v>
+        <v>384</v>
       </c>
       <c r="K883" t="n">
-        <v>159.99</v>
+        <v>699.99</v>
       </c>
       <c r="L883" t="n">
-        <v>52.74</v>
+        <v>947.97</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Hawx Magna 120 S</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>*125992*</t>
+          <t>*132575*</t>
         </is>
       </c>
       <c r="E884" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F884" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G884" t="n">
         <v>0</v>
       </c>
       <c r="H884" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I884" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J884" t="n">
-        <v>131.75</v>
+        <v>436</v>
       </c>
       <c r="K884" t="n">
-        <v>249.99</v>
+        <v>679.99</v>
       </c>
       <c r="L884" t="n">
-        <v>236.48</v>
+        <v>243.99</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Mach BOA MV 120</t>
+          <t>Junior Hawx 2</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t>*209241*</t>
+          <t>*130313*</t>
         </is>
       </c>
       <c r="E885" t="n">
         <v>0</v>
       </c>
       <c r="F885" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G885" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H885" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I885" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J885" t="n">
-        <v>469</v>
+        <v>107.25</v>
       </c>
       <c r="K885" t="n">
-        <v>749.99</v>
+        <v>159.99</v>
       </c>
       <c r="L885" t="n">
-        <v>1123.96</v>
+        <v>52.74</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>AR ONE 120 MV</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>24X</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>*230718*</t>
+          <t>*125992*</t>
         </is>
       </c>
       <c r="E886" t="n">
         <v>0</v>
       </c>
       <c r="F886" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G886" t="n">
         <v>0</v>
       </c>
       <c r="H886" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I886" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J886" t="n">
-        <v>498</v>
+        <v>131.75</v>
       </c>
       <c r="K886" t="n">
-        <v>749.99</v>
+        <v>249.99</v>
       </c>
       <c r="L886" t="n">
-        <v>0</v>
+        <v>236.48</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Shadow 95 W MV GW</t>
+          <t>Mach BOA MV 120</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27.5</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>*132738*</t>
+          <t>*209241*</t>
         </is>
       </c>
       <c r="E887" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F887" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G887" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H887" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I887" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J887" t="n">
-        <v>430</v>
+        <v>469</v>
       </c>
       <c r="K887" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L887" t="n">
-        <v>0</v>
+        <v>1123.96</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Mach1 LV 95 w</t>
+          <t>AR ONE 120 MV</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24X</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>*132194*</t>
+          <t>*230718*</t>
         </is>
       </c>
       <c r="E888" t="n">
         <v>0</v>
       </c>
       <c r="F888" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G888" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H888" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I888" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J888" t="n">
-        <v>357.28</v>
+        <v>498</v>
       </c>
       <c r="K888" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L888" t="n">
-        <v>2341.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Phaenom</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Freestyle 100</t>
+          <t>Shadow 95 W MV GW</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>*131755*</t>
+          <t>*132738*</t>
         </is>
       </c>
       <c r="E889" t="n">
         <v>1</v>
       </c>
       <c r="F889" t="n">
         <v>1</v>
       </c>
       <c r="G889" t="n">
         <v>0</v>
       </c>
       <c r="H889" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I889" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J889" t="n">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="K889" t="n">
-        <v>749.99</v>
+        <v>649.99</v>
       </c>
       <c r="L889" t="n">
-        <v>305.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Mach Sport LV 75 W</t>
+          <t>Mach1 LV 95 w</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>*231993*</t>
+          <t>*132194*</t>
         </is>
       </c>
       <c r="E890" t="n">
         <v>0</v>
       </c>
       <c r="F890" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G890" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H890" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I890" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J890" t="n">
-        <v>250</v>
+        <v>357.28</v>
       </c>
       <c r="K890" t="n">
-        <v>399.99</v>
+        <v>649.99</v>
       </c>
       <c r="L890" t="n">
-        <v>0</v>
+        <v>2341.68</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Phaenom</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Freestyle 100</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>*208813*</t>
+          <t>*131755*</t>
         </is>
       </c>
       <c r="E891" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F891" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G891" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H891" t="n">
         <v>1</v>
       </c>
       <c r="I891" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J891" t="n">
-        <v>403.75</v>
+        <v>444</v>
       </c>
       <c r="K891" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L891" t="n">
-        <v>296.24</v>
+        <v>305.99</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>Mach Sport LV 75 W</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>*132110*</t>
+          <t>*231993*</t>
         </is>
       </c>
       <c r="E892" t="n">
         <v>0</v>
       </c>
       <c r="F892" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G892" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H892" t="n">
         <v>0</v>
       </c>
       <c r="I892" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J892" t="n">
-        <v>440</v>
+        <v>250</v>
       </c>
       <c r="K892" t="n">
-        <v>799.99</v>
+        <v>399.99</v>
       </c>
       <c r="L892" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Hawx Magna 110</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>*232013*</t>
+          <t>*208813*</t>
         </is>
       </c>
       <c r="E893" t="n">
         <v>0</v>
       </c>
       <c r="F893" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G893" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H893" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I893" t="n">
         <v>1</v>
       </c>
       <c r="J893" t="n">
-        <v>384</v>
+        <v>403.75</v>
       </c>
       <c r="K893" t="n">
-        <v>599.99</v>
+        <v>699.99</v>
       </c>
       <c r="L893" t="n">
-        <v>0</v>
+        <v>296.24</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Hawx Ultra 110 S</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>*132525*</t>
+          <t>*132110*</t>
         </is>
       </c>
       <c r="E894" t="n">
         <v>0</v>
       </c>
       <c r="F894" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G894" t="n">
         <v>0</v>
       </c>
       <c r="H894" t="n">
         <v>0</v>
       </c>
       <c r="I894" t="n">
         <v>0</v>
       </c>
       <c r="J894" t="n">
-        <v>409.5</v>
+        <v>440</v>
       </c>
       <c r="K894" t="n">
-        <v>649.99</v>
+        <v>799.99</v>
       </c>
       <c r="L894" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Hawx Prime 100</t>
+          <t>Hawx Magna 110</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>*132473*</t>
+          <t>*232013*</t>
         </is>
       </c>
       <c r="E895" t="n">
         <v>0</v>
       </c>
       <c r="F895" t="n">
         <v>1</v>
       </c>
       <c r="G895" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H895" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I895" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J895" t="n">
-        <v>346.5</v>
+        <v>384</v>
       </c>
       <c r="K895" t="n">
-        <v>549.99</v>
+        <v>599.99</v>
       </c>
       <c r="L895" t="n">
-        <v>203.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Mach sport MV 85 W</t>
+          <t>Hawx Ultra 110 S</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>*132215*</t>
+          <t>*132525*</t>
         </is>
       </c>
       <c r="E896" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F896" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G896" t="n">
         <v>0</v>
       </c>
       <c r="H896" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I896" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J896" t="n">
-        <v>274.56</v>
+        <v>409.5</v>
       </c>
       <c r="K896" t="n">
-        <v>499.99</v>
+        <v>649.99</v>
       </c>
       <c r="L896" t="n">
-        <v>450.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Mach1 130 HV</t>
+          <t>Hawx Prime 100</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>*126616*</t>
+          <t>*132473*</t>
         </is>
       </c>
       <c r="E897" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F897" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G897" t="n">
         <v>0</v>
       </c>
       <c r="H897" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I897" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J897" t="n">
-        <v>468.5</v>
+        <v>346.5</v>
       </c>
       <c r="K897" t="n">
-        <v>799.99</v>
+        <v>549.99</v>
       </c>
       <c r="L897" t="n">
-        <v>0</v>
+        <v>203.49</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Rfit MV 110 GW</t>
+          <t>Mach sport MV 85 W</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>*132912*</t>
+          <t>*132215*</t>
         </is>
       </c>
       <c r="E898" t="n">
         <v>1</v>
       </c>
       <c r="F898" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G898" t="n">
         <v>0</v>
       </c>
       <c r="H898" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I898" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J898" t="n">
-        <v>347</v>
+        <v>274.56</v>
       </c>
       <c r="K898" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="L898" t="n">
-        <v>0</v>
+        <v>450.86</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Professional Hawx Ultra 130</t>
+          <t>Mach1 130 HV</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>*mcs232427*</t>
+          <t>*126616*</t>
         </is>
       </c>
       <c r="E899" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F899" t="n">
         <v>0</v>
       </c>
       <c r="G899" t="n">
         <v>0</v>
       </c>
       <c r="H899" t="n">
         <v>0</v>
       </c>
       <c r="I899" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J899" t="n">
-        <v>700</v>
+        <v>468.5</v>
       </c>
       <c r="K899" t="n">
-        <v>1099.99</v>
+        <v>799.99</v>
       </c>
       <c r="L899" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Mach1 MV 120</t>
+          <t>Rfit MV 110 GW</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>*126614*</t>
+          <t>*132912*</t>
         </is>
       </c>
       <c r="E900" t="n">
         <v>1</v>
       </c>
       <c r="F900" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G900" t="n">
         <v>0</v>
       </c>
       <c r="H900" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I900" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J900" t="n">
-        <v>412.72</v>
+        <v>347</v>
       </c>
       <c r="K900" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="L900" t="n">
-        <v>337.27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>Professional Hawx Ultra 130</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>*132208*</t>
+          <t>*mcs232427*</t>
         </is>
       </c>
       <c r="E901" t="n">
         <v>0</v>
       </c>
       <c r="F901" t="n">
         <v>0</v>
       </c>
       <c r="G901" t="n">
         <v>0</v>
       </c>
       <c r="H901" t="n">
         <v>0</v>
       </c>
       <c r="I901" t="n">
         <v>0</v>
       </c>
       <c r="J901" t="n">
-        <v>412.72</v>
+        <v>700</v>
       </c>
       <c r="K901" t="n">
-        <v>749.99</v>
+        <v>1099.99</v>
       </c>
       <c r="L901" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Mach1 MV 95</t>
+          <t>Mach1 MV 120</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>*209401*</t>
+          <t>*126614*</t>
         </is>
       </c>
       <c r="E902" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F902" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G902" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H902" t="n">
         <v>1</v>
       </c>
       <c r="I902" t="n">
         <v>0</v>
       </c>
       <c r="J902" t="n">
-        <v>342.5</v>
+        <v>412.72</v>
       </c>
       <c r="K902" t="n">
-        <v>649.99</v>
+        <v>749.99</v>
       </c>
       <c r="L902" t="n">
-        <v>307.49</v>
+        <v>337.27</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>*208814*</t>
+          <t>*132208*</t>
         </is>
       </c>
       <c r="E903" t="n">
         <v>0</v>
       </c>
       <c r="F903" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G903" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H903" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I903" t="n">
         <v>0</v>
       </c>
       <c r="J903" t="n">
-        <v>403.75</v>
+        <v>412.72</v>
       </c>
       <c r="K903" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L903" t="n">
-        <v>296.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Nexus 110</t>
+          <t>Mach1 MV 95</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>*232068*</t>
+          <t>*209401*</t>
         </is>
       </c>
       <c r="E904" t="n">
         <v>0</v>
       </c>
       <c r="F904" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G904" t="n">
         <v>1</v>
       </c>
       <c r="H904" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I904" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J904" t="n">
-        <v>436</v>
+        <v>342.5</v>
       </c>
       <c r="K904" t="n">
         <v>649.99</v>
       </c>
       <c r="L904" t="n">
-        <v>0</v>
+        <v>307.49</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Hawx Magna 110 S</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t>*207202*</t>
+          <t>*208814*</t>
         </is>
       </c>
       <c r="E905" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F905" t="n">
         <v>1</v>
       </c>
       <c r="G905" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H905" t="n">
         <v>1</v>
       </c>
       <c r="I905" t="n">
         <v>0</v>
       </c>
       <c r="J905" t="n">
-        <v>372</v>
+        <v>403.75</v>
       </c>
       <c r="K905" t="n">
-        <v>649.99</v>
+        <v>699.99</v>
       </c>
       <c r="L905" t="n">
-        <v>277.99</v>
+        <v>296.24</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Junior Shadow</t>
+          <t>Nexus 110</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t>*132710*</t>
+          <t>*232068*</t>
         </is>
       </c>
       <c r="E906" t="n">
         <v>0</v>
       </c>
       <c r="F906" t="n">
         <v>1</v>
       </c>
       <c r="G906" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H906" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I906" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J906" t="n">
-        <v>177</v>
+        <v>436</v>
       </c>
       <c r="K906" t="n">
-        <v>249.99</v>
+        <v>649.99</v>
       </c>
       <c r="L906" t="n">
-        <v>72.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Hawx Prime 85 W</t>
+          <t>Hawx Magna 110 S</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>*232003*</t>
+          <t>*207202*</t>
         </is>
       </c>
       <c r="E907" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F907" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G907" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H907" t="n">
         <v>1</v>
       </c>
       <c r="I907" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J907" t="n">
-        <v>335</v>
+        <v>372</v>
       </c>
       <c r="K907" t="n">
-        <v>499.99</v>
+        <v>649.99</v>
       </c>
       <c r="L907" t="n">
-        <v>164.99</v>
+        <v>277.99</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Shadow 130 MV GW</t>
+          <t>Junior Shadow</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t>*209585*</t>
+          <t>*132710*</t>
         </is>
       </c>
       <c r="E908" t="n">
         <v>0</v>
       </c>
       <c r="F908" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G908" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H908" t="n">
         <v>1</v>
       </c>
       <c r="I908" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J908" t="n">
-        <v>565</v>
+        <v>177</v>
       </c>
       <c r="K908" t="n">
-        <v>849.99</v>
+        <v>249.99</v>
       </c>
       <c r="L908" t="n">
-        <v>284.99</v>
+        <v>72.98999999999999</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>Hawx Prime 85 W</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>*132241*</t>
+          <t>*232003*</t>
         </is>
       </c>
       <c r="E909" t="n">
         <v>0</v>
       </c>
       <c r="F909" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G909" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H909" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I909" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J909" t="n">
-        <v>82.72</v>
+        <v>335</v>
       </c>
       <c r="K909" t="n">
-        <v>149.99</v>
+        <v>499.99</v>
       </c>
       <c r="L909" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>HAWX ULTRA 95 W</t>
+          <t>Shadow 130 MV GW</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t>*208284*</t>
+          <t>*209585*</t>
         </is>
       </c>
       <c r="E910" t="n">
         <v>0</v>
       </c>
       <c r="F910" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G910" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H910" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I910" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J910" t="n">
-        <v>384</v>
+        <v>565</v>
       </c>
       <c r="K910" t="n">
-        <v>599.99</v>
+        <v>849.99</v>
       </c>
       <c r="L910" t="n">
-        <v>431.98</v>
+        <v>284.99</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Mach1 MV 115 w</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>*132198*</t>
+          <t>*132241*</t>
         </is>
       </c>
       <c r="E911" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F911" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G911" t="n">
         <v>0</v>
       </c>
       <c r="H911" t="n">
         <v>0</v>
       </c>
       <c r="I911" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J911" t="n">
-        <v>412.72</v>
+        <v>82.72</v>
       </c>
       <c r="K911" t="n">
-        <v>749.99</v>
+        <v>149.99</v>
       </c>
       <c r="L911" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Mach sport HV 80</t>
+          <t>HAWX ULTRA 95 W</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>*132115*</t>
+          <t>*208284*</t>
         </is>
       </c>
       <c r="E912" t="n">
         <v>0</v>
       </c>
       <c r="F912" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G912" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H912" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I912" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J912" t="n">
-        <v>192.72</v>
+        <v>384</v>
       </c>
       <c r="K912" t="n">
-        <v>349.99</v>
+        <v>599.99</v>
       </c>
       <c r="L912" t="n">
-        <v>0</v>
+        <v>431.98</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Hawx Prime 120 S</t>
+          <t>Mach1 MV 115 w</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 </t>
+          <t>26</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>*131600*</t>
+          <t>*132198*</t>
         </is>
       </c>
       <c r="E913" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F913" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G913" t="n">
         <v>0</v>
       </c>
       <c r="H913" t="n">
         <v>0</v>
       </c>
       <c r="I913" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J913" t="n">
-        <v>448</v>
+        <v>412.72</v>
       </c>
       <c r="K913" t="n">
-        <v>699.99</v>
+        <v>749.99</v>
       </c>
       <c r="L913" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Shadow 130 MV GW</t>
+          <t>Mach sport HV 80</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>*209587*</t>
+          <t>*132115*</t>
         </is>
       </c>
       <c r="E914" t="n">
         <v>0</v>
       </c>
       <c r="F914" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G914" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H914" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I914" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J914" t="n">
-        <v>565</v>
+        <v>192.72</v>
       </c>
       <c r="K914" t="n">
-        <v>849.99</v>
+        <v>349.99</v>
       </c>
       <c r="L914" t="n">
-        <v>284.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Mach1 MV 130</t>
+          <t>Hawx Prime 120 S</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t xml:space="preserve">26 </t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>*209222*</t>
+          <t>*131600*</t>
         </is>
       </c>
       <c r="E915" t="n">
         <v>0</v>
       </c>
       <c r="F915" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G915" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H915" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I915" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J915" t="n">
-        <v>467.28</v>
+        <v>448</v>
       </c>
       <c r="K915" t="n">
-        <v>849.99</v>
+        <v>699.99</v>
       </c>
       <c r="L915" t="n">
-        <v>765.42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Lange</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>W. Hawx Magna 105 S</t>
+          <t>Shadow 130 MV GW</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>29</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>*207224*</t>
+          <t>*209587*</t>
         </is>
       </c>
       <c r="E916" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F916" t="n">
         <v>2</v>
       </c>
       <c r="G916" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H916" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I916" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J916" t="n">
-        <v>428.5</v>
+        <v>565</v>
       </c>
       <c r="K916" t="n">
-        <v>699.99</v>
+        <v>849.99</v>
       </c>
       <c r="L916" t="n">
-        <v>0</v>
+        <v>284.99</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>R3 J 90</t>
+          <t>Mach1 MV 130</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>*207485*</t>
+          <t>*209222*</t>
         </is>
       </c>
       <c r="E917" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F917" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G917" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H917" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I917" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J917" t="n">
-        <v>380</v>
+        <v>467.28</v>
       </c>
       <c r="K917" t="n">
-        <v>569.99</v>
+        <v>849.99</v>
       </c>
       <c r="L917" t="n">
-        <v>0</v>
+        <v>765.42</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Mach1 HV 105 BOA W</t>
+          <t>W. Hawx Magna 105 S</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>*132225*</t>
+          <t>*207224*</t>
         </is>
       </c>
       <c r="E918" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F918" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G918" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H918" t="n">
         <v>0</v>
       </c>
       <c r="I918" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J918" t="n">
-        <v>412.72</v>
+        <v>428.5</v>
       </c>
       <c r="K918" t="n">
-        <v>749.99</v>
+        <v>699.99</v>
       </c>
       <c r="L918" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Mach BOA HV 95 W</t>
+          <t>R3 J 90</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>22</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t>*209405*</t>
+          <t>*207485*</t>
         </is>
       </c>
       <c r="E919" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F919" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G919" t="n">
         <v>0</v>
       </c>
       <c r="H919" t="n">
         <v>0</v>
       </c>
       <c r="I919" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J919" t="n">
-        <v>384.56</v>
+        <v>380</v>
       </c>
       <c r="K919" t="n">
-        <v>699.99</v>
+        <v>569.99</v>
       </c>
       <c r="L919" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>JT 3 pearl</t>
+          <t>Mach1 HV 105 BOA W</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t>*128424*</t>
+          <t>*132225*</t>
         </is>
       </c>
       <c r="E920" t="n">
         <v>0</v>
       </c>
       <c r="F920" t="n">
         <v>0</v>
       </c>
       <c r="G920" t="n">
         <v>0</v>
       </c>
       <c r="H920" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I920" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J920" t="n">
-        <v>82.72</v>
+        <v>412.72</v>
       </c>
       <c r="K920" t="n">
-        <v>149.99</v>
+        <v>749.99</v>
       </c>
       <c r="L920" t="n">
-        <v>134.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>Hawx Ultra 70</t>
+          <t>Mach BOA HV 95 W</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>*125478*</t>
+          <t>*209405*</t>
         </is>
       </c>
       <c r="E921" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F921" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G921" t="n">
         <v>0</v>
       </c>
       <c r="H921" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I921" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J921" t="n">
-        <v>335</v>
+        <v>384.56</v>
       </c>
       <c r="K921" t="n">
-        <v>449.99</v>
+        <v>699.99</v>
       </c>
       <c r="L921" t="n">
-        <v>229.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>JT 3 pearl</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>*209251*</t>
+          <t>*128424*</t>
         </is>
       </c>
       <c r="E922" t="n">
         <v>0</v>
       </c>
       <c r="F922" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G922" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H922" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I922" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J922" t="n">
-        <v>440</v>
+        <v>82.72</v>
       </c>
       <c r="K922" t="n">
-        <v>799.95</v>
+        <v>149.99</v>
       </c>
       <c r="L922" t="n">
-        <v>0</v>
+        <v>134.54</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>HAWX PRIME 130 S BOA</t>
+          <t>Hawx Ultra 70</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>*208233*</t>
+          <t>*125478*</t>
         </is>
       </c>
       <c r="E923" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F923" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G923" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H923" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I923" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J923" t="n">
-        <v>576</v>
+        <v>335</v>
       </c>
       <c r="K923" t="n">
-        <v>899.99</v>
+        <v>449.99</v>
       </c>
       <c r="L923" t="n">
-        <v>323.99</v>
+        <v>229.98</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Rfit MV W 85 GW</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>28.5</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t>*132915*</t>
+          <t>*209251*</t>
         </is>
       </c>
       <c r="E924" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F924" t="n">
         <v>1</v>
       </c>
       <c r="G924" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H924" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I924" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J924" t="n">
-        <v>309</v>
+        <v>440</v>
       </c>
       <c r="K924" t="n">
-        <v>499.99</v>
+        <v>799.95</v>
       </c>
       <c r="L924" t="n">
-        <v>190.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Rfit MV W 95 GW</t>
+          <t>HAWX PRIME 130 S BOA</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t>*132919*</t>
+          <t>*208233*</t>
         </is>
       </c>
       <c r="E925" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F925" t="n">
         <v>1</v>
       </c>
       <c r="G925" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H925" t="n">
         <v>1</v>
       </c>
       <c r="I925" t="n">
         <v>0</v>
       </c>
       <c r="J925" t="n">
-        <v>347</v>
+        <v>576</v>
       </c>
       <c r="K925" t="n">
-        <v>549.99</v>
+        <v>899.99</v>
       </c>
       <c r="L925" t="n">
-        <v>202.99</v>
+        <v>323.99</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Cabrio MV 95</t>
+          <t>Rfit MV W 85 GW</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>24 Green</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
-          <t>*124722*</t>
+          <t>*132915*</t>
         </is>
       </c>
       <c r="E926" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F926" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G926" t="n">
         <v>0</v>
       </c>
       <c r="H926" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I926" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J926" t="n">
-        <v>355</v>
+        <v>309</v>
       </c>
       <c r="K926" t="n">
-        <v>599.99</v>
+        <v>499.99</v>
       </c>
       <c r="L926" t="n">
-        <v>0</v>
+        <v>190.99</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Roxa</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Mach1 HV 95</t>
+          <t>Rfit MV W 95 GW</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>*126626*</t>
+          <t>*132919*</t>
         </is>
       </c>
       <c r="E927" t="n">
         <v>1</v>
       </c>
       <c r="F927" t="n">
         <v>1</v>
       </c>
       <c r="G927" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H927" t="n">
         <v>1</v>
       </c>
       <c r="I927" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J927" t="n">
-        <v>343.5</v>
+        <v>347</v>
       </c>
       <c r="K927" t="n">
-        <v>599.99</v>
+        <v>549.99</v>
       </c>
       <c r="L927" t="n">
-        <v>256.49</v>
+        <v>202.99</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Dalbello</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>Mach sport HV 80</t>
+          <t>Cabrio MV 95</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24 Green</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>*134895*</t>
+          <t>*124722*</t>
         </is>
       </c>
       <c r="E928" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F928" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G928" t="n">
         <v>0</v>
       </c>
       <c r="H928" t="n">
         <v>0</v>
       </c>
       <c r="I928" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J928" t="n">
-        <v>192.72</v>
+        <v>355</v>
       </c>
       <c r="K928" t="n">
-        <v>349.99</v>
+        <v>599.99</v>
       </c>
       <c r="L928" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 W</t>
+          <t>Mach1 HV 95</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t>*209208*</t>
+          <t>*126626*</t>
         </is>
       </c>
       <c r="E929" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F929" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G929" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H929" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I929" t="n">
         <v>1</v>
       </c>
       <c r="J929" t="n">
-        <v>500</v>
+        <v>343.5</v>
       </c>
       <c r="K929" t="n">
-        <v>799.99</v>
+        <v>599.99</v>
       </c>
       <c r="L929" t="n">
-        <v>599.98</v>
+        <v>256.49</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Professional Hawx Ultra 115</t>
+          <t>Mach sport HV 80</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>*127185*</t>
+          <t>*134895*</t>
         </is>
       </c>
       <c r="E930" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F930" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G930" t="n">
         <v>0</v>
       </c>
       <c r="H930" t="n">
         <v>0</v>
       </c>
       <c r="I930" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J930" t="n">
-        <v>633</v>
+        <v>192.72</v>
       </c>
       <c r="K930" t="n">
-        <v>999.99</v>
+        <v>349.99</v>
       </c>
       <c r="L930" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>Mach BOA HV 120</t>
+          <t>Mach1 LV 115 W</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>*126615*</t>
+          <t>*209208*</t>
         </is>
       </c>
       <c r="E931" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F931" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G931" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H931" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I931" t="n">
         <v>1</v>
       </c>
       <c r="J931" t="n">
-        <v>440</v>
+        <v>500</v>
       </c>
       <c r="K931" t="n">
-        <v>799.95</v>
+        <v>799.99</v>
       </c>
       <c r="L931" t="n">
-        <v>359.95</v>
+        <v>599.98</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Mach BOA HV 95 W</t>
+          <t>Professional Hawx Ultra 115</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>*209403*</t>
+          <t>*127185*</t>
         </is>
       </c>
       <c r="E932" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F932" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G932" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H932" t="n">
         <v>0</v>
       </c>
       <c r="I932" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J932" t="n">
-        <v>384.56</v>
+        <v>633</v>
       </c>
       <c r="K932" t="n">
-        <v>699.99</v>
+        <v>999.99</v>
       </c>
       <c r="L932" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>Mach BOA MV 85 W</t>
+          <t>Mach BOA HV 120</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
-          <t>*232270*</t>
+          <t>*126615*</t>
         </is>
       </c>
       <c r="E933" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F933" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G933" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H933" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I933" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J933" t="n">
-        <v>344</v>
+        <v>440</v>
       </c>
       <c r="K933" t="n">
-        <v>549.99</v>
+        <v>799.95</v>
       </c>
       <c r="L933" t="n">
-        <v>0</v>
+        <v>359.95</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Lange</t>
+          <t>Tecnica</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>Shadow 85 W MV GW</t>
+          <t>Mach BOA HV 95 W</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t>*209622*</t>
+          <t>*209403*</t>
         </is>
       </c>
       <c r="E934" t="n">
         <v>0</v>
       </c>
       <c r="F934" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G934" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H934" t="n">
         <v>0</v>
       </c>
       <c r="I934" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J934" t="n">
-        <v>365</v>
+        <v>384.56</v>
       </c>
       <c r="K934" t="n">
-        <v>549.99</v>
+        <v>699.99</v>
       </c>
       <c r="L934" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
+          <t>Tecnica</t>
+        </is>
+      </c>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t>Mach BOA MV 85 W</t>
+        </is>
+      </c>
+      <c r="C935" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="D935" t="inlineStr">
+        <is>
+          <t>*232270*</t>
+        </is>
+      </c>
+      <c r="E935" t="n">
+        <v>0</v>
+      </c>
+      <c r="F935" t="n">
+        <v>0</v>
+      </c>
+      <c r="G935" t="n">
+        <v>0</v>
+      </c>
+      <c r="H935" t="n">
+        <v>0</v>
+      </c>
+      <c r="I935" t="n">
+        <v>0</v>
+      </c>
+      <c r="J935" t="n">
+        <v>344</v>
+      </c>
+      <c r="K935" t="n">
+        <v>549.99</v>
+      </c>
+      <c r="L935" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t>Lange</t>
+        </is>
+      </c>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t>Shadow 85 W MV GW</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="D936" t="inlineStr">
+        <is>
+          <t>*209622*</t>
+        </is>
+      </c>
+      <c r="E936" t="n">
+        <v>0</v>
+      </c>
+      <c r="F936" t="n">
+        <v>2</v>
+      </c>
+      <c r="G936" t="n">
+        <v>0</v>
+      </c>
+      <c r="H936" t="n">
+        <v>0</v>
+      </c>
+      <c r="I936" t="n">
+        <v>0</v>
+      </c>
+      <c r="J936" t="n">
+        <v>365</v>
+      </c>
+      <c r="K936" t="n">
+        <v>549.99</v>
+      </c>
+      <c r="L936" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
           <t>Atomic</t>
         </is>
       </c>
-      <c r="B935" t="inlineStr">
+      <c r="B937" t="inlineStr">
         <is>
           <t>Hawx Magna 130 S</t>
         </is>
       </c>
-      <c r="C935" t="inlineStr">
+      <c r="C937" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="D935" t="inlineStr">
+      <c r="D937" t="inlineStr">
         <is>
           <t>*208206*</t>
         </is>
       </c>
-      <c r="E935" t="n">
-[...14 lines deleted...]
-      <c r="J935" t="n">
+      <c r="E937" t="n">
+        <v>0</v>
+      </c>
+      <c r="F937" t="n">
+        <v>1</v>
+      </c>
+      <c r="G937" t="n">
+        <v>1</v>
+      </c>
+      <c r="H937" t="n">
+        <v>0</v>
+      </c>
+      <c r="I937" t="n">
+        <v>1</v>
+      </c>
+      <c r="J937" t="n">
         <v>460</v>
       </c>
-      <c r="K935" t="n">
+      <c r="K937" t="n">
         <v>749.99</v>
       </c>
-      <c r="L935" t="n">
+      <c r="L937" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>