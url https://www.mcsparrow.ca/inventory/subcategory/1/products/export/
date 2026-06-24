--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -635,137 +635,137 @@
       <c r="F4" t="n">
         <v>3</v>
       </c>
       <c r="G4" t="n">
         <v>3</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
         <v>2</v>
       </c>
       <c r="J4" t="n">
         <v>30</v>
       </c>
       <c r="K4" t="n">
         <v>39.99</v>
       </c>
       <c r="L4" t="n">
         <v>9.99</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Dry Guy</t>
+          <t>Seirus</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Bootglove</t>
+          <t>Hyperflex Padded Open Patella</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>S</t>
+          <t xml:space="preserve">L                                                                                                   </t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*123787*</t>
+          <t>*134320*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G5" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H5" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="n">
-        <v>-15</v>
+        <v>28</v>
       </c>
       <c r="J5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K5" t="n">
-        <v>39.95</v>
+        <v>49.99</v>
       </c>
       <c r="L5" t="n">
-        <v>299.25</v>
+        <v>349.86</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Seirus</t>
+          <t>Dry Guy</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Hyperflex Padded Open Patella</t>
+          <t>Bootglove</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">L                                                                                                   </t>
+          <t>S</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*134320*</t>
+          <t>*123787*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="G6" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="n">
-        <v>28</v>
+        <v>-15</v>
       </c>
       <c r="J6" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K6" t="n">
-        <v>49.99</v>
+        <v>39.95</v>
       </c>
       <c r="L6" t="n">
-        <v>349.86</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>YakTrax</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>SPIKES  (Formerly Icetrekker Brand)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>SM</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*128034*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>6</v>
@@ -865,137 +865,137 @@
       <c r="F9" t="n">
         <v>90</v>
       </c>
       <c r="G9" t="n">
         <v>36</v>
       </c>
       <c r="H9" t="n">
         <v>28</v>
       </c>
       <c r="I9" t="n">
         <v>8</v>
       </c>
       <c r="J9" t="n">
         <v>30</v>
       </c>
       <c r="K9" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L9" t="n">
         <v>1259.72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>SKI BAG</t>
+          <t>AR 50L Park Pack</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>TU</t>
+          <t>Black-Afterglow</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*232304*</t>
+          <t>*133277*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J10" t="n">
-        <v>42.5</v>
+        <v>0</v>
       </c>
       <c r="K10" t="n">
-        <v>84.98999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>249.98</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>AR 50L Park Pack</t>
+          <t>SKI BAG</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Black-Afterglow</t>
+          <t>TU</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*133277*</t>
+          <t>*232304*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>0</v>
+        <v>42.5</v>
       </c>
       <c r="K11" t="n">
-        <v>124.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L11" t="n">
-        <v>249.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>SKI BAG</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>TU</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*232120*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
@@ -1187,134 +1187,134 @@
       <c r="F16" t="n">
         <v>13200</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
         <v>69</v>
       </c>
       <c r="I16" t="n">
         <v>-13</v>
       </c>
       <c r="J16" t="n">
         <v>3</v>
       </c>
       <c r="K16" t="n">
         <v>8.93</v>
       </c>
       <c r="L16" t="n">
         <v>409.17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Seirus</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>HYPERFLEX NUCLEAR KNEE</t>
+          <t>SNOW BAG</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">M                                                                                                   </t>
+          <t>A Forest Shadow Print</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*134315*</t>
+          <t>*208435*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G17" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J17" t="n">
-        <v>50</v>
+        <v>42.5</v>
       </c>
       <c r="K17" t="n">
-        <v>99.98999999999999</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Seirus</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>SNOW BAG</t>
+          <t>HYPERFLEX NUCLEAR KNEE</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A Forest Shadow Print</t>
+          <t xml:space="preserve">M                                                                                                   </t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*208435*</t>
+          <t>*134315*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G18" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J18" t="n">
-        <v>42.5</v>
+        <v>50</v>
       </c>
       <c r="K18" t="n">
-        <v>84.98999999999999</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>90 L Travel Roller</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*128489*</t>
         </is>
@@ -2040,57 +2040,57 @@
           <t>Dry Guy</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Bootglove</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>*134249*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>3</v>
       </c>
       <c r="F35" t="n">
         <v>1260</v>
       </c>
       <c r="G35" t="n">
-        <v>720</v>
+        <v>1260</v>
       </c>
       <c r="H35" t="n">
         <v>36</v>
       </c>
       <c r="I35" t="n">
-        <v>687</v>
+        <v>1227</v>
       </c>
       <c r="J35" t="n">
         <v>20</v>
       </c>
       <c r="K35" t="n">
         <v>39.99</v>
       </c>
       <c r="L35" t="n">
         <v>719.64</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>The Liftie</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Pass Holder</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Ski Pass Holder Black</t>
@@ -2153,137 +2153,137 @@
       <c r="F37" t="n">
         <v>1</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
       <c r="J37" t="n">
         <v>70</v>
       </c>
       <c r="K37" t="n">
         <v>129.99</v>
       </c>
       <c r="L37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Seirus</t>
+          <t>Mdx One</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Hyperflex Padded Open Patella</t>
+          <t>Kids Ski Harness</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">S                                                                                                   </t>
+          <t>Lavender</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*134318*</t>
+          <t>*126200*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G38" t="n">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="H38" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I38" t="n">
-        <v>-2</v>
+        <v>25</v>
       </c>
       <c r="J38" t="n">
-        <v>25</v>
+        <v>28.95</v>
       </c>
       <c r="K38" t="n">
-        <v>49.99</v>
+        <v>59.99</v>
       </c>
       <c r="L38" t="n">
-        <v>99.95999999999999</v>
+        <v>155.2</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Mdx One</t>
+          <t>Seirus</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Kids Ski Harness</t>
+          <t>Hyperflex Padded Open Patella</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Lavender</t>
+          <t xml:space="preserve">S                                                                                                   </t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*126200*</t>
+          <t>*134318*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G39" t="n">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="H39" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I39" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J39" t="n">
         <v>25</v>
       </c>
-      <c r="J39" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K39" t="n">
-        <v>59.99</v>
+        <v>49.99</v>
       </c>
       <c r="L39" t="n">
-        <v>155.2</v>
+        <v>99.95999999999999</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Seirus</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>HYPERFLEX NUCLEAR KNEE</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">XL                                                                                                  </t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>*134317*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
@@ -2868,57 +2868,57 @@
           <t>Dry Guy</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Bootglove</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>*134247*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>5</v>
       </c>
       <c r="F53" t="n">
         <v>360</v>
       </c>
       <c r="G53" t="n">
-        <v>240</v>
+        <v>360</v>
       </c>
       <c r="H53" t="n">
         <v>26</v>
       </c>
       <c r="I53" t="n">
-        <v>219</v>
+        <v>339</v>
       </c>
       <c r="J53" t="n">
         <v>20</v>
       </c>
       <c r="K53" t="n">
         <v>39.99</v>
       </c>
       <c r="L53" t="n">
         <v>519.74</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Stibbs Double Ski Bag</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Black-Afterglow</t>
@@ -2957,69 +2957,69 @@
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>SKI BAG</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>B Snowy Pine Print</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*208432*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
+        <v>9</v>
+      </c>
+      <c r="G55" t="n">
+        <v>9</v>
+      </c>
+      <c r="H55" t="n">
+        <v>3</v>
+      </c>
+      <c r="I55" t="n">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>4</v>
       </c>
       <c r="J55" t="n">
         <v>42.5</v>
       </c>
       <c r="K55" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L55" t="n">
-        <v>84.98</v>
+        <v>127.47</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>YakTrax</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>SKITRAX</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*134258*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>3</v>
@@ -3630,56 +3630,56 @@
       </c>
       <c r="H69" t="n">
         <v>3</v>
       </c>
       <c r="I69" t="n">
         <v>6</v>
       </c>
       <c r="J69" t="n">
         <v>42.5</v>
       </c>
       <c r="K69" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L69" t="n">
         <v>127.47</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boot Helmet </t>
+          <t>Boot Helmet Bag</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Boot Helmet Bag Black</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>*131657*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>1</v>
       </c>
       <c r="F70" t="n">
         <v>0</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
         <v>1</v>
       </c>
       <c r="J70" t="n">
         <v>45</v>
       </c>
@@ -4107,69 +4107,69 @@
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Hotshots</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>HotShots Toes</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>pk</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*125677*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>204</v>
       </c>
       <c r="F80" t="n">
-        <v>219840</v>
+        <v>223680</v>
       </c>
       <c r="G80" t="n">
-        <v>118164</v>
+        <v>120228</v>
       </c>
       <c r="H80" t="n">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="I80" t="n">
-        <v>117006</v>
+        <v>119062</v>
       </c>
       <c r="J80" t="n">
         <v>0.95</v>
       </c>
       <c r="K80" t="n">
         <v>2.01</v>
       </c>
       <c r="L80" t="n">
-        <v>1443.72</v>
+        <v>1452.2</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Travel Bag</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Freeride</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>*232280*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>0</v>
@@ -4251,63 +4251,63 @@
       <c r="B83" t="inlineStr">
         <is>
           <t>HotShots Body</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>pk</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>*125674*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>120</v>
       </c>
       <c r="F83" t="n">
         <v>0</v>
       </c>
       <c r="G83" t="n">
         <v>0</v>
       </c>
       <c r="H83" t="n">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I83" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J83" t="n">
         <v>0.95</v>
       </c>
       <c r="K83" t="n">
         <v>2.01</v>
       </c>
       <c r="L83" t="n">
-        <v>68.90000000000001</v>
+        <v>69.95999999999999</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Single Skibag</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t xml:space="preserve">Freeride </t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*133763*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
@@ -4524,57 +4524,57 @@
           <t>Dry Guy</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Bootglove</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>*134248*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
         <v>7800</v>
       </c>
       <c r="G89" t="n">
-        <v>4680</v>
+        <v>7800</v>
       </c>
       <c r="H89" t="n">
         <v>140</v>
       </c>
       <c r="I89" t="n">
-        <v>4540</v>
+        <v>7660</v>
       </c>
       <c r="J89" t="n">
         <v>20</v>
       </c>
       <c r="K89" t="n">
         <v>39.99</v>
       </c>
       <c r="L89" t="n">
         <v>2798.6</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Ski Ties</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Ski Carrier</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Black</t>
@@ -4785,51 +4785,51 @@
         <v>0</v>
       </c>
       <c r="J94" t="n">
         <v>45</v>
       </c>
       <c r="K94" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L94" t="n">
         <v>89.98</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Sun &amp; Snow</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Anti-Fog</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Anti-Fog Lens Cloth</t>
+          <t>Lens Cloth</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>*123819*</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>9</v>
       </c>
       <c r="F95" t="n">
         <v>0</v>
       </c>
       <c r="G95" t="n">
         <v>0</v>
       </c>
       <c r="H95" t="n">
         <v>46</v>
       </c>
       <c r="I95" t="n">
         <v>-37</v>
       </c>
       <c r="J95" t="n">
         <v>1.5</v>
       </c>
@@ -5291,51 +5291,51 @@
         <v>0</v>
       </c>
       <c r="J105" t="n">
         <v>42.5</v>
       </c>
       <c r="K105" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Women's Single Skibag</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Ea</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>*208805*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>
       </c>
       <c r="F106" t="n">
         <v>2</v>
       </c>
       <c r="G106" t="n">
         <v>2</v>
       </c>
       <c r="H106" t="n">
         <v>0</v>
       </c>
       <c r="I106" t="n">
         <v>2</v>
       </c>
       <c r="J106" t="n">
         <v>82.5</v>
       </c>