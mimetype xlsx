--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -1829,131 +1829,131 @@
         <v>1</v>
       </c>
       <c r="J33" t="n">
         <v>0</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>90</v>
       </c>
       <c r="B34" t="n">
         <v>1840</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Dynastar</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>M-Cross 78</t>
+          <t>M-Cross 78 w/ Xpress 11</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="G34" t="n">
         <v>599.99</v>
       </c>
       <c r="H34" t="n">
         <v>398</v>
       </c>
       <c r="I34" t="n">
         <v>1</v>
       </c>
       <c r="J34" t="n">
         <v>0</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>90</v>
       </c>
       <c r="B35" t="n">
         <v>1841</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Dynastar</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>M-Cross 78</t>
+          <t>M-Cross 78 w/ Xpress 11</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="G35" t="n">
         <v>599.99</v>
       </c>
       <c r="H35" t="n">
         <v>398</v>
       </c>
       <c r="I35" t="n">
         <v>1</v>
       </c>
       <c r="J35" t="n">
         <v>0</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>90</v>
       </c>
       <c r="B36" t="n">
         <v>1842</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Dynastar</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>M-Cross 78</t>
+          <t>M-Cross 78 w/ Xpress 11</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="G36" t="n">
         <v>599.99</v>
       </c>
       <c r="H36" t="n">
         <v>398</v>
       </c>
       <c r="I36" t="n">
         <v>1</v>
       </c>
       <c r="J36" t="n">
         <v>0</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
@@ -2529,51 +2529,51 @@
         <v>1</v>
       </c>
       <c r="J50" t="n">
         <v>0</v>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>90</v>
       </c>
       <c r="B51" t="n">
         <v>1839</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Dynastar</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>M-Cross 78</t>
+          <t>M-Cross 78 w/ Xpress 11</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>599.99</v>
       </c>
       <c r="H51" t="n">
         <v>398</v>
       </c>
       <c r="I51" t="n">
         <v>1</v>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>