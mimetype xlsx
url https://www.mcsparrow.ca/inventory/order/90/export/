--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,506 +484,506 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>86</v>
       </c>
       <c r="B2" t="n">
-        <v>2084</v>
+        <v>2080</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Rfit MV W 95 GW</t>
+          <t>Rfit MV 110 GW</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>549.99</v>
       </c>
       <c r="H2" t="n">
         <v>347</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>86</v>
       </c>
       <c r="B3" t="n">
-        <v>2085</v>
+        <v>2076</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Rfit MV W 95 GW</t>
+          <t>Element W 85 GW</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr"/>
       <c r="G3" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="H3" t="n">
-        <v>347</v>
+        <v>316</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>86</v>
       </c>
       <c r="B4" t="n">
-        <v>2086</v>
+        <v>2081</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Rfit MV W 95 GW</t>
+          <t>Rfit MV W 85 GW</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="H4" t="n">
-        <v>347</v>
+        <v>309</v>
       </c>
       <c r="I4" t="n">
         <v>1</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>86</v>
       </c>
       <c r="B5" t="n">
-        <v>2082</v>
+        <v>2079</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Rfit MV W 85 GW</t>
+          <t>Rfit MV 110 GW</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>499.99</v>
+        <v>549.99</v>
       </c>
       <c r="H5" t="n">
-        <v>309</v>
+        <v>347</v>
       </c>
       <c r="I5" t="n">
         <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>86</v>
       </c>
       <c r="B6" t="n">
-        <v>2083</v>
+        <v>2078</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Rfit MV W 85 GW</t>
+          <t>Rfit MV 110 GW</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>499.99</v>
+        <v>549.99</v>
       </c>
       <c r="H6" t="n">
-        <v>309</v>
+        <v>347</v>
       </c>
       <c r="I6" t="n">
         <v>1</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>86</v>
       </c>
       <c r="B7" t="n">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Element W 85 GW</t>
+          <t>Rfit MV 110 GW</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>499.99</v>
+        <v>549.99</v>
       </c>
       <c r="H7" t="n">
-        <v>316</v>
+        <v>347</v>
       </c>
       <c r="I7" t="n">
         <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>86</v>
       </c>
       <c r="B8" t="n">
-        <v>2077</v>
+        <v>2075</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Rfit MV 110 GW</t>
+          <t>Element W 85 GW</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>23</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="H8" t="n">
-        <v>347</v>
+        <v>316</v>
       </c>
       <c r="I8" t="n">
         <v>1</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>86</v>
       </c>
       <c r="B9" t="n">
-        <v>2078</v>
+        <v>2083</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Rfit MV 110 GW</t>
+          <t>Rfit MV W 85 GW</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="H9" t="n">
-        <v>347</v>
+        <v>309</v>
       </c>
       <c r="I9" t="n">
         <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>86</v>
       </c>
       <c r="B10" t="n">
-        <v>2079</v>
+        <v>2082</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Rfit MV 110 GW</t>
+          <t>Rfit MV W 85 GW</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>549.99</v>
+        <v>499.99</v>
       </c>
       <c r="H10" t="n">
-        <v>347</v>
+        <v>309</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>86</v>
       </c>
       <c r="B11" t="n">
-        <v>2081</v>
+        <v>2086</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Rfit MV W 85 GW</t>
+          <t>Rfit MV W 95 GW</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>499.99</v>
+        <v>549.99</v>
       </c>
       <c r="H11" t="n">
-        <v>309</v>
+        <v>347</v>
       </c>
       <c r="I11" t="n">
         <v>1</v>
       </c>
       <c r="J11" t="n">
         <v>0</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>86</v>
       </c>
       <c r="B12" t="n">
-        <v>2076</v>
+        <v>2085</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Element W 85 GW</t>
+          <t>Rfit MV W 95 GW</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
+      <c r="F12" t="inlineStr"/>
       <c r="G12" t="n">
-        <v>499.99</v>
+        <v>549.99</v>
       </c>
       <c r="H12" t="n">
-        <v>316</v>
+        <v>347</v>
       </c>
       <c r="I12" t="n">
         <v>1</v>
       </c>
       <c r="J12" t="n">
         <v>0</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>86</v>
       </c>
       <c r="B13" t="n">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Roxa</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Rfit MV 110 GW</t>
+          <t>Rfit MV W 95 GW</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>549.99</v>
       </c>
       <c r="H13" t="n">
         <v>347</v>
       </c>
       <c r="I13" t="n">
         <v>1</v>
       </c>
       <c r="J13" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 