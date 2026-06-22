--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -520,51 +520,51 @@
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>209.99</v>
       </c>
       <c r="H2" t="n">
         <v>116</v>
       </c>
       <c r="I2" t="n">
         <v>2</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>82</v>
       </c>
       <c r="B3" t="n">
         <v>4677</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>WCR TBS GS 3D</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
@@ -610,366 +610,366 @@
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>159.99</v>
       </c>
       <c r="H4" t="n">
         <v>88</v>
       </c>
       <c r="I4" t="n">
         <v>1</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>82</v>
       </c>
       <c r="B5" t="n">
         <v>1953</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>GS WCR Lite 3D</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>159.99</v>
       </c>
       <c r="H5" t="n">
         <v>88</v>
       </c>
       <c r="I5" t="n">
         <v>3</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>82</v>
       </c>
       <c r="B6" t="n">
         <v>1954</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>159.99</v>
       </c>
       <c r="H6" t="n">
         <v>88</v>
       </c>
       <c r="I6" t="n">
         <v>3</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>82</v>
       </c>
       <c r="B7" t="n">
         <v>1955</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>159.99</v>
       </c>
       <c r="H7" t="n">
         <v>88</v>
       </c>
       <c r="I7" t="n">
         <v>4</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>82</v>
       </c>
       <c r="B8" t="n">
         <v>1957</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>159.99</v>
       </c>
       <c r="H8" t="n">
         <v>88</v>
       </c>
       <c r="I8" t="n">
         <v>1</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>82</v>
       </c>
       <c r="B9" t="n">
         <v>1958</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>159.99</v>
       </c>
       <c r="H9" t="n">
         <v>88</v>
       </c>
       <c r="I9" t="n">
         <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>82</v>
       </c>
       <c r="B10" t="n">
         <v>1959</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>159.99</v>
       </c>
       <c r="H10" t="n">
         <v>88</v>
       </c>
       <c r="I10" t="n">
         <v>2</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>82</v>
       </c>
       <c r="B11" t="n">
         <v>1961</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>159.99</v>
       </c>
       <c r="H11" t="n">
         <v>88</v>
       </c>
       <c r="I11" t="n">
         <v>2</v>
       </c>
       <c r="J11" t="n">
         <v>0</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>82</v>
       </c>
       <c r="B12" t="n">
         <v>1876</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>WCR VENOM 3D JR</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
@@ -1145,51 +1145,51 @@
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Race Boot Bag 60L</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>179.99</v>
       </c>
       <c r="H16" t="n">
         <v>90</v>
       </c>
       <c r="I16" t="n">
         <v>1</v>
       </c>
       <c r="J16" t="n">
         <v>0</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>82</v>
       </c>
       <c r="B17" t="n">
         <v>1963</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Race Boot Bag 60L</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
@@ -1225,51 +1225,51 @@
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Arm Guard</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Yellow</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>189.99</v>
       </c>
       <c r="H18" t="n">
         <v>105</v>
       </c>
       <c r="I18" t="n">
         <v>3</v>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>82</v>
       </c>
       <c r="B19" t="n">
         <v>1868</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>SHIN GUARD CARBON RAILROAD RACE SHORT (1 PAIR)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
@@ -1305,131 +1305,131 @@
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>SHIN GUARD WC PRO (1 PAIR)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>229.99</v>
       </c>
       <c r="H20" t="n">
         <v>126.5</v>
       </c>
       <c r="I20" t="n">
         <v>3</v>
       </c>
       <c r="J20" t="n">
         <v>0</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>82</v>
       </c>
       <c r="B21" t="n">
         <v>1870</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>SHIN GUARD WC PRO (1 PAIR)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Yellow</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>229.99</v>
       </c>
       <c r="H21" t="n">
         <v>126.5</v>
       </c>
       <c r="I21" t="n">
         <v>3</v>
       </c>
       <c r="J21" t="n">
         <v>0</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>82</v>
       </c>
       <c r="B22" t="n">
         <v>1965</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Shin Guard WC Pro</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Yellow</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>189.99</v>
       </c>
       <c r="H22" t="n">
         <v>104.5</v>
       </c>
       <c r="I22" t="n">
         <v>3</v>
       </c>
       <c r="J22" t="n">
         <v>0</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>82</v>
       </c>
       <c r="B23" t="n">
         <v>1866</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>GATE GUARD CLOSED WC  (1 PAIR)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
@@ -1510,186 +1510,186 @@
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>209.99</v>
       </c>
       <c r="H25" t="n">
         <v>116</v>
       </c>
       <c r="I25" t="n">
         <v>1</v>
       </c>
       <c r="J25" t="n">
         <v>0</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>82</v>
       </c>
       <c r="B26" t="n">
         <v>1952</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>GS WCR Lite 3D</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>159.99</v>
       </c>
       <c r="H26" t="n">
         <v>88</v>
       </c>
       <c r="I26" t="n">
         <v>4</v>
       </c>
       <c r="J26" t="n">
         <v>0</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>82</v>
       </c>
       <c r="B27" t="n">
         <v>1956</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>159.99</v>
       </c>
       <c r="H27" t="n">
         <v>88</v>
       </c>
       <c r="I27" t="n">
         <v>3</v>
       </c>
       <c r="J27" t="n">
         <v>0</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>82</v>
       </c>
       <c r="B28" t="n">
         <v>1960</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>SL WC Lite 3D</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>159.99</v>
       </c>
       <c r="H28" t="n">
         <v>88</v>
       </c>
       <c r="I28" t="n">
         <v>3</v>
       </c>
       <c r="J28" t="n">
         <v>0</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>82</v>
       </c>
       <c r="B29" t="n">
         <v>1875</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>WCR VENOM 3D JR</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
@@ -1815,88 +1815,88 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Arm Guard</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>189.99</v>
       </c>
       <c r="H32" t="n">
         <v>105</v>
       </c>
       <c r="I32" t="n">
         <v>3</v>
       </c>
       <c r="J32" t="n">
         <v>0</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>82</v>
       </c>
       <c r="B33" t="n">
         <v>1964</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Shin Guard WC Pro</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>189.99</v>
       </c>
       <c r="H33" t="n">
         <v>104.5</v>
       </c>
       <c r="I33" t="n">
         <v>3</v>
       </c>
       <c r="J33" t="n">
         <v>0</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25, FW24</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>